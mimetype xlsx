--- v1 (2026-07-24)
+++ v2 (2026-09-23)
@@ -450,79 +450,79 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T266"/>
+  <dimension ref="A1:T403"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="37" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="36" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="19" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
-    <col width="27" customWidth="1" min="10" max="10"/>
+    <col width="31" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="24" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="50" customWidth="1" min="14" max="14"/>
     <col width="50" customWidth="1" min="15" max="15"/>
     <col width="50" customWidth="1" min="16" max="16"/>
     <col width="50" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
     <col width="19" customWidth="1" min="19" max="19"/>
-    <col width="18" customWidth="1" min="20" max="20"/>
+    <col width="28" customWidth="1" min="20" max="20"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>NOMBRE_TIENDA</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>MAC</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>OPERATIVA</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>NOMBRE_INSPECTOR</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -586,27055 +586,41021 @@
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>url_foto_ESTADISTICAS</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>AGREGASTE_LIQUIDO</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>CANTIDAD_LIQUIDO</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>QUE_REPUESTOS</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Texas </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>2026/07/24 13:15</t>
+          <t>2026/09/17 21:44</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>-0.9</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fgeneral_2026-07-24_13-15.jpg?alt=media&amp;token=df2cbd10-23d6-4350-bfa8-9d283fa9fd0d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-17%2Fgeneral_2026-09-17_21-46.jpg?alt=media&amp;token=879a7710-03fb-4f50-afd4-e10dac2c9afb</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Ftemperatura_2026-07-24_13-15.jpg?alt=media&amp;token=70b6bb9f-ad49-48da-97f9-c68ee6385973</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-17%2Ftemperatura_2026-09-17_21-46.jpg?alt=media&amp;token=2ff6f6be-36e5-46ce-8366-68c886f47a59</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fescarchado_2026-07-24_13-15.jpg?alt=media&amp;token=cdfcd0c4-42b2-474d-a66d-ea1a0ec5a244</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-17%2Fescarchado_2026-09-17_21-46.jpg?alt=media&amp;token=1226ea6e-084e-4b09-9c25-376ed436005b</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Festadisticas_2026-07-24_13-15.jpg?alt=media&amp;token=529911d2-f5af-4339-af38-f2f1b8d50638</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-17%2Festadisticas_2026-09-17_21-46.jpg?alt=media&amp;token=1be5aa42-8e74-4835-a5c1-ce15764d8b34</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo gdl </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>2026/07/24 12:13</t>
+          <t>2026/09/17 21:17</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fgeneral_2026-07-24_12-13.jpg?alt=media&amp;token=2c024a44-2f3f-4d61-8ee2-367a26558fa1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-17%2Fgeneral_2026-09-17_21-18.jpg?alt=media&amp;token=959b831a-c887-4cfa-acaa-9bff7c991724</t>
         </is>
       </c>
       <c r="O3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Ftemperatura_2026-07-24_12-13.jpg?alt=media&amp;token=f4bd6ecb-6994-40a1-8671-ba04a7c6e166</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-17%2Ftemperatura_2026-09-17_21-18.jpg?alt=media&amp;token=bc24f12a-e3d9-4367-bae5-db879e516c43</t>
         </is>
       </c>
       <c r="P3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fescarchado_2026-07-24_12-13.jpg?alt=media&amp;token=d7e262b0-11ec-4c01-870c-224cbe0f5e16</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-17%2Fescarchado_2026-09-17_21-18.jpg?alt=media&amp;token=99ddd716-16e5-40b1-af08-759ce3538750</t>
         </is>
       </c>
       <c r="Q3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Festadisticas_2026-07-24_12-13.jpg?alt=media&amp;token=65967337-6ff1-498a-8cd0-8f9e8fb4f901</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-17%2Festadisticas_2026-09-17_21-18.jpg?alt=media&amp;token=ba806f4e-d4a0-4e77-be6f-a608a983093c</t>
         </is>
       </c>
       <c r="R3" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S3" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>2026/07/24 11:47</t>
+          <t>2026/09/15 22:50</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fgeneral_2026-07-24_11-48.jpg?alt=media&amp;token=9ded9fb5-1c04-467c-8265-dd1da6d480a0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-15%2Fgeneral_2026-09-15_22-52.jpg?alt=media&amp;token=fc241104-0f76-4a03-a3cf-92257e44cd69</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Ftemperatura_2026-07-24_11-48.jpg?alt=media&amp;token=eec1dc78-c432-44cc-b45b-ec72663702c1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-15%2Ftemperatura_2026-09-15_22-52.jpg?alt=media&amp;token=91fc51b5-263b-4b65-8af5-c1d27579820a</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fescarchado_2026-07-24_11-48.jpg?alt=media&amp;token=5ca40738-06a5-4a0c-93c8-dcd064c23185</t>
-[...2 lines deleted...]
-      <c r="Q4" s="2" t="inlineStr"/>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-15%2Fescarchado_2026-09-15_22-52.jpg?alt=media&amp;token=ecee6e1e-fe7c-483a-a867-08021b21c7a3</t>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-15%2Festadisticas_2026-09-15_22-52.jpg?alt=media&amp;token=33cdda24-2ddf-4ee1-a73e-aa756e882bb8</t>
+        </is>
+      </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489628</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>2026/07/24 10:47</t>
+          <t>2026/09/11 22:52</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>-.9</t>
+          <t>-1.3</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fgeneral_2026-07-24_10-52.jpg?alt=media&amp;token=27e0250d-cbe7-4bc9-96ac-d115436eba6d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-11%2Fgeneral_2026-09-11_22-53.jpg?alt=media&amp;token=c7a39571-ad00-45f5-9871-4a09d49ccb1f</t>
         </is>
       </c>
       <c r="O5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Ftemperatura_2026-07-24_10-52.jpg?alt=media&amp;token=0876563d-7fca-45f9-9e8e-ebf7f04808a5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-11%2Ftemperatura_2026-09-11_22-53.jpg?alt=media&amp;token=df8cdcb0-3e93-4382-9278-4b9f131f8db1</t>
         </is>
       </c>
       <c r="P5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fescarchado_2026-07-24_10-52.jpg?alt=media&amp;token=025c7409-42e6-4d7c-a831-fe46bc604564</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-11%2Fescarchado_2026-09-11_22-53.jpg?alt=media&amp;token=a10cb3f3-2129-480a-b75b-9a0f7220264f</t>
         </is>
       </c>
       <c r="Q5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Festadisticas_2026-07-24_10-52.jpg?alt=media&amp;token=672ca31e-bc7c-490f-baaf-ed48063f698a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-11%2Festadisticas_2026-09-11_22-53.jpg?alt=media&amp;token=74d627a6-e885-401b-bd76-11d1e2b3f661</t>
         </is>
       </c>
       <c r="R5" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S5" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Monterrey </t>
+          <t xml:space="preserve">OXXO Belisario </t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05C2</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Misael Valencia </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>2026/07/23 18:35</t>
+          <t>2026/09/11 22:24</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>-1.1</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fgeneral_2026-07-23_18-39.jpg?alt=media&amp;token=cd54d835-6ef3-46b8-8ee9-8c8ecd3c4e94</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-11%2Fgeneral_2026-09-11_22-25.jpg?alt=media&amp;token=6da8e03a-2801-4757-8cef-14b607c3abd0</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Ftemperatura_2026-07-23_18-39.jpg?alt=media&amp;token=4f48c805-6273-4f04-bf43-164c17efd86e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-11%2Ftemperatura_2026-09-11_22-25.jpg?alt=media&amp;token=fc19b377-e1f6-4df5-bc46-4f0ca2bb1418</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fescarchado_2026-07-23_18-39.jpg?alt=media&amp;token=293ab0b8-e1c9-4c38-b461-a7d998f38373</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-11%2Fescarchado_2026-09-11_22-25.jpg?alt=media&amp;token=cf7aaf87-e9e8-4a34-adf0-80acf2e29d33</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Festadisticas_2026-07-23_18-39.jpg?alt=media&amp;token=9c344dc8-a0d7-476d-836e-6883a0f46e49</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-11%2Festadisticas_2026-09-11_22-25.jpg?alt=media&amp;token=cffe1599-90ec-4d05-89a0-63b28884a0b4</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Obregón 2 </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A2FB4</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Misael Valencia </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>2026/07/22 19:32</t>
+          <t>2026/09/08 21:29</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>-2.3</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M7" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N7" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fgeneral_2026-07-22_19-40.jpg?alt=media&amp;token=ec221030-6575-442e-a059-0d11032a01fd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-08%2Fgeneral_2026-09-08_21-31.jpg?alt=media&amp;token=a7263185-d2f5-4784-a914-040308a6b440</t>
         </is>
       </c>
       <c r="O7" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Ftemperatura_2026-07-22_19-40.jpg?alt=media&amp;token=2ec1de88-da70-418e-94da-cb9f6e70130a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-08%2Ftemperatura_2026-09-08_21-31.jpg?alt=media&amp;token=df17eb61-724f-4b11-a6c3-44c1a2736b38</t>
         </is>
       </c>
       <c r="P7" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fescarchado_2026-07-22_19-40.jpg?alt=media&amp;token=d4e86873-1f72-45f1-940d-f64204de594b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-08%2Fescarchado_2026-09-08_21-31.jpg?alt=media&amp;token=7cf92376-0061-40c5-9199-2eb80f1b3c87</t>
         </is>
       </c>
       <c r="Q7" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Festadisticas_2026-07-22_19-40.jpg?alt=media&amp;token=8fabe28e-d2ee-4fbe-86b4-daf479a7b7a8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-08%2Festadisticas_2026-09-08_21-31.jpg?alt=media&amp;token=3574dc09-07dc-4268-900f-fcc6b4c4a2e4</t>
         </is>
       </c>
       <c r="R7" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S7" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T7" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo aztecas </t>
+          <t xml:space="preserve">OXXO Belisario </t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05CF</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>2026/07/22 15:56</t>
+          <t>2026/09/08 20:57</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fgeneral_2026-07-22_15-56.jpg?alt=media&amp;token=34a7b021-22c1-47f4-bb4d-e02c6e2069ca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-08%2Fgeneral_2026-09-08_21-00.jpg?alt=media&amp;token=62b94091-cb06-4613-9409-5e38726b3e27</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Ftemperatura_2026-07-22_15-56.jpg?alt=media&amp;token=2df5e6d0-f937-4239-a1d2-55882af405f4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-08%2Ftemperatura_2026-09-08_21-00.jpg?alt=media&amp;token=1427f3c8-81f1-4dce-81f4-bc70ba0a443e</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fescarchado_2026-07-22_15-56.jpg?alt=media&amp;token=b4a6e379-befb-4dfa-a1a8-7011c0a721dc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-08%2Fescarchado_2026-09-08_21-00.jpg?alt=media&amp;token=e44704f5-9f4e-4c81-aeff-3a332efa6ad7</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Festadisticas_2026-07-22_15-56.jpg?alt=media&amp;token=4051a0a2-dd20-4a46-9d56-ca1811129a40</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-08%2Festadisticas_2026-09-08_21-00.jpg?alt=media&amp;token=7e3d0f58-0ee7-40d7-938f-a2a7cafd6132</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo CD judicial </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A289</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>2026/07/22 13:39</t>
+          <t>2026/09/03 23:19</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.4</t>
         </is>
       </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M9" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N9" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fgeneral_2026-07-22_13-40.jpg?alt=media&amp;token=13335ad4-ec12-4f23-9734-400756cfd0a5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-03%2Fgeneral_2026-09-03_23-21.jpg?alt=media&amp;token=1a8ce4d6-4d57-4cce-8158-8224c9aa140e</t>
         </is>
       </c>
       <c r="O9" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Ftemperatura_2026-07-22_13-40.jpg?alt=media&amp;token=9fc3bab4-7481-476d-8639-625650955bea</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-03%2Ftemperatura_2026-09-03_23-21.jpg?alt=media&amp;token=86f6fd32-9822-4b75-8281-c0b5bbd6e437</t>
         </is>
       </c>
       <c r="P9" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fescarchado_2026-07-22_13-40.jpg?alt=media&amp;token=b9552048-b9e1-40d7-91ea-ba6da7053b84</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-03%2Fescarchado_2026-09-03_23-21.jpg?alt=media&amp;token=2fe7d438-2bb5-4f01-9bd8-b07485db2999</t>
         </is>
       </c>
       <c r="Q9" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Festadisticas_2026-07-22_13-40.jpg?alt=media&amp;token=460d2c5f-ea47-44b8-8e0b-e8d798c9d936</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-03%2Festadisticas_2026-09-03_23-21.jpg?alt=media&amp;token=abf0fe98-aab1-4e51-b450-d2f48c37119b</t>
         </is>
       </c>
       <c r="R9" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S9" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T9" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jvc </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 13:50</t>
+          <t>2026/09/03 22:48</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fgeneral_2026-07-21_13-51.jpg?alt=media&amp;token=caa0f45d-156d-4477-ab40-382e777912b4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-03%2Fgeneral_2026-09-03_22-49.jpg?alt=media&amp;token=2c0cafb3-8c3e-4bc9-96ac-2b6d8d20427f</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Ftemperatura_2026-07-21_13-51.jpg?alt=media&amp;token=31ce4a24-2098-4492-bc22-568fa5006cde</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-03%2Ftemperatura_2026-09-03_22-49.jpg?alt=media&amp;token=151ec948-1768-4563-ae2d-45dd9406b6c4</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fescarchado_2026-07-21_13-51.jpg?alt=media&amp;token=a7591dfe-53a4-41f5-b818-1b052e026544</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-03%2Fescarchado_2026-09-03_22-49.jpg?alt=media&amp;token=2f9ad97a-3f96-47ec-9c6d-f070489c24b1</t>
         </is>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Festadisticas_2026-07-21_13-51.jpg?alt=media&amp;token=6f7afb6b-3a00-4c7a-b77e-82cccf49bd9e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-09-03%2Festadisticas_2026-09-03_22-49.jpg?alt=media&amp;token=4b99438c-e914-49b9-b6df-697f9986f042</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 13:17</t>
+          <t>2026/09/01 21:11</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M11" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N11" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fgeneral_2026-07-21_13-18.jpg?alt=media&amp;token=05270b54-1866-4189-9a0e-a8e2805406b8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-01%2Fgeneral_2026-09-01_21-14.jpg?alt=media&amp;token=a2359c5f-c489-41f8-8717-907ad513bc0e</t>
         </is>
       </c>
       <c r="O11" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Ftemperatura_2026-07-21_13-18.jpg?alt=media&amp;token=09484fce-46cf-499e-bc56-2036d9478448</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-01%2Ftemperatura_2026-09-01_21-14.jpg?alt=media&amp;token=d7e033df-eadc-43b3-91dc-6995f7ad0a8a</t>
         </is>
       </c>
       <c r="P11" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fescarchado_2026-07-21_13-18.jpg?alt=media&amp;token=52bff5c2-7095-4ec7-be14-7112b014a355</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-01%2Fescarchado_2026-09-01_21-14.jpg?alt=media&amp;token=dda997e0-7343-4b96-8f6d-6faa26334197</t>
         </is>
       </c>
       <c r="Q11" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Festadisticas_2026-07-21_13-18.jpg?alt=media&amp;token=2040e883-1957-4ba5-a160-2932ac5eb0a4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-09-01%2Festadisticas_2026-09-01_21-14.jpg?alt=media&amp;token=e219f1fc-7e12-40b0-800a-6236b626d873</t>
         </is>
       </c>
       <c r="R11" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S11" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T11" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez Puebla </t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 12:40</t>
+          <t>2026/08/26 21:39</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-26</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fgeneral_2026-07-21_12-41.jpg?alt=media&amp;token=2e543fd9-5e5e-4a91-9388-809024313341</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-26%2Fgeneral_2026-08-26_21-42.jpg?alt=media&amp;token=c1ee17c6-64ea-4d15-8496-46f7b121df47</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Ftemperatura_2026-07-21_12-41.jpg?alt=media&amp;token=ca50746a-712a-492f-9764-012aa0e1dd2f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-26%2Ftemperatura_2026-08-26_21-42.jpg?alt=media&amp;token=3411e86d-1ffe-449a-9f69-7136a32d62d0</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fescarchado_2026-07-21_12-41.jpg?alt=media&amp;token=246a9219-95b0-4f9f-9da6-0d573058a243</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-26%2Fescarchado_2026-08-26_21-42.jpg?alt=media&amp;token=63e35ef7-8ac6-4602-909f-37e90734eee8</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Festadisticas_2026-07-21_12-41.jpg?alt=media&amp;token=a201ad7c-a594-4036-8054-d72dd735781d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-26%2Festadisticas_2026-08-26_21-42.jpg?alt=media&amp;token=0e524aa3-2c1f-4af7-992c-db0df3bb7cc6</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 12:11</t>
+          <t>2026/08/18 11:04</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M13" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N13" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fgeneral_2026-07-21_12-11.jpg?alt=media&amp;token=6cde2710-0902-4b27-b134-6002dd63d9a4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-18%2Fgeneral_2026-08-18_11-05.jpg?alt=media&amp;token=c9d15945-2525-4583-bf34-11ecaa9b261f</t>
         </is>
       </c>
       <c r="O13" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Ftemperatura_2026-07-21_12-11.jpg?alt=media&amp;token=7aacb53f-82f2-4529-b34a-1b59ed765fa5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-18%2Ftemperatura_2026-08-18_11-05.jpg?alt=media&amp;token=3f74ff5a-21f0-4d87-b0f5-0ada5c452386</t>
         </is>
       </c>
       <c r="P13" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fescarchado_2026-07-21_12-11.jpg?alt=media&amp;token=24193e54-07c0-4a12-b422-64bb424cdc34</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-18%2Fescarchado_2026-08-18_11-05.jpg?alt=media&amp;token=dffae738-f7ac-4289-839d-8dcfc6c347a1</t>
         </is>
       </c>
       <c r="Q13" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Festadisticas_2026-07-21_12-11.jpg?alt=media&amp;token=f8e4154d-8358-418a-a570-964554779d82</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-18%2Festadisticas_2026-08-18_11-05.jpg?alt=media&amp;token=2f4e9fae-712f-4b35-a02f-5acd2962d48b</t>
         </is>
       </c>
       <c r="R13" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S13" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T13" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Texas </t>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 11:46</t>
+          <t>2026/08/18 10:21</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fgeneral_2026-07-21_11-47.jpg?alt=media&amp;token=f8bea071-baeb-4cb1-88ef-84f1ca5107ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-18%2Fgeneral_2026-08-18_10-31.jpg?alt=media&amp;token=8da9601a-285e-4d16-b4d7-0b3c13e7ca46</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Ftemperatura_2026-07-21_11-47.jpg?alt=media&amp;token=d43395a8-0142-42b0-b7f4-98a5c0d03a1d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-18%2Ftemperatura_2026-08-18_10-31.jpg?alt=media&amp;token=cfa215a7-1c90-403a-9bc1-2e0dc1ad8218</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fescarchado_2026-07-21_11-47.jpg?alt=media&amp;token=05670074-5288-4e55-b096-c27360ff14a1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-18%2Fescarchado_2026-08-18_10-31.jpg?alt=media&amp;token=8fd0da13-2292-43ed-bd86-d43e8abeb94b</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Festadisticas_2026-07-21_11-47.jpg?alt=media&amp;token=aa293014-4f47-4eeb-b026-774fe824a32e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-18%2Festadisticas_2026-08-18_10-31.jpg?alt=media&amp;token=04e7a252-5269-48e5-8a5d-34e83bffb0af</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A069E</t>
+          <t>B4A2EB491223</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 11:11</t>
+          <t>2026/08/17 16:11</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.4</t>
         </is>
       </c>
       <c r="H15" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I15" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M15" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N15" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fgeneral_2026-07-21_11-12.jpg?alt=media&amp;token=8d57fd0d-a914-45c7-8e36-f3f787682401</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-17%2Fgeneral_2026-08-17_16-12.jpg?alt=media&amp;token=d249e97a-78f8-4d43-b2ca-fafd14355c26</t>
         </is>
       </c>
       <c r="O15" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Ftemperatura_2026-07-21_11-12.jpg?alt=media&amp;token=93af3daf-5ba0-4c4b-abb9-da1671016b0e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-17%2Ftemperatura_2026-08-17_16-12.jpg?alt=media&amp;token=e4fa83d5-5a5d-4464-bb8f-9120937c9789</t>
         </is>
       </c>
       <c r="P15" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fescarchado_2026-07-21_11-12.jpg?alt=media&amp;token=c6f6f3fe-1960-4ca4-93e0-07e1d7005940</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-17%2Fescarchado_2026-08-17_16-12.jpg?alt=media&amp;token=9475c5a2-aaa1-4afe-9304-0844196a6d57</t>
         </is>
       </c>
       <c r="Q15" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Festadisticas_2026-07-21_11-12.jpg?alt=media&amp;token=f3626da0-e85a-488f-8ba6-db9c3b385923</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-17%2Festadisticas_2026-08-17_16-12.jpg?alt=media&amp;token=b63423cf-5eb7-4df2-9e9d-c42fa1f92e88</t>
         </is>
       </c>
       <c r="R15" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S15" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T15" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo santuario </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A17D</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 10:41</t>
+          <t>2026/08/17 14:49</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fgeneral_2026-07-21_10-42.jpg?alt=media&amp;token=20b8fa72-4070-4603-ae56-d01173128476</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-17%2Fgeneral_2026-08-17_14-50.jpg?alt=media&amp;token=7caa1d68-0702-48c8-bf00-0b70daaea507</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Ftemperatura_2026-07-21_10-42.jpg?alt=media&amp;token=66abbf3e-50a2-4bf6-b7c8-b991e92049c4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-17%2Ftemperatura_2026-08-17_14-50.jpg?alt=media&amp;token=2ac3ad8f-66e8-43bd-858d-647a9d8e9fc2</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fescarchado_2026-07-21_10-42.jpg?alt=media&amp;token=cf242d75-56ea-42a1-a464-5f255305b2e8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-17%2Fescarchado_2026-08-17_14-50.jpg?alt=media&amp;token=9f911454-4512-4777-b21b-7eca0b7db2fb</t>
         </is>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Festadisticas_2026-07-21_10-42.jpg?alt=media&amp;token=b6b7ecb0-e18f-4948-ab75-541b865a95ab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-17%2Festadisticas_2026-08-17_14-50.jpg?alt=media&amp;token=2437504a-4ac1-4092-a6c0-f4adb9379162</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 10:05</t>
+          <t>2026/08/17 14:23</t>
         </is>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr">
         <is>
-          <t>1.7</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H17" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M17" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N17" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fgeneral_2026-07-21_10-07.jpg?alt=media&amp;token=d740d94c-e42c-4123-bf26-223dec1a0684</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-17%2Fgeneral_2026-08-17_14-24.jpg?alt=media&amp;token=e687c63d-2e6f-4437-9577-98df236c3314</t>
         </is>
       </c>
       <c r="O17" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Ftemperatura_2026-07-21_10-07.jpg?alt=media&amp;token=f6148a85-b8ec-47c9-8761-a49bff2cc5ce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-17%2Ftemperatura_2026-08-17_14-24.jpg?alt=media&amp;token=2ff5585a-b20d-4566-bf42-7bf7f6587ec9</t>
         </is>
       </c>
       <c r="P17" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fescarchado_2026-07-21_10-07.jpg?alt=media&amp;token=7875b794-108f-4cbd-bfe4-8d0c2fb21438</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-17%2Fescarchado_2026-08-17_14-24.jpg?alt=media&amp;token=1d83e735-2751-4860-b02a-1e21d2cd0dcf</t>
         </is>
       </c>
       <c r="Q17" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Festadisticas_2026-07-21_10-07.jpg?alt=media&amp;token=a11f90ee-2b5b-4ce5-aa28-8b3346da74b5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-17%2Festadisticas_2026-08-17_14-24.jpg?alt=media&amp;token=f6122d95-cf2d-45ff-887d-c3b3c2a5f56d</t>
         </is>
       </c>
       <c r="R17" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S17" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T17" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 09:35</t>
+          <t>2026/08/17 13:51</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-27</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fgeneral_2026-07-21_09-37.jpg?alt=media&amp;token=92903301-746b-4613-b991-f70ae33fd230</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-17%2Fgeneral_2026-08-17_13-52.jpg?alt=media&amp;token=1c22c080-6fc4-43fa-806b-3c43dcf832c7</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Ftemperatura_2026-07-21_09-37.jpg?alt=media&amp;token=cf17d320-61e8-44ee-a9f7-db37f0450a97</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-17%2Ftemperatura_2026-08-17_13-52.jpg?alt=media&amp;token=f3428434-7949-4e3c-92f2-e9465fa8b5da</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fescarchado_2026-07-21_09-37.jpg?alt=media&amp;token=1c159b28-6bbb-4995-a091-72e24c08b42d</t>
-[...2 lines deleted...]
-      <c r="Q18" s="2" t="inlineStr"/>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-17%2Fescarchado_2026-08-17_13-52.jpg?alt=media&amp;token=1a21e8dd-6e93-4234-b170-611f0132d418</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-17%2Festadisticas_2026-08-17_13-52.jpg?alt=media&amp;token=c986700f-a555-4a0e-8b9f-b59b67005eb1</t>
+        </is>
+      </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo la paz </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E900</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 09:13</t>
+          <t>2026/08/17 13:15</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J19" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M19" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N19" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fgeneral_2026-07-21_09-14.jpg?alt=media&amp;token=e80c7cb6-b9b3-4530-9839-e1df317f0b96</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-17%2Fgeneral_2026-08-17_13-16.jpg?alt=media&amp;token=8bcf1114-65f4-4553-a9f6-58e63c1a63b1</t>
         </is>
       </c>
       <c r="O19" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Ftemperatura_2026-07-21_09-14.jpg?alt=media&amp;token=8a2912a5-70c3-4a44-aa57-fa22e50a6513</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-17%2Ftemperatura_2026-08-17_13-16.jpg?alt=media&amp;token=9a170402-8571-47af-ba75-c9f5947dc848</t>
         </is>
       </c>
       <c r="P19" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fescarchado_2026-07-21_09-14.jpg?alt=media&amp;token=319ab366-d7fa-4d73-8b95-9dfd043c348f</t>
-[...2 lines deleted...]
-      <c r="Q19" s="3" t="inlineStr"/>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-17%2Fescarchado_2026-08-17_13-16.jpg?alt=media&amp;token=c3bf31b5-ac8b-4add-bc41-30bca0ffa466</t>
+        </is>
+      </c>
+      <c r="Q19" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-17%2Festadisticas_2026-08-17_13-16.jpg?alt=media&amp;token=2490ad1a-9c2e-48cc-abcd-cf80fb519ddb</t>
+        </is>
+      </c>
       <c r="R19" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S19" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T19" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">oxxo expo </t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>2026/07/21 08:47</t>
+          <t>2026/08/17 12:37</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fgeneral_2026-07-21_08-48.jpg?alt=media&amp;token=e1d00428-99e1-4a03-a3b5-fb2e1875dbbc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-17%2Fgeneral_2026-08-17_12-37.jpg?alt=media&amp;token=f947459a-b339-4a07-9ba7-db8cbfc686c9</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Ftemperatura_2026-07-21_08-48.jpg?alt=media&amp;token=6d718e60-483a-4710-8f3a-c7fc5ac3103d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-17%2Ftemperatura_2026-08-17_12-37.jpg?alt=media&amp;token=f20b1c6e-2f67-419e-96bf-415b55ad781a</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fescarchado_2026-07-21_08-48.jpg?alt=media&amp;token=58960016-36b6-4210-8817-3c959a95463f</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-17%2Fescarchado_2026-08-17_12-37.jpg?alt=media&amp;token=cf18902d-ecce-4b29-8316-0dbd90a96954</t>
+        </is>
+      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t>oxxo magno</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>2026/07/21 08:14</t>
+          <t>2026/08/15 13:28</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J21" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M21" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N21" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fgeneral_2026-07-21_08-15.jpg?alt=media&amp;token=81bad744-fdc0-405f-8a97-d23148e0a691</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-15%2Fgeneral_2026-08-15_13-29.jpg?alt=media&amp;token=c2ed9724-c6fb-4fe3-b665-421936bbafb7</t>
         </is>
       </c>
       <c r="O21" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Ftemperatura_2026-07-21_08-15.jpg?alt=media&amp;token=0b8b3064-f233-47bc-b5bb-5fe5a55ab066</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-15%2Ftemperatura_2026-08-15_13-29.jpg?alt=media&amp;token=171e5715-6457-4c38-854e-ec89df9c55b6</t>
         </is>
       </c>
       <c r="P21" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fescarchado_2026-07-21_08-15.jpg?alt=media&amp;token=4fdcd316-c2ca-49fe-ac0a-270f38e128e2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-15%2Fescarchado_2026-08-15_13-29.jpg?alt=media&amp;token=8c868090-6528-4d5e-89a6-163fcea27ce6</t>
         </is>
       </c>
       <c r="Q21" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Festadisticas_2026-07-21_08-15.jpg?alt=media&amp;token=085bbf8b-b480-48b9-8bee-6a46dd06dc66</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-15%2Festadisticas_2026-08-15_13-29.jpg?alt=media&amp;token=280698b4-4f52-40fc-9dc7-e59a38b753ed</t>
         </is>
       </c>
       <c r="R21" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S21" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T21" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo San ángel 2 </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Misael Antonio Valencia González </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>2026/07/20 16:23</t>
+          <t>2026/08/15 12:31</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fgeneral_2026-07-20_16-29.jpg?alt=media&amp;token=a9011a40-34b0-4b17-9727-62b0c7d3fee9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-15%2Fgeneral_2026-08-15_12-32.jpg?alt=media&amp;token=449a9f43-086f-40b4-ae7e-df883c64fa4c</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Ftemperatura_2026-07-20_16-29.jpg?alt=media&amp;token=3322a741-e757-4c6f-b161-d2de465a8d96</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-15%2Ftemperatura_2026-08-15_12-32.jpg?alt=media&amp;token=fe779542-058e-4392-a9ed-d6ba1977e558</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fescarchado_2026-07-20_16-29.jpg?alt=media&amp;token=ea5b2537-091c-4e1d-bfbf-789ed55e1f72</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-15%2Fescarchado_2026-08-15_12-32.jpg?alt=media&amp;token=caf2d239-7f4e-42cf-a4db-b7b346f42687</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Festadisticas_2026-07-20_16-29.jpg?alt=media&amp;token=769997dc-0872-4a25-9e1b-533a75f92550</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-15%2Festadisticas_2026-08-15_12-32.jpg?alt=media&amp;token=965b45ac-a439-46db-b5f4-5cb229a07671</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Oxxo kof</t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>2026/07/20 13:29</t>
+          <t>2026/08/15 11:37</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M23" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N23" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-31.jpg?alt=media&amp;token=292e25f0-81e3-47e6-a0f6-3a98375af5d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-15%2Fgeneral_2026-08-15_11-38.jpg?alt=media&amp;token=de9445e8-7790-4014-bb36-f0bad5b0e668</t>
         </is>
       </c>
       <c r="O23" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-31.jpg?alt=media&amp;token=a4a3b56c-8c72-46b7-9bc7-9812d8014566</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-15%2Ftemperatura_2026-08-15_11-38.jpg?alt=media&amp;token=ffaa081c-8a6c-4344-a7d8-26aade5bffee</t>
         </is>
       </c>
       <c r="P23" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-31.jpg?alt=media&amp;token=e0fa2e30-0c30-4160-b92f-52a9cafb1660</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-15%2Fescarchado_2026-08-15_11-38.jpg?alt=media&amp;token=40cde899-8876-4842-a800-39d013196e91</t>
         </is>
       </c>
       <c r="Q23" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-31.jpg?alt=media&amp;token=4d0551aa-db47-498d-aebc-346e4d1f58e9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-15%2Festadisticas_2026-08-15_11-38.jpg?alt=media&amp;token=0b930e34-eb77-4d4a-adb0-b908c1f63a19</t>
         </is>
       </c>
       <c r="R23" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S23" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T23" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>Oxxo kof</t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>2026/07/20 13:27</t>
+          <t>2026/08/15 10:58</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-29.jpg?alt=media&amp;token=4719fe6f-f429-4087-9e05-6b4e8da087e5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-15%2Fgeneral_2026-08-15_11-01.jpg?alt=media&amp;token=eade43df-0db4-46cd-b06f-e36c4bccbe80</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-29.jpg?alt=media&amp;token=a8fce90d-6645-4aa4-bb8e-f754d3949b95</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-15%2Ftemperatura_2026-08-15_11-01.jpg?alt=media&amp;token=37d4ef55-ffee-4528-83c3-a8f652278726</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-29.jpg?alt=media&amp;token=a908da93-34fe-4323-8ede-3fbaf41d0e1a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-15%2Fescarchado_2026-08-15_11-01.jpg?alt=media&amp;token=d6c04fd1-73d0-46d2-a3b8-3105c642fa34</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-29.jpg?alt=media&amp;token=366c8f43-a02f-474f-8565-3ee23de8f24e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-15%2Festadisticas_2026-08-15_11-01.jpg?alt=media&amp;token=680d5bae-1b63-4b79-9643-12ebe909c1d3</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo milpa Alta </t>
+          <t xml:space="preserve">Oxxo aeropuerto </t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB49158A</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
-          <t>2026/07/20 12:32</t>
+          <t>2026/08/14 16:26</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M25" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N25" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fgeneral_2026-07-20_12-33.jpg?alt=media&amp;token=ebeee73b-51aa-45d0-9354-6fd1484be6c6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-14%2Fgeneral_2026-08-14_16-30.jpg?alt=media&amp;token=a1ad6b38-a223-4b70-a087-f1d2cc0bb605</t>
         </is>
       </c>
       <c r="O25" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Ftemperatura_2026-07-20_12-33.jpg?alt=media&amp;token=7e9a69fc-7431-4ef8-8f3f-8db2b47db466</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-14%2Ftemperatura_2026-08-14_16-30.jpg?alt=media&amp;token=18a0b3c5-7e11-4360-adcc-fdb7cfd4b646</t>
         </is>
       </c>
       <c r="P25" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fescarchado_2026-07-20_12-33.jpg?alt=media&amp;token=b2d62fce-a11f-4a3b-b6be-ccb8af36542e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-14%2Fescarchado_2026-08-14_16-30.jpg?alt=media&amp;token=9da879d1-7c8c-481e-a909-0ae81c1906a1</t>
         </is>
       </c>
       <c r="Q25" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Festadisticas_2026-07-20_12-33.jpg?alt=media&amp;token=441cb656-f85f-4577-acbe-45f38a3f708f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-14%2Festadisticas_2026-08-14_16-30.jpg?alt=media&amp;token=6fb4fc63-f540-477a-acc1-ebd3d64afb7e</t>
         </is>
       </c>
       <c r="R25" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S25" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T25" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Galeana </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491242</t>
+          <t>B4A2EB491223</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>2026/07/20 11:36</t>
+          <t>2026/08/14 15:48</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fgeneral_2026-07-20_11-37.jpg?alt=media&amp;token=463bc816-38be-4220-9fda-a6e3014bd4db</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-14%2Fgeneral_2026-08-14_15-49.jpg?alt=media&amp;token=8eb3f8bb-d1e2-4d4f-a387-e3b6c0640e17</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Ftemperatura_2026-07-20_11-37.jpg?alt=media&amp;token=ec624881-2409-4ec9-afac-0d063494d8dd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-14%2Ftemperatura_2026-08-14_15-49.jpg?alt=media&amp;token=0fca04e3-4a08-41f8-b057-35653da3d863</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fescarchado_2026-07-20_11-37.jpg?alt=media&amp;token=9fae1fcc-e660-47fa-b16b-a513f81abaf7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-14%2Fescarchado_2026-08-14_15-49.jpg?alt=media&amp;token=7db55b51-270b-4307-8426-5003ba371190</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Festadisticas_2026-07-20_11-37.jpg?alt=media&amp;token=a888d3dd-d526-44d1-9d93-0fe8bf6c658c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-08-14%2Festadisticas_2026-08-14_15-49.jpg?alt=media&amp;token=44823e50-cd18-48ab-9f32-f2a349158bae</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Galeana </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491242</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
-          <t>2026/07/18 17:38</t>
+          <t>2026/08/14 15:25</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H27" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I27" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M27" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N27" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fgeneral_2026-07-18_17-39.jpg?alt=media&amp;token=2face7d8-0ed1-431b-9192-6bce928c3e5c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-14%2Fgeneral_2026-08-14_15-26.jpg?alt=media&amp;token=eb9b6295-a4e5-4f08-95f9-795b2ac4c7b2</t>
         </is>
       </c>
       <c r="O27" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Ftemperatura_2026-07-18_17-39.jpg?alt=media&amp;token=8c2c9269-aa11-42b1-ab67-6f2b211c9ccc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-14%2Ftemperatura_2026-08-14_15-26.jpg?alt=media&amp;token=c1e8447b-a8bd-4ec3-a7c5-89ca8e4ab1b8</t>
         </is>
       </c>
       <c r="P27" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fescarchado_2026-07-18_17-39.jpg?alt=media&amp;token=4b5f3e7d-8bd9-4ec8-a85b-e87921850a54</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-14%2Fescarchado_2026-08-14_15-26.jpg?alt=media&amp;token=e6e8a3d6-dd40-49d3-9d33-2c3c3ddab174</t>
         </is>
       </c>
       <c r="Q27" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Festadisticas_2026-07-18_17-39.jpg?alt=media&amp;token=19c64edb-a9e2-4c93-8fe0-eba307c381a4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-14%2Festadisticas_2026-08-14_15-26.jpg?alt=media&amp;token=89c60058-3376-4e29-8d18-47deff522f2e</t>
         </is>
       </c>
       <c r="R27" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S27" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T27" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo kof </t>
+          <t>oxxo texas</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>2026/07/18 16:29</t>
+          <t>2026/08/14 15:05</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.5</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fgeneral_2026-07-18_16-31.jpg?alt=media&amp;token=d429fd90-f159-4874-8104-4f1798e24a32</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-14%2Fgeneral_2026-08-14_15-05.jpg?alt=media&amp;token=fdc60443-4200-4610-872f-e415e6c46709</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Ftemperatura_2026-07-18_16-31.jpg?alt=media&amp;token=b3a21a76-d07e-496a-8fbb-b28975271d2e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-14%2Ftemperatura_2026-08-14_15-05.jpg?alt=media&amp;token=98963b82-0bdc-4a27-9063-b428a683b017</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fescarchado_2026-07-18_16-31.jpg?alt=media&amp;token=91f0e42c-ec05-4781-ac37-b9421c76686a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-14%2Fescarchado_2026-08-14_15-05.jpg?alt=media&amp;token=216f9824-b29c-4c9d-84df-a2a56f986dea</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Festadisticas_2026-07-18_16-31.jpg?alt=media&amp;token=47b8d179-8874-4b10-8dbe-44f8d7196114</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-14%2Festadisticas_2026-08-14_15-05.jpg?alt=media&amp;token=82fa4e75-fdbe-4dde-9ae6-b18221f8dbaa</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Antonio Solis </t>
+          <t>oxxo cubos</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A06AC</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
-          <t>2026/07/18 13:05</t>
+          <t>2026/08/14 14:37</t>
         </is>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H29" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I29" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M29" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N29" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fgeneral_2026-07-18_13-07.jpg?alt=media&amp;token=7ef39ddc-37f7-4111-9515-2c533685ca82</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-14%2Fgeneral_2026-08-14_14-38.jpg?alt=media&amp;token=fa1f87d0-12c7-41d0-a9ab-e392d0562dec</t>
         </is>
       </c>
       <c r="O29" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Ftemperatura_2026-07-18_13-07.jpg?alt=media&amp;token=cfba230b-7fb3-43c8-9e06-5e242361e511</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-14%2Ftemperatura_2026-08-14_14-38.jpg?alt=media&amp;token=9b7de5ce-4259-4423-8e4e-f3eead9807b7</t>
         </is>
       </c>
       <c r="P29" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fescarchado_2026-07-18_13-07.jpg?alt=media&amp;token=17362aca-748e-4084-9304-b1420afe4560</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-14%2Fescarchado_2026-08-14_14-38.jpg?alt=media&amp;token=a3e66bd6-f686-4b63-aedb-bbe445151867</t>
         </is>
       </c>
       <c r="Q29" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Festadisticas_2026-07-18_13-07.jpg?alt=media&amp;token=9f79c26b-eb02-4563-9bf4-5a65decdb90b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-14%2Festadisticas_2026-08-14_14-38.jpg?alt=media&amp;token=61dc2356-ae2b-4987-93ab-0d1fa034c4bc</t>
         </is>
       </c>
       <c r="R29" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S29" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T29" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jvc </t>
+          <t xml:space="preserve">Oxxo Fernando Espinoza </t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>2026/07/17 17:17</t>
+          <t>2026/08/14 14:25</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-.9</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fgeneral_2026-07-17_17-18.jpg?alt=media&amp;token=5878129a-e7e5-4fd9-9916-22f3e61b8a02</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-14%2Fgeneral_2026-08-14_14-33.jpg?alt=media&amp;token=c45671a2-a9f5-429f-8390-e678e171dede</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Ftemperatura_2026-07-17_17-18.jpg?alt=media&amp;token=5be74d42-3246-4b84-9a0a-44281cf6c6ec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-14%2Ftemperatura_2026-08-14_14-33.jpg?alt=media&amp;token=c0e74bb4-f9e0-43da-a87b-8b1ed4ba0264</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fescarchado_2026-07-17_17-18.jpg?alt=media&amp;token=c9dc06ed-5d22-48e5-a93c-b6d74dec05d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-14%2Fescarchado_2026-08-14_14-33.jpg?alt=media&amp;token=124a7bc4-b17d-4a05-ae57-b26131d85adb</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Festadisticas_2026-07-17_17-18.jpg?alt=media&amp;token=fef226ab-1aa8-459f-a085-b6fcfb24d471</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-14%2Festadisticas_2026-08-14_14-33.jpg?alt=media&amp;token=c182b112-f420-450a-900c-4f5058698a04</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
-          <t>2026/07/17 16:42</t>
+          <t>2026/08/14 14:10</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M31" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N31" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fgeneral_2026-07-17_16-43.jpg?alt=media&amp;token=ea73138a-73be-4b7e-8a88-ffb0b9838866</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-14%2Fgeneral_2026-08-14_14-11.jpg?alt=media&amp;token=6b3677e6-7415-47e2-b870-d7bab8d1eec5</t>
         </is>
       </c>
       <c r="O31" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Ftemperatura_2026-07-17_16-43.jpg?alt=media&amp;token=1deb7e3a-cac0-4d0f-888b-621928989247</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-14%2Ftemperatura_2026-08-14_14-11.jpg?alt=media&amp;token=b888560d-42ee-4b7f-966b-71f89dc31439</t>
         </is>
       </c>
       <c r="P31" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fescarchado_2026-07-17_16-43.jpg?alt=media&amp;token=362ab7bd-8ae4-4d33-8298-e645b49d78ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-14%2Fescarchado_2026-08-14_14-11.jpg?alt=media&amp;token=ae0e9482-b029-47af-8f42-0fdcb728c2e5</t>
         </is>
       </c>
       <c r="Q31" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Festadisticas_2026-07-17_16-43.jpg?alt=media&amp;token=7a5fdb7c-0369-4334-90fa-4906175c1c0c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-14%2Festadisticas_2026-08-14_14-11.jpg?alt=media&amp;token=6968c3e4-276f-4335-b3b9-0497bd6c55a5</t>
         </is>
       </c>
       <c r="R31" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S31" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T31" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t>oxxo expo gdl</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>2026/07/17 15:39</t>
+          <t>2026/08/14 12:30</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fgeneral_2026-07-17_15-40.jpg?alt=media&amp;token=b9eb20ce-d68f-4e3e-9275-833bf6470760</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-14%2Fgeneral_2026-08-14_12-32.jpg?alt=media&amp;token=8fc5ca56-b13e-449a-a1d6-1bdd729d2e7e</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Ftemperatura_2026-07-17_15-40.jpg?alt=media&amp;token=68d93228-ec23-4f39-898d-ad0890c51b49</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-14%2Ftemperatura_2026-08-14_12-32.jpg?alt=media&amp;token=01491144-3e23-4595-95b1-a214e00d2a58</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fescarchado_2026-07-17_15-40.jpg?alt=media&amp;token=3f56cd0a-d62f-4f9b-b70e-a73de0450018</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-14%2Fescarchado_2026-08-14_12-32.jpg?alt=media&amp;token=3924fbe1-dd0e-4fd1-bef3-a59b6adb0a75</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Festadisticas_2026-07-17_15-40.jpg?alt=media&amp;token=e24753fe-d0f6-4209-a253-adf10ec1d236</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-14%2Festadisticas_2026-08-14_12-32.jpg?alt=media&amp;token=f2053486-14e0-4164-8162-3c769ec112f3</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
-          <t>2026/07/17 14:06</t>
+          <t>2026/08/14 12:08</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M33" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N33" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fgeneral_2026-07-17_14-07.jpg?alt=media&amp;token=dd559305-0b00-4896-9a5d-173fee19ccd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-14%2Fgeneral_2026-08-14_12-09.jpg?alt=media&amp;token=73590156-ca92-4db0-8cda-e7bd8937d328</t>
         </is>
       </c>
       <c r="O33" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Ftemperatura_2026-07-17_14-07.jpg?alt=media&amp;token=06d377c8-8feb-4560-9374-7d9ac61ee162</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-14%2Ftemperatura_2026-08-14_12-09.jpg?alt=media&amp;token=07e4dff6-3ee9-4ffd-976c-adee3bcb546e</t>
         </is>
       </c>
       <c r="P33" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fescarchado_2026-07-17_14-07.jpg?alt=media&amp;token=0809c453-d6fb-4410-b0b5-cfb5f6a4e814</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-14%2Fescarchado_2026-08-14_12-09.jpg?alt=media&amp;token=e63aa645-7edc-4f9a-9258-3cd23cdaba90</t>
         </is>
       </c>
       <c r="Q33" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Festadisticas_2026-07-17_14-07.jpg?alt=media&amp;token=a085e77b-bac9-4392-88ce-917513438fde</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-14%2Festadisticas_2026-08-14_12-09.jpg?alt=media&amp;token=9e9a5f24-eac2-4756-ad88-8828cf8e89e9</t>
         </is>
       </c>
       <c r="R33" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S33" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T33" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo las fuentes </t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E8FF</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>2026/07/17 13:48</t>
+          <t>2026/08/14 11:39</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fgeneral_2026-07-17_13-49.jpg?alt=media&amp;token=eb8c050e-50ef-4733-961e-0f6fe99ae16f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-14%2Fgeneral_2026-08-14_11-39.jpg?alt=media&amp;token=131ca07e-f88c-4ad0-8f35-c04eb44a58a7</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Ftemperatura_2026-07-17_13-49.jpg?alt=media&amp;token=8835d02a-03a6-4727-85c9-d6e12bc3a8f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-14%2Ftemperatura_2026-08-14_11-39.jpg?alt=media&amp;token=a70e4310-5685-4c3a-af24-db27d3d9d0ba</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fescarchado_2026-07-17_13-49.jpg?alt=media&amp;token=e5d01203-2005-4a5e-abb9-3303d8546263</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-14%2Fescarchado_2026-08-14_11-39.jpg?alt=media&amp;token=96caeb9a-6591-45d8-a08c-ba4b71fcd59b</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Festadisticas_2026-07-17_13-49.jpg?alt=media&amp;token=5a673d32-a947-4895-a95e-fa425e0d556b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-14%2Festadisticas_2026-08-14_11-39.jpg?alt=media&amp;token=6ae59409-9e4a-401d-a566-23e573d7d59b</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo </t>
+          <t xml:space="preserve">oxxo jvc </t>
         </is>
       </c>
       <c r="B35" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
-          <t>2026/07/17 11:11</t>
+          <t>2026/08/14 10:53</t>
         </is>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.5</t>
         </is>
       </c>
       <c r="H35" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I35" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M35" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N35" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fgeneral_2026-07-17_11-12.jpg?alt=media&amp;token=986f5f55-743e-4c50-8cec-94b10948e813</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-14%2Fgeneral_2026-08-14_10-53.jpg?alt=media&amp;token=893d7ed3-fd71-419e-af33-3597e2308b28</t>
         </is>
       </c>
       <c r="O35" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Ftemperatura_2026-07-17_11-12.jpg?alt=media&amp;token=e93232ca-4d71-407c-88a1-1b5b9d636346</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-14%2Ftemperatura_2026-08-14_10-53.jpg?alt=media&amp;token=426c50cf-a71b-4329-9645-27df657797c7</t>
         </is>
       </c>
       <c r="P35" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fescarchado_2026-07-17_11-12.jpg?alt=media&amp;token=87c893fd-aa17-4ba2-b17b-584e509e6e45</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-14%2Fescarchado_2026-08-14_10-53.jpg?alt=media&amp;token=9fede344-11d6-4582-baa8-d803a432b917</t>
         </is>
       </c>
       <c r="Q35" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Festadisticas_2026-07-17_11-12.jpg?alt=media&amp;token=8b9e5067-ea20-4ed8-b6a1-326d6d009226</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-14%2Festadisticas_2026-08-14_10-53.jpg?alt=media&amp;token=4b5a7757-d295-4525-b345-75159b2a3d88</t>
         </is>
       </c>
       <c r="R35" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S35" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T35" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>2026/07/17 10:54</t>
+          <t>2026/08/13 13:32</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fgeneral_2026-07-17_10-55.jpg?alt=media&amp;token=df53d3bf-4ee0-44b2-94bd-0f0faadf15d3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-13%2Fgeneral_2026-08-13_13-33.jpg?alt=media&amp;token=5fb4c0b3-f6aa-44dc-b6e5-c2fd14118962</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Ftemperatura_2026-07-17_10-55.jpg?alt=media&amp;token=4ddf0678-ca29-43e2-8e82-b650d5abf470</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-13%2Ftemperatura_2026-08-13_13-33.jpg?alt=media&amp;token=38f8b838-387a-4f92-9203-b87da69ca6e8</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fescarchado_2026-07-17_10-55.jpg?alt=media&amp;token=7c06e899-dd30-46ba-add9-2688df5c489c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-13%2Fescarchado_2026-08-13_13-33.jpg?alt=media&amp;token=2d4f08af-bf3e-4ca8-8c64-2785898f4ab7</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Festadisticas_2026-07-17_10-55.jpg?alt=media&amp;token=791ab185-c341-471c-93b2-156f8f940681</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-13%2Festadisticas_2026-08-13_13-33.jpg?alt=media&amp;token=3041b5be-a27f-48ac-b18c-99d06df2a07d</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo santuario </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A17D</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
-          <t>2026/07/16 12:59</t>
+          <t>2026/08/13 13:10</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M37" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N37" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fgeneral_2026-07-16_13-01.jpg?alt=media&amp;token=9e64adcf-3ab3-48d8-b5f7-dd45177879dc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-13%2Fgeneral_2026-08-13_13-11.jpg?alt=media&amp;token=2efea408-8bbf-445e-9cfe-44fdf7d06e42</t>
         </is>
       </c>
       <c r="O37" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Ftemperatura_2026-07-16_13-01.jpg?alt=media&amp;token=785b105c-2cf2-4192-b67b-919405ab4961</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-13%2Ftemperatura_2026-08-13_13-11.jpg?alt=media&amp;token=4a4ea70d-f553-4495-9349-bbad774cb7a7</t>
         </is>
       </c>
       <c r="P37" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fescarchado_2026-07-16_13-01.jpg?alt=media&amp;token=5f86674b-d2d6-4dd6-beb7-457ea7b0e87a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-13%2Fescarchado_2026-08-13_13-11.jpg?alt=media&amp;token=df2d1bdb-d721-491c-a3f6-817261c977e5</t>
         </is>
       </c>
       <c r="Q37" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Festadisticas_2026-07-16_13-01.jpg?alt=media&amp;token=52b45747-3792-4cb4-9555-3ade893877f8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-13%2Festadisticas_2026-08-13_13-11.jpg?alt=media&amp;token=ebb03d61-b254-47bb-8b8e-4bac7d84f5c9</t>
         </is>
       </c>
       <c r="R37" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S37" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T37" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">Oxxo magno </t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>2026/07/16 12:20</t>
+          <t>2026/08/13 12:30</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fgeneral_2026-07-16_12-21.jpg?alt=media&amp;token=7ce8a48a-98ca-4682-b32b-21fba4ace5a7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-13%2Fgeneral_2026-08-13_12-31.jpg?alt=media&amp;token=f2b741a5-04b9-4ec6-9ec6-7d84da3cb418</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Ftemperatura_2026-07-16_12-21.jpg?alt=media&amp;token=3a13394e-87a4-4ac2-9fe4-5ea6ff18636b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-13%2Ftemperatura_2026-08-13_12-31.jpg?alt=media&amp;token=33a6056d-7aad-4e30-85da-4877f9e25b3b</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fescarchado_2026-07-16_12-21.jpg?alt=media&amp;token=a9afbb41-9ead-46d1-b44b-c72314ffe1e0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-13%2Fescarchado_2026-08-13_12-31.jpg?alt=media&amp;token=af21b5a0-08bd-4e72-8224-4758327e049e</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Festadisticas_2026-07-16_12-21.jpg?alt=media&amp;token=00cbfeba-4014-44b3-85f3-aee3fc05a6ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-13%2Festadisticas_2026-08-13_12-31.jpg?alt=media&amp;token=a6d84aad-76e2-4f92-b9d9-bfe2843d591d</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo la paz </t>
+          <t xml:space="preserve">oxxo aztecas </t>
         </is>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E900</t>
+          <t>B4A2EB4A05CF</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
-          <t>2026/07/16 11:17</t>
+          <t>2026/08/13 12:01</t>
         </is>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I39" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M39" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N39" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fgeneral_2026-07-16_11-18.jpg?alt=media&amp;token=0c5bb8a1-06ec-44b5-93b5-d2f4898bbda7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-08-13%2Fgeneral_2026-08-13_12-02.jpg?alt=media&amp;token=9f8c5856-4cc1-454a-8892-ddbd43aa6ca7</t>
         </is>
       </c>
       <c r="O39" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Ftemperatura_2026-07-16_11-18.jpg?alt=media&amp;token=2792ec67-42f5-42f6-a53b-123edf2fc596</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-08-13%2Ftemperatura_2026-08-13_12-02.jpg?alt=media&amp;token=677aad8e-8f5f-486a-b244-0e991a2a8a6e</t>
         </is>
       </c>
       <c r="P39" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fescarchado_2026-07-16_11-18.jpg?alt=media&amp;token=7369e381-7b9c-46dd-9154-63031c2ce99c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-08-13%2Fescarchado_2026-08-13_12-02.jpg?alt=media&amp;token=e39cdcdd-60bb-42ef-8fac-5acde04e8e57</t>
         </is>
       </c>
       <c r="Q39" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Festadisticas_2026-07-16_11-18.jpg?alt=media&amp;token=d9da4671-7a58-4178-be34-5b02972781ea</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-08-13%2Festadisticas_2026-08-13_12-02.jpg?alt=media&amp;token=b6f7e12f-294c-442d-ad11-40e630cf3747</t>
         </is>
       </c>
       <c r="R39" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S39" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T39" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>2026/07/16 10:52</t>
+          <t>2026/08/13 10:04</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fgeneral_2026-07-16_10-55.jpg?alt=media&amp;token=dc8868d3-0b3f-4466-bb4a-a422578f2f10</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-13%2Fgeneral_2026-08-13_10-05.jpg?alt=media&amp;token=be8e5b2f-85e3-4ff4-abda-ac0b88d85425</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Ftemperatura_2026-07-16_10-55.jpg?alt=media&amp;token=32a82b69-744d-4628-8f8c-9f30b3d9eeec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-13%2Ftemperatura_2026-08-13_10-05.jpg?alt=media&amp;token=82125963-f0f7-40df-904d-26777b1a0d0c</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fescarchado_2026-07-16_10-55.jpg?alt=media&amp;token=33ed04e5-ace7-4ed4-ad6b-b4152b4de9ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-13%2Fescarchado_2026-08-13_10-05.jpg?alt=media&amp;token=f6603091-54fe-453b-b007-f8eb3dcb8633</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Festadisticas_2026-07-16_10-55.jpg?alt=media&amp;token=d774c444-60ad-413f-97bf-39d4a4a3b45c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-13%2Festadisticas_2026-08-13_10-05.jpg?alt=media&amp;token=5039969b-6442-460c-9be0-fa75b2f31f8e</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jvc </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B41" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
-          <t>2026/07/13 15:08</t>
+          <t>2026/08/12 16:25</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I41" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J41" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M41" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N41" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fgeneral_2026-07-13_15-08.jpg?alt=media&amp;token=14f041e4-a813-4696-a0be-34f39adbcaba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-12%2Fgeneral_2026-08-12_16-26.jpg?alt=media&amp;token=a036ed2c-401b-4e4c-8494-f183e93a48e1</t>
         </is>
       </c>
       <c r="O41" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Ftemperatura_2026-07-13_15-08.jpg?alt=media&amp;token=b6265934-c68d-474a-9a83-96af1bd3caa6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-12%2Ftemperatura_2026-08-12_16-26.jpg?alt=media&amp;token=8287e844-8c3c-49c4-9e1a-3b8ec136a0e4</t>
         </is>
       </c>
       <c r="P41" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fescarchado_2026-07-13_15-08.jpg?alt=media&amp;token=e9f1aae9-746c-460b-8eef-8372ce8067d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-12%2Fescarchado_2026-08-12_16-26.jpg?alt=media&amp;token=b74da423-bdaa-4d99-b0d2-64058c0e875a</t>
         </is>
       </c>
       <c r="Q41" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Festadisticas_2026-07-13_15-08.jpg?alt=media&amp;token=1a2c49e5-f0dc-41d3-8b4b-16a0cf35da18</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-12%2Festadisticas_2026-08-12_16-26.jpg?alt=media&amp;token=5e432f54-5e38-49b3-9981-27fdb1221e26</t>
         </is>
       </c>
       <c r="R41" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S41" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T41" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo Texas </t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>2026/07/13 14:28</t>
+          <t>2026/08/12 16:05</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fgeneral_2026-07-13_14-29.jpg?alt=media&amp;token=084df610-7218-43bd-a3a2-ca91908b6af5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-12%2Fgeneral_2026-08-12_16-06.jpg?alt=media&amp;token=04e08268-054f-4f44-a815-5ec04d26284a</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Ftemperatura_2026-07-13_14-29.jpg?alt=media&amp;token=e831f67d-c28d-490f-be84-6dc43600eb69</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-12%2Ftemperatura_2026-08-12_16-06.jpg?alt=media&amp;token=14645bcf-b5e1-4c5f-af64-69cead3b6f23</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fescarchado_2026-07-13_14-29.jpg?alt=media&amp;token=ee9b716f-7e34-4dd4-9855-e0816b02a666</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-12%2Fescarchado_2026-08-12_16-06.jpg?alt=media&amp;token=9ad41759-9aff-475d-820a-597c02b0bfc3</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Festadisticas_2026-07-13_14-29.jpg?alt=media&amp;token=73226d76-285d-4d56-bf9a-685fb84da103</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-12%2Festadisticas_2026-08-12_16-06.jpg?alt=media&amp;token=267e1a14-c9b3-42e2-b8f0-70f2532942e4</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t>oxxo cubos</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
-          <t>2026/07/13 13:21</t>
+          <t>2026/08/12 15:39</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M43" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N43" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fgeneral_2026-07-13_13-22.jpg?alt=media&amp;token=a3341d93-67a5-419d-b16d-8a373fb75dda</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-12%2Fgeneral_2026-08-12_15-40.jpg?alt=media&amp;token=de726438-450e-40ab-912a-50937f217033</t>
         </is>
       </c>
       <c r="O43" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Ftemperatura_2026-07-13_13-22.jpg?alt=media&amp;token=d99370bf-ef0d-45d6-bbc1-698403ace7f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-12%2Ftemperatura_2026-08-12_15-40.jpg?alt=media&amp;token=e41ca470-43de-4135-aa94-40ed4df83944</t>
         </is>
       </c>
       <c r="P43" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fescarchado_2026-07-13_13-22.jpg?alt=media&amp;token=531c0849-724d-4a11-9ba1-43c3fe54298e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-12%2Fescarchado_2026-08-12_15-40.jpg?alt=media&amp;token=ecbb0891-e576-4ff9-afea-8c2227e35c1f</t>
         </is>
       </c>
       <c r="Q43" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Festadisticas_2026-07-13_13-22.jpg?alt=media&amp;token=7463252f-b0fe-423a-8972-1fd1c824b34d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-12%2Festadisticas_2026-08-12_15-40.jpg?alt=media&amp;token=bba7298a-afcf-4960-995b-d61258576911</t>
         </is>
       </c>
       <c r="R43" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S43" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T43" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>2026/07/13 13:01</t>
+          <t>2026/08/12 15:10</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fgeneral_2026-07-13_13-01.jpg?alt=media&amp;token=6491937a-d8bb-4d48-8b82-ff03f46573a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-12%2Fgeneral_2026-08-12_15-11.jpg?alt=media&amp;token=08d2ad5a-ad1d-47fe-a72e-b880a9ab9613</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Ftemperatura_2026-07-13_13-01.jpg?alt=media&amp;token=8d682a3b-e52b-46fc-833a-f6332a4d7646</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-12%2Ftemperatura_2026-08-12_15-11.jpg?alt=media&amp;token=1890a047-7fab-4503-9d6d-da3ab50b0d6e</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fescarchado_2026-07-13_13-01.jpg?alt=media&amp;token=132237f1-de6c-4535-b3f3-b51b92d2e18e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-12%2Fescarchado_2026-08-12_15-11.jpg?alt=media&amp;token=84c18e74-f88f-4da0-a8f2-64cf1aedd378</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Festadisticas_2026-07-13_13-01.jpg?alt=media&amp;token=cce1530e-31d3-440b-ba83-eec724cee699</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-12%2Festadisticas_2026-08-12_15-11.jpg?alt=media&amp;token=8215ac2f-f014-4f2f-91c0-3722a60c4f4d</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t>oxxo kof</t>
         </is>
       </c>
       <c r="B45" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB4A06CE</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
-          <t>2026/07/13 12:33</t>
+          <t>2026/08/12 14:34</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
-          <t>-1.8</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I45" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J45" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M45" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N45" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fgeneral_2026-07-13_12-33.jpg?alt=media&amp;token=5cca7d43-b5df-4d23-ac5e-e5d713c0f9e9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-08-12%2Fgeneral_2026-08-12_14-38.jpg?alt=media&amp;token=f07883bf-9c02-4369-ace0-c84043df486f</t>
         </is>
       </c>
       <c r="O45" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Ftemperatura_2026-07-13_12-33.jpg?alt=media&amp;token=ca124332-dbf2-4065-b7b1-57585a33f7aa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-08-12%2Ftemperatura_2026-08-12_14-38.jpg?alt=media&amp;token=f1e978a9-ab2a-4800-8420-e2ec3bd84bae</t>
         </is>
       </c>
       <c r="P45" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fescarchado_2026-07-13_12-33.jpg?alt=media&amp;token=61aa82a6-e1de-48d2-b8a0-9791d44da92d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-08-12%2Fescarchado_2026-08-12_14-38.jpg?alt=media&amp;token=2d49e038-8bcc-47a1-a7a7-d01acc5a09d5</t>
         </is>
       </c>
       <c r="Q45" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Festadisticas_2026-07-13_12-33.jpg?alt=media&amp;token=0aa0fea0-ee69-4629-a1d9-0b9261a510c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-08-12%2Festadisticas_2026-08-12_14-38.jpg?alt=media&amp;token=5ba433a5-1a3b-47e5-8230-c174be4b3c64</t>
         </is>
       </c>
       <c r="R45" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S45" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T45" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t>oxxo expo</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>2026/07/13 12:13</t>
+          <t>2026/08/12 13:20</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fgeneral_2026-07-13_12-15.jpg?alt=media&amp;token=301fe4c0-f66e-476f-96ac-ff0595576b77</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-12%2Fgeneral_2026-08-12_13-21.jpg?alt=media&amp;token=524e700b-0e04-420d-ab17-be2f25278968</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Ftemperatura_2026-07-13_12-15.jpg?alt=media&amp;token=d88f5534-5cb6-4f81-b41d-cc08fa354cbb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-12%2Ftemperatura_2026-08-12_13-21.jpg?alt=media&amp;token=730cb17c-fbdd-449d-8c02-4c0e0abcdcee</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fescarchado_2026-07-13_12-15.jpg?alt=media&amp;token=ced71b1e-2c62-46f4-8471-68cbb4546c74</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-12%2Fescarchado_2026-08-12_13-21.jpg?alt=media&amp;token=92bfe690-877a-462c-b216-cbf49d2f665a</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Festadisticas_2026-07-13_12-15.jpg?alt=media&amp;token=d3ac3203-c3a9-4f4d-b0b9-40a22ac1b156</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-12%2Festadisticas_2026-08-12_13-21.jpg?alt=media&amp;token=a6bfe16b-5a33-4030-b525-e8baa562768f</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B47" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E47" s="3" t="inlineStr">
         <is>
-          <t>2026/07/13 11:54</t>
+          <t>2026/08/12 12:49</t>
         </is>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H47" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I47" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M47" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N47" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fgeneral_2026-07-13_11-55.jpg?alt=media&amp;token=cb709a2f-9126-4446-94b3-a6690549f7bc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-12%2Fgeneral_2026-08-12_12-50.jpg?alt=media&amp;token=f5e668ca-850d-4573-b737-0b1f6e905766</t>
         </is>
       </c>
       <c r="O47" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Ftemperatura_2026-07-13_11-55.jpg?alt=media&amp;token=c0952553-8b43-4668-a0a2-31ba0a1ad6e8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-12%2Ftemperatura_2026-08-12_12-50.jpg?alt=media&amp;token=3f862f0b-8b71-4918-b5f0-f818e6126ab2</t>
         </is>
       </c>
       <c r="P47" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fescarchado_2026-07-13_11-55.jpg?alt=media&amp;token=e6fe63f3-d074-4587-b772-a98cc77a7cf6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-12%2Fescarchado_2026-08-12_12-50.jpg?alt=media&amp;token=c57e16b3-9dda-4e29-b5c6-c885e70ea084</t>
         </is>
       </c>
       <c r="Q47" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Festadisticas_2026-07-13_11-55.jpg?alt=media&amp;token=ac5887e6-1a5f-421d-a065-2fdfc7e7cf5d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-12%2Festadisticas_2026-08-12_12-50.jpg?alt=media&amp;token=cb377982-0d4a-413e-a438-dfc080747c46</t>
         </is>
       </c>
       <c r="R47" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S47" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T47" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>oxxo casiopea</t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>2026/07/13 11:12</t>
+          <t>2026/08/12 10:40</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fgeneral_2026-07-13_11-13.jpg?alt=media&amp;token=00168170-a45d-40a2-bf2e-7a06a08a3bc0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-12%2Fgeneral_2026-08-12_10-41.jpg?alt=media&amp;token=2cbe8915-11fb-4af9-8ca3-49ed1480c0eb</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Ftemperatura_2026-07-13_11-13.jpg?alt=media&amp;token=a2462bb0-b07a-4cb8-a60e-0f51d1e9a5ca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-12%2Ftemperatura_2026-08-12_10-41.jpg?alt=media&amp;token=fde481a5-1b03-427a-9e83-cebed50e6a1e</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fescarchado_2026-07-13_11-13.jpg?alt=media&amp;token=f9feec75-24fe-4c54-b23b-dfc211079df2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-12%2Fescarchado_2026-08-12_10-41.jpg?alt=media&amp;token=d6b0b752-0a3b-4e03-9e7b-ba4102122dae</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Festadisticas_2026-07-13_11-13.jpg?alt=media&amp;token=6c397665-dd2f-4ec8-ac19-b21a288c4c81</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-12%2Festadisticas_2026-08-12_10-41.jpg?alt=media&amp;token=deed2f2c-9aa2-430a-8a8e-f36366b2cb4c</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo CD judicial </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A289</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
-          <t>2026/07/11 13:40</t>
+          <t>2026/08/12 10:00</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.2</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M49" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N49" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fgeneral_2026-07-11_13-41.jpg?alt=media&amp;token=e4a68cde-7274-4bd5-aeed-e8a8c39055c8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-12%2Fgeneral_2026-08-12_10-01.jpg?alt=media&amp;token=4164a614-b0b8-4ab7-8ab0-4588a560668c</t>
         </is>
       </c>
       <c r="O49" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Ftemperatura_2026-07-11_13-41.jpg?alt=media&amp;token=031a8415-b823-4f78-85cb-dd2ef955993c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-12%2Ftemperatura_2026-08-12_10-01.jpg?alt=media&amp;token=84bcc227-89d1-4555-a6f8-477603003fd9</t>
         </is>
       </c>
       <c r="P49" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fescarchado_2026-07-11_13-41.jpg?alt=media&amp;token=4628b251-75f8-42bd-9ac1-875565bfb2fd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-12%2Fescarchado_2026-08-12_10-01.jpg?alt=media&amp;token=0ff15444-0320-4b46-a841-2ad83182f136</t>
         </is>
       </c>
       <c r="Q49" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Festadisticas_2026-07-11_13-41.jpg?alt=media&amp;token=ce00cb23-7f1d-418d-9246-69841c401470</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-12%2Festadisticas_2026-08-12_10-01.jpg?alt=media&amp;token=03f13465-3a46-4043-9348-d7b037611436</t>
         </is>
       </c>
       <c r="R49" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S49" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T49" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo Pedro Moreno </t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>2026/07/11 13:19</t>
+          <t>2026/08/11 14:37</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fgeneral_2026-07-11_13-20.jpg?alt=media&amp;token=2817e29e-6760-42c1-bba2-3597e0bd9991</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-11%2Fgeneral_2026-08-11_14-39.jpg?alt=media&amp;token=5587f74b-aa59-4503-ad87-26136142f06b</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Ftemperatura_2026-07-11_13-20.jpg?alt=media&amp;token=f0351936-07e1-4047-9d5e-15f296cf120f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-11%2Ftemperatura_2026-08-11_14-39.jpg?alt=media&amp;token=479cdbf2-51cb-4557-b4e0-74b458fd0277</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fescarchado_2026-07-11_13-20.jpg?alt=media&amp;token=31860d85-22ec-43be-b07d-ede85f0e53ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-11%2Fescarchado_2026-08-11_14-39.jpg?alt=media&amp;token=1495100c-d0ba-4270-949b-3a58884e28c3</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Festadisticas_2026-07-11_13-20.jpg?alt=media&amp;token=de96f484-5a3b-4b25-82ed-a3acb89d0729</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-11%2Festadisticas_2026-08-11_14-39.jpg?alt=media&amp;token=05f23e11-0150-4891-b43e-50b2252c1106</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
-          <t>2026/07/11 12:54</t>
+          <t>2026/08/11 13:40</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-27</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I51" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M51" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N51" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fgeneral_2026-07-11_12-55.jpg?alt=media&amp;token=01f8d7db-7a84-4102-aad7-b49de62f3216</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-11%2Fgeneral_2026-08-11_13-45.jpg?alt=media&amp;token=a77d6966-9e13-4a03-b709-6e31f335b7f3</t>
         </is>
       </c>
       <c r="O51" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Ftemperatura_2026-07-11_12-55.jpg?alt=media&amp;token=47ba1ead-cd67-479d-97c7-5ecc643013b6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-11%2Ftemperatura_2026-08-11_13-45.jpg?alt=media&amp;token=cdb9a9a7-c433-484f-a878-8c34a7c35eba</t>
         </is>
       </c>
       <c r="P51" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fescarchado_2026-07-11_12-55.jpg?alt=media&amp;token=1c1adcf0-300e-42f2-97e7-027f14b88875</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-11%2Fescarchado_2026-08-11_13-45.jpg?alt=media&amp;token=204bf015-406f-41ca-8eef-4e00819863bd</t>
         </is>
       </c>
       <c r="Q51" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Festadisticas_2026-07-11_12-55.jpg?alt=media&amp;token=f30abf3b-c996-44f7-8a7d-72148610f57a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-11%2Festadisticas_2026-08-11_13-45.jpg?alt=media&amp;token=871431f1-80a3-41b5-9117-221dcf52eaa1</t>
         </is>
       </c>
       <c r="R51" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S51" s="3" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>300ml</t>
         </is>
       </c>
       <c r="T51" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t>oxxo expo gdl</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Jorge Alberto</t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>2026/07/11 12:23</t>
+          <t>2026/08/11 13:04</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fgeneral_2026-07-11_12-24.jpg?alt=media&amp;token=9de0cebe-7290-473a-9015-aac284414448</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-11%2Fgeneral_2026-08-11_13-13.jpg?alt=media&amp;token=47f9ee90-7993-47eb-a274-571969a8d07e</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Ftemperatura_2026-07-11_12-24.jpg?alt=media&amp;token=db7a77d1-578a-4e09-9d27-cb4218b3b9e7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-11%2Ftemperatura_2026-08-11_13-13.jpg?alt=media&amp;token=35d58df4-c004-4b4a-a14c-c0669b2d9ae9</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fescarchado_2026-07-11_12-24.jpg?alt=media&amp;token=98623b70-28cf-42dc-9ef1-ce93b817d844</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-11%2Fescarchado_2026-08-11_13-13.jpg?alt=media&amp;token=8affcb24-75af-4e30-9919-6b5d1b17231c</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Festadisticas_2026-07-11_12-24.jpg?alt=media&amp;token=361d8e44-18f6-402b-96cc-f3e6443bc59f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-11%2Festadisticas_2026-08-11_13-13.jpg?alt=media&amp;token=6a12cb9a-4ebc-41d8-add8-40c10bf4d841</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
-          <t>2026/07/11 11:27</t>
+          <t>2026/08/10 19:56</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.3</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M53" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N53" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fgeneral_2026-07-11_11-28.jpg?alt=media&amp;token=e9394914-e25a-44d1-a705-26a604667b15</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-10%2Fgeneral_2026-08-10_19-57.jpg?alt=media&amp;token=efa37d93-91e6-4f49-882c-b875a71ab786</t>
         </is>
       </c>
       <c r="O53" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Ftemperatura_2026-07-11_11-28.jpg?alt=media&amp;token=fb5e2c87-decf-4152-9277-b3ea1ec8b525</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-10%2Ftemperatura_2026-08-10_19-57.jpg?alt=media&amp;token=52327d82-ce5f-4677-b365-bc8d66f76af8</t>
         </is>
       </c>
       <c r="P53" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fescarchado_2026-07-11_11-28.jpg?alt=media&amp;token=9b02d538-632a-44cd-9354-e34e422b4d45</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-10%2Fescarchado_2026-08-10_19-57.jpg?alt=media&amp;token=a1963dd3-785c-4d76-add7-a97b114662a5</t>
         </is>
       </c>
       <c r="Q53" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Festadisticas_2026-07-11_11-28.jpg?alt=media&amp;token=f63b9ea2-a152-445e-80d5-015af3c064ca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-10%2Festadisticas_2026-08-10_19-57.jpg?alt=media&amp;token=b878b617-528a-43c0-9e9a-ed45a0955247</t>
         </is>
       </c>
       <c r="R53" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S53" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T53" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Monterrey </t>
+          <t>OXXO Santa Clara</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05C2</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>2026/07/11 11:22</t>
+          <t>2026/08/10 19:01</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>-28</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fgeneral_2026-07-11_11-26.jpg?alt=media&amp;token=bc73e98b-abeb-4410-944c-8500b3326a93</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-10%2Fgeneral_2026-08-10_19-03.jpg?alt=media&amp;token=d94d374a-4417-4437-bdc7-e14a502006c0</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Ftemperatura_2026-07-11_11-26.jpg?alt=media&amp;token=628f1a04-fa3b-41b1-8a0a-fbdf2a910218</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-10%2Ftemperatura_2026-08-10_19-03.jpg?alt=media&amp;token=33c45452-caec-48fb-a79b-8b39925bb42d</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fescarchado_2026-07-11_11-26.jpg?alt=media&amp;token=aa7e0238-69cf-4e2c-ab46-bf60702a4fc3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-10%2Fescarchado_2026-08-10_19-03.jpg?alt=media&amp;token=2f052502-e953-4a65-9ca2-bc0cd003e9ed</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Festadisticas_2026-07-11_11-26.jpg?alt=media&amp;token=a2d05f2f-d9c7-403a-bb49-fbbfc6dc8bdc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-10%2Festadisticas_2026-08-10_19-03.jpg?alt=media&amp;token=b3e765fc-fcfa-4961-9f60-561e899577fe</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>oxxo puebla 2</t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
-          <t>2026/07/11 11:09</t>
+          <t>2026/08/10 15:37</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M55" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N55" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fgeneral_2026-07-11_11-10.jpg?alt=media&amp;token=f38d8403-8c08-43c3-b0a1-13101bfe83c0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-10%2Fgeneral_2026-08-10_15-38.jpg?alt=media&amp;token=475b136d-5893-41cb-b4f9-3a430d3cead6</t>
         </is>
       </c>
       <c r="O55" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Ftemperatura_2026-07-11_11-10.jpg?alt=media&amp;token=69bf6e01-e561-4d4a-a87e-9d7ab87c9a80</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-10%2Ftemperatura_2026-08-10_15-38.jpg?alt=media&amp;token=a7d14f3d-4f80-4b86-ab38-931573bafe94</t>
         </is>
       </c>
       <c r="P55" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fescarchado_2026-07-11_11-10.jpg?alt=media&amp;token=c547b473-fe76-4aad-b707-8102ed2d1754</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-10%2Fescarchado_2026-08-10_15-38.jpg?alt=media&amp;token=ba87b36a-22f3-4187-8c57-505aea47ff7c</t>
         </is>
       </c>
       <c r="Q55" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Festadisticas_2026-07-11_11-10.jpg?alt=media&amp;token=98f24501-b156-4657-a424-8dbea1367e45</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-10%2Festadisticas_2026-08-10_15-38.jpg?alt=media&amp;token=518904d8-1611-482a-916c-03d181bda75e</t>
         </is>
       </c>
       <c r="R55" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S55" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T55" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san ángel ll </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>2026/07/11 10:39</t>
+          <t>2026/08/10 15:06</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fgeneral_2026-07-11_10-40.jpg?alt=media&amp;token=ba3100f2-2f2b-4af9-99fe-ce0b03326954</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-10%2Fgeneral_2026-08-10_15-07.jpg?alt=media&amp;token=1768baa0-c549-44b6-86ff-d33f1dee1018</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Ftemperatura_2026-07-11_10-40.jpg?alt=media&amp;token=00dbdbc8-d39e-485e-bb3b-82d6c577066b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-10%2Ftemperatura_2026-08-10_15-07.jpg?alt=media&amp;token=1eb679ec-6668-46ff-934a-04358579cd5b</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fescarchado_2026-07-11_10-40.jpg?alt=media&amp;token=e200e6d3-47c8-46ff-afe9-6fb9519ddc90</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-10%2Fescarchado_2026-08-10_15-07.jpg?alt=media&amp;token=1da62575-f9bd-49db-aebf-3015098a09ec</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Festadisticas_2026-07-11_10-40.jpg?alt=media&amp;token=131af458-ef4a-4ae2-b669-c3cf556439b6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-10%2Festadisticas_2026-08-10_15-07.jpg?alt=media&amp;token=0b4b7f2f-7506-45aa-a080-93c1a2180e09</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Kof </t>
+          <t xml:space="preserve">oxxo Texas </t>
         </is>
       </c>
       <c r="B57" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
-          <t>2026/07/10 14:23</t>
+          <t>2026/08/10 14:44</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.5</t>
         </is>
       </c>
       <c r="H57" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I57" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J57" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M57" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N57" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fgeneral_2026-07-10_14-24.jpg?alt=media&amp;token=23bef975-7ea3-4c5b-9192-77eb0a6b4d58</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-10%2Fgeneral_2026-08-10_14-45.jpg?alt=media&amp;token=17a0ef42-a9f9-4b48-a9a0-ee75b8d2ceef</t>
         </is>
       </c>
       <c r="O57" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Ftemperatura_2026-07-10_14-24.jpg?alt=media&amp;token=63daab43-d59a-4527-bb0f-1299b258272b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-10%2Ftemperatura_2026-08-10_14-45.jpg?alt=media&amp;token=5d9ca3c3-0508-4b80-8f1c-a9b3728a5fc5</t>
         </is>
       </c>
       <c r="P57" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fescarchado_2026-07-10_14-24.jpg?alt=media&amp;token=67a29199-82ba-4fb4-9d07-08658cd29b9b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-10%2Fescarchado_2026-08-10_14-45.jpg?alt=media&amp;token=81e9433e-d492-43fe-920c-4599d5fc4fb0</t>
         </is>
       </c>
       <c r="Q57" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Festadisticas_2026-07-10_14-24.jpg?alt=media&amp;token=c1c438e3-0f12-4079-9664-f027804a12e7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-10%2Festadisticas_2026-08-10_14-45.jpg?alt=media&amp;token=87e28cb7-0465-4e09-a333-a2b3957765ae</t>
         </is>
       </c>
       <c r="R57" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S57" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T57" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Milpa Alta </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>2026/07/10 10:17</t>
+          <t>2026/08/10 14:20</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fgeneral_2026-07-10_10-18.jpg?alt=media&amp;token=2a0739d5-94bc-43ff-a3f2-3ce95a0ab218</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-10%2Fgeneral_2026-08-10_14-21.jpg?alt=media&amp;token=d71d6a87-9790-40f2-93ed-bf530f9325cf</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Ftemperatura_2026-07-10_10-18.jpg?alt=media&amp;token=230f13fb-c971-4eb7-bafb-2c45a917c821</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-10%2Ftemperatura_2026-08-10_14-21.jpg?alt=media&amp;token=87c1015d-57da-432d-b3f0-885df9a45c35</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fescarchado_2026-07-10_10-18.jpg?alt=media&amp;token=86cdff11-53b1-48b5-85e3-218a7155a781</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-10%2Fescarchado_2026-08-10_14-21.jpg?alt=media&amp;token=fd2d64ec-53fb-4382-b19a-05ad48f2e901</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Festadisticas_2026-07-10_10-18.jpg?alt=media&amp;token=0043957a-3256-4dce-90ad-e5d149235ae4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-10%2Festadisticas_2026-08-10_14-21.jpg?alt=media&amp;token=eca30bb6-672e-4b73-a04d-af830aded5a6</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Antonio Solis </t>
+          <t xml:space="preserve">oxxo las fuentes </t>
         </is>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A06AC</t>
+          <t>B4A2EB49E8FF</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
-          <t>2026/07/09 17:12</t>
+          <t>2026/08/10 13:29</t>
         </is>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H59" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I59" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M59" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N59" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fgeneral_2026-07-09_17-14.jpg?alt=media&amp;token=52deec06-d021-419e-b0ad-d937d1206454</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-10%2Fgeneral_2026-08-10_13-29.jpg?alt=media&amp;token=41108cb8-10d2-47d0-a6dd-27792fc933c7</t>
         </is>
       </c>
       <c r="O59" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Ftemperatura_2026-07-09_17-14.jpg?alt=media&amp;token=497f774d-dd0c-4f88-92db-a1db82c3e7aa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-10%2Ftemperatura_2026-08-10_13-29.jpg?alt=media&amp;token=82edd70e-080b-4c8f-a85c-d6d6915c086e</t>
         </is>
       </c>
       <c r="P59" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fescarchado_2026-07-09_17-14.jpg?alt=media&amp;token=dc61aa93-db38-4925-9282-9659c8b491e3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-10%2Fescarchado_2026-08-10_13-29.jpg?alt=media&amp;token=4fc32ecb-68a4-4c9f-8319-becb9d5f6bbb</t>
         </is>
       </c>
       <c r="Q59" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Festadisticas_2026-07-09_17-14.jpg?alt=media&amp;token=5294bc16-583a-49ae-8fed-fc24e8c979cf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-10%2Festadisticas_2026-08-10_13-29.jpg?alt=media&amp;token=0c920e1f-1653-4212-967a-02286ae33816</t>
         </is>
       </c>
       <c r="R59" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S59" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T59" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>2026/07/09 14:09</t>
+          <t>2026/08/10 12:04</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fgeneral_2026-07-09_14-10.jpg?alt=media&amp;token=48fb29de-58ec-4ae9-be26-ba9394aef7e0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-10%2Fgeneral_2026-08-10_12-06.jpg?alt=media&amp;token=b49f5969-b81d-40e6-90e6-bf4cb08666e3</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Ftemperatura_2026-07-09_14-10.jpg?alt=media&amp;token=958c10a3-30f0-4ea1-aed0-eb9290fc4930</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-10%2Ftemperatura_2026-08-10_12-06.jpg?alt=media&amp;token=595125a9-f01a-4a20-aa5b-b8fc821997cb</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fescarchado_2026-07-09_14-10.jpg?alt=media&amp;token=c2b51480-e090-4635-b37d-6a39f213e8d9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-10%2Fescarchado_2026-08-10_12-06.jpg?alt=media&amp;token=d90043ea-0a85-446b-a200-9576f8acbd60</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Festadisticas_2026-07-09_14-10.jpg?alt=media&amp;token=6742bee9-08e2-4d6a-99ef-a26eeef9b6d3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-10%2Festadisticas_2026-08-10_12-06.jpg?alt=media&amp;token=78c10ae3-a370-4676-8998-eec1f9f42c52</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo santuario </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A17D</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
-          <t>2026/07/09 13:33</t>
+          <t>2026/08/10 11:36</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M61" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N61" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fgeneral_2026-07-09_13-34.jpg?alt=media&amp;token=4787c8be-bf21-4beb-88a2-290ce80f84fc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-10%2Fgeneral_2026-08-10_11-37.jpg?alt=media&amp;token=274467f1-ca5e-4f82-9bc1-2e67b079beb0</t>
         </is>
       </c>
       <c r="O61" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Ftemperatura_2026-07-09_13-34.jpg?alt=media&amp;token=941b5d2d-bac0-49fc-aa46-0bb5ba7c5df3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-10%2Ftemperatura_2026-08-10_11-37.jpg?alt=media&amp;token=ecff0632-2522-414b-9c76-f0e523d7d459</t>
         </is>
       </c>
       <c r="P61" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fescarchado_2026-07-09_13-34.jpg?alt=media&amp;token=6f523120-b547-4399-9895-775d94c84f0f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-10%2Fescarchado_2026-08-10_11-37.jpg?alt=media&amp;token=3906d84c-8208-42bd-ac49-8fb1130a73b9</t>
         </is>
       </c>
       <c r="Q61" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Festadisticas_2026-07-09_13-34.jpg?alt=media&amp;token=3bf40eca-749a-4d37-9937-955c5c2cc189</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-10%2Festadisticas_2026-08-10_11-37.jpg?alt=media&amp;token=2172a056-8a17-492f-b158-bf9f29a506a5</t>
         </is>
       </c>
       <c r="R61" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S61" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T61" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>2026/07/09 13:05</t>
+          <t>2026/08/10 11:05</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fgeneral_2026-07-09_13-06.jpg?alt=media&amp;token=3d781f21-c944-47f3-8742-c94c834fbb75</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-10%2Fgeneral_2026-08-10_11-06.jpg?alt=media&amp;token=5da2e88c-3428-474b-9b61-b850d822803d</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Ftemperatura_2026-07-09_13-06.jpg?alt=media&amp;token=658ba14b-58b4-42b8-9ae9-0bc2be68f3d3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-10%2Ftemperatura_2026-08-10_11-06.jpg?alt=media&amp;token=2ac99586-27c2-43eb-8066-d68ea60fca9c</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fescarchado_2026-07-09_13-06.jpg?alt=media&amp;token=81d4bdd6-e8f6-45c3-91ae-00da8d96a900</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-10%2Fescarchado_2026-08-10_11-06.jpg?alt=media&amp;token=3b4716c9-8b71-4f4b-abbd-5241d5f67243</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Festadisticas_2026-07-09_13-06.jpg?alt=media&amp;token=d257a055-9d17-482e-9302-ec41c4ace774</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-10%2Festadisticas_2026-08-10_11-06.jpg?alt=media&amp;token=724ea1ea-3a92-40d0-84de-3786fb91405e</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo la paz </t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B63" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E900</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>2026/07/09 12:41</t>
+          <t>2026/08/10 10:17</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I63" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M63" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N63" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fgeneral_2026-07-09_12-42.jpg?alt=media&amp;token=a3c21880-a166-47ea-91ce-814bf2e081d7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-10%2Fgeneral_2026-08-10_10-18.jpg?alt=media&amp;token=916dd7f7-3351-4435-a1dc-8dc85890bada</t>
         </is>
       </c>
       <c r="O63" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Ftemperatura_2026-07-09_12-42.jpg?alt=media&amp;token=e4c3436a-a03c-444c-a015-cad9802fa095</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-10%2Ftemperatura_2026-08-10_10-18.jpg?alt=media&amp;token=96a4971a-a17a-4928-a6ab-f4afb5d1b7fa</t>
         </is>
       </c>
       <c r="P63" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fescarchado_2026-07-09_12-42.jpg?alt=media&amp;token=3d7d34ed-5290-45df-bda1-763a4bae5b67</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-10%2Fescarchado_2026-08-10_10-18.jpg?alt=media&amp;token=92f12b0b-2651-4792-9102-c98737349663</t>
         </is>
       </c>
       <c r="Q63" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Festadisticas_2026-07-09_12-42.jpg?alt=media&amp;token=2ee40279-175e-4a48-93db-6071bf7e714a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-10%2Festadisticas_2026-08-10_10-18.jpg?alt=media&amp;token=8a041343-4594-443c-abc5-c272dd9e1b7c</t>
         </is>
       </c>
       <c r="R63" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S63" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T63" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>2026/07/09 12:08</t>
+          <t>2026/08/07 17:23</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fgeneral_2026-07-09_12-09.jpg?alt=media&amp;token=a8e637e8-c51c-4f85-9992-5420e0df7e55</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-07%2Fgeneral_2026-08-07_17-23.jpg?alt=media&amp;token=524739b8-4a36-4f49-a942-7f2039f1c710</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Ftemperatura_2026-07-09_12-09.jpg?alt=media&amp;token=7e5d8741-a61d-4213-90c3-ed8849a28c5e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-07%2Ftemperatura_2026-08-07_17-23.jpg?alt=media&amp;token=14eb44f6-57e1-4056-b635-0e5847ec97d8</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fescarchado_2026-07-09_12-09.jpg?alt=media&amp;token=ad1c1aa6-5008-4364-8532-ff8615698bec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-07%2Fescarchado_2026-08-07_17-23.jpg?alt=media&amp;token=8e10c5e7-120f-4862-aca0-acd35e880e65</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Festadisticas_2026-07-09_12-09.jpg?alt=media&amp;token=c203b243-a7ea-4418-915b-af973cdb740f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-07%2Festadisticas_2026-08-07_17-23.jpg?alt=media&amp;token=d9638762-71b1-41bf-bd55-7c0b7c07d46a</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>900ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
-          <t>2026/07/07 14:47</t>
+          <t>2026/08/07 16:28</t>
         </is>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I65" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M65" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N65" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fgeneral_2026-07-07_14-48.jpg?alt=media&amp;token=6beda6d7-793f-4075-a561-4fe5fbbeb9ab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-07%2Fgeneral_2026-08-07_16-29.jpg?alt=media&amp;token=2616de06-6fc0-4e63-8d39-9e6d9d1f017d</t>
         </is>
       </c>
       <c r="O65" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Ftemperatura_2026-07-07_14-48.jpg?alt=media&amp;token=273e2d4a-36c5-43ff-a560-33748b3ac844</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-07%2Ftemperatura_2026-08-07_16-29.jpg?alt=media&amp;token=995a50c0-87bb-4188-9855-8a83d3b7a830</t>
         </is>
       </c>
       <c r="P65" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fescarchado_2026-07-07_14-48.jpg?alt=media&amp;token=c7f20562-c293-4d7b-acb1-9c8de920b636</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-07%2Fescarchado_2026-08-07_16-29.jpg?alt=media&amp;token=feafd1fa-5611-4c60-85fc-e0c34bea6bb4</t>
         </is>
       </c>
       <c r="Q65" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Festadisticas_2026-07-07_14-48.jpg?alt=media&amp;token=4e0278dc-132b-4ce4-9b96-965c230784c0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-08-07%2Festadisticas_2026-08-07_16-29.jpg?alt=media&amp;token=cb34a32d-df80-4749-9b1c-5d4c1bd237e1</t>
         </is>
       </c>
       <c r="R65" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S65" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T65" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>2026/07/07 14:33</t>
+          <t>2026/08/07 16:00</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fgeneral_2026-07-07_14-35.jpg?alt=media&amp;token=3e97929c-0c28-4376-93eb-9a97c7a1e576</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-07%2Fgeneral_2026-08-07_16-01.jpg?alt=media&amp;token=d6686f48-63f0-497a-89a8-60eab8517454</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Ftemperatura_2026-07-07_14-35.jpg?alt=media&amp;token=2d816834-0675-42ad-8ae6-19dc4f7c2aa7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-07%2Ftemperatura_2026-08-07_16-01.jpg?alt=media&amp;token=32496b25-f8d8-460c-a924-7f2b0d3c1d6a</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fescarchado_2026-07-07_14-35.jpg?alt=media&amp;token=d5fc511b-43a5-4e9c-8782-031ca6f6d606</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-07%2Fescarchado_2026-08-07_16-01.jpg?alt=media&amp;token=db8b26af-9127-4104-abaf-f4f60838b0ba</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Festadisticas_2026-07-07_14-35.jpg?alt=media&amp;token=e97f2767-29f7-4aa9-8816-66b3f8b6b724</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-07%2Festadisticas_2026-08-07_16-01.jpg?alt=media&amp;token=15726a15-8560-4c2e-a37b-293a0690b66d</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo santuario </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A17D</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>2026/07/07 13:50</t>
+          <t>2026/08/07 14:58</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-2.1</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I67" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J67" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M67" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N67" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fgeneral_2026-07-07_13-52.jpg?alt=media&amp;token=90b07c65-a2f8-4f17-9084-12ee011931ce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-07%2Fgeneral_2026-08-07_14-59.jpg?alt=media&amp;token=d4175e7e-b110-4dd1-883d-97d3c29cd65c</t>
         </is>
       </c>
       <c r="O67" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Ftemperatura_2026-07-07_13-52.jpg?alt=media&amp;token=05691e73-667d-4152-a702-3f2d41539897</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-07%2Ftemperatura_2026-08-07_14-59.jpg?alt=media&amp;token=c1aedd83-7a73-4034-9862-146415cdd28f</t>
         </is>
       </c>
       <c r="P67" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fescarchado_2026-07-07_13-52.jpg?alt=media&amp;token=41591273-63de-4b16-812a-de449f327fa5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-07%2Fescarchado_2026-08-07_14-59.jpg?alt=media&amp;token=7e3cddd9-9e62-486f-81ea-eea3fa99f24b</t>
         </is>
       </c>
       <c r="Q67" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Festadisticas_2026-07-07_13-52.jpg?alt=media&amp;token=24295e5a-0906-4ec3-b67f-07efd0c03178</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-07%2Festadisticas_2026-08-07_14-59.jpg?alt=media&amp;token=0f5bf312-130a-4aec-87b6-5f6a6c469d5c</t>
         </is>
       </c>
       <c r="R67" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S67" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T67" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro refrescante </t>
+          <t xml:space="preserve">Oxxo aeropuerto </t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB49158A</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>2026/07/07 13:36</t>
+          <t>2026/08/07 13:47</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-2.7</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>boquilla rota, latas en olla</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fgeneral_2026-07-07_13-38.jpg?alt=media&amp;token=2d78199c-4c17-4af0-a9a8-3defb19f3ba8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-07%2Fgeneral_2026-08-07_13-58.jpg?alt=media&amp;token=cbdb0ee8-32da-46e8-9f85-5912aaad2c5f</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Ftemperatura_2026-07-07_13-38.jpg?alt=media&amp;token=157424f0-5a1f-465a-82a7-e2c9fca9bb23</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-07%2Ftemperatura_2026-08-07_13-58.jpg?alt=media&amp;token=a0d03d08-7372-4ae1-befc-fae33aca4681</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fescarchado_2026-07-07_13-38.jpg?alt=media&amp;token=2a252137-03a6-4873-a993-a3a89adb4cf2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-07%2Fescarchado_2026-08-07_13-58.jpg?alt=media&amp;token=dea3bd9b-9bc3-4f05-8df4-019d489ae821</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Festadisticas_2026-07-07_13-38.jpg?alt=media&amp;token=879ce38f-3b05-46a5-8afb-7a5d3a0b9121</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-07%2Festadisticas_2026-08-07_13-58.jpg?alt=media&amp;token=512a1420-eb27-42bf-a84d-7d5c917544f4</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t xml:space="preserve">boquilla y 800ml luquido </t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo expo </t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>2026/07/07 13:05</t>
+          <t>2026/08/07 12:43</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I69" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J69" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M69" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N69" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fgeneral_2026-07-07_13-07.jpg?alt=media&amp;token=d9593c1a-876a-4089-98fb-b5c4e0bc5872</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-07%2Fgeneral_2026-08-07_12-46.jpg?alt=media&amp;token=a3f82d3b-adaf-4b13-b1be-11d9bf42b7d6</t>
         </is>
       </c>
       <c r="O69" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Ftemperatura_2026-07-07_13-07.jpg?alt=media&amp;token=d5427793-e94f-4b88-b59b-cb2dbdb7f416</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-07%2Ftemperatura_2026-08-07_12-46.jpg?alt=media&amp;token=2492c635-8e34-4491-839e-e8d36652cb2b</t>
         </is>
       </c>
       <c r="P69" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fescarchado_2026-07-07_13-07.jpg?alt=media&amp;token=db311f44-9336-4858-a9f1-6505744e264c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-07%2Fescarchado_2026-08-07_12-46.jpg?alt=media&amp;token=50987fb7-7b95-4aff-b5f1-7d407e480905</t>
         </is>
       </c>
       <c r="Q69" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Festadisticas_2026-07-07_13-07.jpg?alt=media&amp;token=0074c610-9d48-44b3-b474-c374eba1680c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-07%2Festadisticas_2026-08-07_12-46.jpg?alt=media&amp;token=242c1481-feac-41a3-96f0-71ae8eb24f11</t>
         </is>
       </c>
       <c r="R69" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S69" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T69" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Allende </t>
+          <t xml:space="preserve">oxxo las fuentes </t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB49E8FF</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>2026/07/07 11:25</t>
+          <t>2026/08/07 12:02</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fgeneral_2026-07-07_11-27.jpg?alt=media&amp;token=f4723d40-cbd7-4cfb-8b44-85578bcf1535</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-07%2Fgeneral_2026-08-07_12-03.jpg?alt=media&amp;token=58e185f9-08be-467c-adc0-8f301437d41b</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Ftemperatura_2026-07-07_11-27.jpg?alt=media&amp;token=574e752b-08eb-4077-9480-b8b2d70370d7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-07%2Ftemperatura_2026-08-07_12-03.jpg?alt=media&amp;token=1187189f-b3b5-426d-a521-d0bb67cacb3b</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fescarchado_2026-07-07_11-27.jpg?alt=media&amp;token=0f0b713d-d1fa-4f19-a492-249345f154dc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-07%2Fescarchado_2026-08-07_12-03.jpg?alt=media&amp;token=07770ed5-9399-4117-b163-4274cb1529d1</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Festadisticas_2026-07-07_11-27.jpg?alt=media&amp;token=bc8cb0d8-9eac-46fa-a46d-a7f73b5ba7c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-07%2Festadisticas_2026-08-07_12-03.jpg?alt=media&amp;token=6400b8d6-9b69-450d-acfa-0989fed6f6a1</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>2026/07/07 11:19</t>
+          <t>2026/08/07 11:15</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I71" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M71" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N71" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fgeneral_2026-07-07_11-20.jpg?alt=media&amp;token=b3d4d9f8-5945-4a8c-90c3-19b0b39b9a96</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-07%2Fgeneral_2026-08-07_11-16.jpg?alt=media&amp;token=472c8a21-5ec4-4fad-9e5a-a744dc784d3f</t>
         </is>
       </c>
       <c r="O71" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Ftemperatura_2026-07-07_11-20.jpg?alt=media&amp;token=269da726-f059-455f-9740-a327752f2f5b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-07%2Ftemperatura_2026-08-07_11-16.jpg?alt=media&amp;token=a881dd04-2073-4872-9b2d-40f69f7a4d8c</t>
         </is>
       </c>
       <c r="P71" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fescarchado_2026-07-07_11-20.jpg?alt=media&amp;token=74844914-dac1-469d-a8f9-8cf4e3fdefc5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-07%2Fescarchado_2026-08-07_11-16.jpg?alt=media&amp;token=24105e28-81a8-41c2-a275-e140079c9bc4</t>
         </is>
       </c>
       <c r="Q71" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Festadisticas_2026-07-07_11-20.jpg?alt=media&amp;token=a6cb23f4-b874-465d-93b6-d7bba43e08d3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-07%2Festadisticas_2026-08-07_11-16.jpg?alt=media&amp;token=0b66a852-6720-4f33-a6fc-f628ac6800b9</t>
         </is>
       </c>
       <c r="R71" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S71" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T71" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antonio Solis </t>
+          <t xml:space="preserve">Oxxo Fernando Espinoza </t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A06AC</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Escobar </t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>2026/07/07 10:37</t>
+          <t>2026/08/07 11:06</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-.5</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fgeneral_2026-07-07_10-38.jpg?alt=media&amp;token=4a6b4d5f-a200-4044-9368-06bafb5e5a0e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-07%2Fgeneral_2026-08-07_11-14.jpg?alt=media&amp;token=24825f23-9ff9-4988-ba7a-43e83741260f</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Ftemperatura_2026-07-07_10-38.jpg?alt=media&amp;token=420a14f5-b387-4f42-aa17-420482161cbf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-07%2Ftemperatura_2026-08-07_11-14.jpg?alt=media&amp;token=463494f7-09f4-4292-9333-b41e83078a3d</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fescarchado_2026-07-07_10-38.jpg?alt=media&amp;token=58385494-6578-4c56-b6d0-a7ca94aa1242</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-07%2Fescarchado_2026-08-07_11-14.jpg?alt=media&amp;token=44873456-5af9-4b7e-898a-ef3504d19be0</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Festadisticas_2026-07-07_10-38.jpg?alt=media&amp;token=947a2925-91ad-457f-8d2f-f301a1648e44</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-07%2Festadisticas_2026-08-07_11-14.jpg?alt=media&amp;token=e83c5025-d0b9-402e-baad-31ffb6964fec</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Galeana </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491242</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>2026/07/06 17:11</t>
+          <t>2026/08/07 09:24</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.5</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J73" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M73" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N73" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fgeneral_2026-07-06_17-13.jpg?alt=media&amp;token=c48f5876-d2d8-4dcb-bab0-6782fdccc4d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-07%2Fgeneral_2026-08-07_09-25.jpg?alt=media&amp;token=6d3f7dd6-6b08-4afe-936a-23ac52b84ff6</t>
         </is>
       </c>
       <c r="O73" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Ftemperatura_2026-07-06_17-13.jpg?alt=media&amp;token=e41d8a83-d6f7-44f1-a148-9ef832fb8ddb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-07%2Ftemperatura_2026-08-07_09-25.jpg?alt=media&amp;token=301c4848-91e3-4676-99d7-bef4c4871e23</t>
         </is>
       </c>
       <c r="P73" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fescarchado_2026-07-06_17-13.jpg?alt=media&amp;token=51e969ec-ad28-4c6c-ae20-b950cb967395</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-07%2Fescarchado_2026-08-07_09-25.jpg?alt=media&amp;token=19b4cd72-0425-424b-9e97-ca3201d736ca</t>
         </is>
       </c>
       <c r="Q73" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Festadisticas_2026-07-06_17-13.jpg?alt=media&amp;token=5e536c4f-00f8-4435-8743-89c204bf7798</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-07%2Festadisticas_2026-08-07_09-25.jpg?alt=media&amp;token=7a344c96-07f7-4d38-9628-8dd7394af526</t>
         </is>
       </c>
       <c r="R73" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S73" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T73" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>2026/07/06 15:02</t>
+          <t>2026/08/06 15:44</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fgeneral_2026-07-06_15-03.jpg?alt=media&amp;token=ad283c96-1fa1-4f74-97f4-4e06db9041b6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-06%2Fgeneral_2026-08-06_15-45.jpg?alt=media&amp;token=46cfab5e-badf-451b-b1f2-60ec80a56ed7</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Ftemperatura_2026-07-06_15-03.jpg?alt=media&amp;token=60ccd748-55fb-4ebb-80fa-3c4ad78b15d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-06%2Ftemperatura_2026-08-06_15-45.jpg?alt=media&amp;token=67249053-eab1-4584-af5f-c9245ae99c2c</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fescarchado_2026-07-06_15-03.jpg?alt=media&amp;token=3d131e5b-4651-4d0f-8d0b-df3a01ea9d65</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-06%2Fescarchado_2026-08-06_15-45.jpg?alt=media&amp;token=32464a00-2282-4c8a-8fc3-021c3d27e51f</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Festadisticas_2026-07-06_15-03.jpg?alt=media&amp;token=55046cc8-e88f-4e5b-9998-f99bb4d0c1a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-06%2Festadisticas_2026-08-06_15-45.jpg?alt=media&amp;token=510906bf-7643-4dd7-aec8-aaca05529756</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B75" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>2026/07/06 14:36</t>
+          <t>2026/08/06 14:23</t>
         </is>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I75" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J75" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M75" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N75" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fgeneral_2026-07-06_14-36.jpg?alt=media&amp;token=029722d2-d6b7-4bca-a517-0c6a9e870133</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-06%2Fgeneral_2026-08-06_14-23.jpg?alt=media&amp;token=35f110ac-7e8c-4aaa-b859-a161a04a98f3</t>
         </is>
       </c>
       <c r="O75" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Ftemperatura_2026-07-06_14-36.jpg?alt=media&amp;token=65e586b5-9f2f-48c8-b60b-6376ba1e7dca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-06%2Ftemperatura_2026-08-06_14-23.jpg?alt=media&amp;token=447b550d-4522-4dec-a1f0-1a8bd9a3ceda</t>
         </is>
       </c>
       <c r="P75" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fescarchado_2026-07-06_14-36.jpg?alt=media&amp;token=9c037acf-15ea-4e72-8443-c1f4f3e4e095</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-06%2Fescarchado_2026-08-06_14-23.jpg?alt=media&amp;token=24480be5-86c5-4d84-82d7-f9f9938829e9</t>
         </is>
       </c>
       <c r="Q75" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Festadisticas_2026-07-06_14-36.jpg?alt=media&amp;token=5a9b060d-4de8-49d1-a739-bb437fdc0660</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-06%2Festadisticas_2026-08-06_14-23.jpg?alt=media&amp;token=6e82d097-aeef-4056-bf3c-8fbcb167d3de</t>
         </is>
       </c>
       <c r="R75" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S75" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T75" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>2026/07/06 14:00</t>
+          <t>2026/08/06 13:54</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fgeneral_2026-07-06_14-01.jpg?alt=media&amp;token=4def3817-d803-4710-8a75-8e45dbfa5e8f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-06%2Fgeneral_2026-08-06_13-55.jpg?alt=media&amp;token=7e3ea437-8f5b-4d05-b01e-8267d0bd9265</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Ftemperatura_2026-07-06_14-01.jpg?alt=media&amp;token=72e2fa90-9982-4122-a2c6-d23db6f63743</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-06%2Ftemperatura_2026-08-06_13-55.jpg?alt=media&amp;token=c5824db5-8465-4281-b581-642dadba9e5c</t>
         </is>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fescarchado_2026-07-06_14-01.jpg?alt=media&amp;token=09f15e4d-f265-4414-9a94-88f505233efe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-06%2Fescarchado_2026-08-06_13-55.jpg?alt=media&amp;token=5bb7128e-f02e-4268-9a32-914a8e8f640a</t>
         </is>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Festadisticas_2026-07-06_14-01.jpg?alt=media&amp;token=f806a690-5b85-4cc9-b90e-134232dccefb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-06%2Festadisticas_2026-08-06_13-55.jpg?alt=media&amp;token=0294a97d-ea32-4a65-b8af-cd938a0ae85f</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B77" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
-          <t>2026/07/06 13:32</t>
+          <t>2026/08/06 13:25</t>
         </is>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I77" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J77" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M77" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N77" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fgeneral_2026-07-06_13-33.jpg?alt=media&amp;token=e4c5de2b-a0e8-4003-b8af-4185a0e9bfab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-06%2Fgeneral_2026-08-06_13-26.jpg?alt=media&amp;token=9eecec84-57b4-4311-ba5e-794996e30713</t>
         </is>
       </c>
       <c r="O77" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Ftemperatura_2026-07-06_13-33.jpg?alt=media&amp;token=a74479f7-a573-4f48-8713-5bc4f087afa6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-06%2Ftemperatura_2026-08-06_13-26.jpg?alt=media&amp;token=5f408e1d-4be6-45c0-86ce-1d59dcb41ec7</t>
         </is>
       </c>
       <c r="P77" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fescarchado_2026-07-06_13-33.jpg?alt=media&amp;token=9fcc1fa0-8ac8-4956-9fa1-c60f40483ff3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-06%2Fescarchado_2026-08-06_13-26.jpg?alt=media&amp;token=eea63937-12cf-4511-a933-a4ef7cd96388</t>
         </is>
       </c>
       <c r="Q77" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Festadisticas_2026-07-06_13-33.jpg?alt=media&amp;token=07b0ada6-04d9-4c67-a896-8213bdaeea8a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-06%2Festadisticas_2026-08-06_13-26.jpg?alt=media&amp;token=abba96a1-63cc-4290-9e21-5ab6c33ef854</t>
         </is>
       </c>
       <c r="R77" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S77" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T77" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t>oxxo la paz</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>2026/07/06 12:55</t>
+          <t>2026/08/06 12:50</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fgeneral_2026-07-06_12-56.jpg?alt=media&amp;token=c674d528-7714-4d05-9d96-341f4bf1e1bd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-06%2Fgeneral_2026-08-06_12-52.jpg?alt=media&amp;token=b42bd0e1-3cdd-4c42-be0f-7bc850cbff81</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Ftemperatura_2026-07-06_12-56.jpg?alt=media&amp;token=1d5ade80-3d67-474b-b52f-3924078f334d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-06%2Ftemperatura_2026-08-06_12-52.jpg?alt=media&amp;token=651c152f-a1df-4a01-8a2e-c2ea863e2c90</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fescarchado_2026-07-06_12-56.jpg?alt=media&amp;token=7a9b93f8-3141-465a-982c-b2529c15515c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-06%2Fescarchado_2026-08-06_12-52.jpg?alt=media&amp;token=a54a8c5f-9aad-4c17-a56b-41e33a5afe04</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Festadisticas_2026-07-06_12-56.jpg?alt=media&amp;token=a17edbca-1765-46e1-991f-a70a107836ca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-06%2Festadisticas_2026-08-06_12-52.jpg?alt=media&amp;token=95eb6619-bfb7-417e-ac1f-aa28dfe2a391</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
-          <t>2026/07/06 12:23</t>
+          <t>2026/08/06 12:17</t>
         </is>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I79" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M79" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N79" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fgeneral_2026-07-06_12-25.jpg?alt=media&amp;token=31f9c39b-81d7-41d6-8d0b-fd7ab61f3987</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-06%2Fgeneral_2026-08-06_12-21.jpg?alt=media&amp;token=cce65148-8c3c-4e02-918e-067f8fb735aa</t>
         </is>
       </c>
       <c r="O79" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Ftemperatura_2026-07-06_12-25.jpg?alt=media&amp;token=abb6670a-8f9a-4ca6-8341-bd654942775e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-06%2Ftemperatura_2026-08-06_12-21.jpg?alt=media&amp;token=7e34086d-2e0b-4109-8cae-fedf40427e47</t>
         </is>
       </c>
       <c r="P79" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fescarchado_2026-07-06_12-25.jpg?alt=media&amp;token=2985c188-a133-4224-ad29-fb16f291b991</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-06%2Fescarchado_2026-08-06_12-21.jpg?alt=media&amp;token=f75ca447-aed7-4f16-b578-a5bef540e0d4</t>
         </is>
       </c>
       <c r="Q79" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Festadisticas_2026-07-06_12-25.jpg?alt=media&amp;token=1a702920-cec1-4126-8a1a-50b348199a1c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-06%2Festadisticas_2026-08-06_12-21.jpg?alt=media&amp;token=b3df5b07-63af-4867-9cc5-93184cc38dca</t>
         </is>
       </c>
       <c r="R79" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S79" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T79" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">OXXO Santa Clara </t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>2026/07/06 12:00</t>
+          <t>2026/08/06 11:42</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-27</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fgeneral_2026-07-06_12-01.jpg?alt=media&amp;token=6a47154d-1747-4665-8a3a-694adba63252</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-06%2Fgeneral_2026-08-06_11-44.jpg?alt=media&amp;token=bd497d48-554c-4cf2-ae38-b42d8013278b</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Ftemperatura_2026-07-06_12-01.jpg?alt=media&amp;token=d577dc57-09da-44bb-86bb-4d6f1c0e5a63</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-06%2Ftemperatura_2026-08-06_11-44.jpg?alt=media&amp;token=e11e4fb3-7dfe-439a-bd06-27e1cdd7e0b7</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fescarchado_2026-07-06_12-01.jpg?alt=media&amp;token=e5e1c1a2-a674-49e7-a71a-a1f6d393848f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-06%2Fescarchado_2026-08-06_11-44.jpg?alt=media&amp;token=b27b736a-53f5-4f8c-8e34-1170eb4e66ee</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Festadisticas_2026-07-06_12-01.jpg?alt=media&amp;token=b5886aa4-0d13-4b19-8e7d-f367db8dbda8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-06%2Festadisticas_2026-08-06_11-44.jpg?alt=media&amp;token=e4345acf-78cb-42a1-b602-a8933eb658fb</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo gdl </t>
+          <t xml:space="preserve">oxxo aeropuerto </t>
         </is>
       </c>
       <c r="B81" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB49158A</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>2026/07/06 11:24</t>
+          <t>2026/08/05 17:59</t>
         </is>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I81" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J81" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M81" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N81" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fgeneral_2026-07-06_11-25.jpg?alt=media&amp;token=59056867-8f76-495f-916e-7ac46346a676</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-05%2Fgeneral_2026-08-05_18-00.jpg?alt=media&amp;token=849fab25-516b-4518-b982-c634151fae18</t>
         </is>
       </c>
       <c r="O81" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Ftemperatura_2026-07-06_11-25.jpg?alt=media&amp;token=8e44e396-719c-46f0-afe7-4e4f3138d179</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-05%2Ftemperatura_2026-08-05_18-00.jpg?alt=media&amp;token=034c521c-7f09-49c5-aaf1-127ef9f67a7c</t>
         </is>
       </c>
       <c r="P81" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fescarchado_2026-07-06_11-25.jpg?alt=media&amp;token=0980d49c-3ad3-4288-a3aa-30b16de03836</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-05%2Fescarchado_2026-08-05_18-00.jpg?alt=media&amp;token=b2d375f3-49fa-4ad0-a7ed-08cc8a16689f</t>
         </is>
       </c>
       <c r="Q81" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Festadisticas_2026-07-06_11-25.jpg?alt=media&amp;token=958294b0-9348-4bb2-937f-f60e591fcd02</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-08-05%2Festadisticas_2026-08-05_18-00.jpg?alt=media&amp;token=9c6d5862-4fa2-420a-a125-e440a97d91b6</t>
         </is>
       </c>
       <c r="R81" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S81" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T81" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo Fernando espinoza </t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>2026/07/06 10:51</t>
+          <t>2026/08/05 16:57</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fgeneral_2026-07-06_10-52.jpg?alt=media&amp;token=ee3e5493-44d2-4da5-9e06-2b43a775f402</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-05%2Fgeneral_2026-08-05_16-57.jpg?alt=media&amp;token=e9bfc784-b221-41c1-90c1-16d4707e9474</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Ftemperatura_2026-07-06_10-52.jpg?alt=media&amp;token=c2e8b0d8-84e0-46e6-a6dc-2c94d98f3571</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-05%2Ftemperatura_2026-08-05_16-57.jpg?alt=media&amp;token=15cf1abe-e4e8-409f-97e6-53c72b092699</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fescarchado_2026-07-06_10-52.jpg?alt=media&amp;token=9b5fd709-d318-496e-aab2-6f6519438b35</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-05%2Fescarchado_2026-08-05_16-57.jpg?alt=media&amp;token=0c0b1697-f2b2-4129-8c4e-de8326b1e81e</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Festadisticas_2026-07-06_10-52.jpg?alt=media&amp;token=ff027801-d190-40ca-a195-fad329d4565e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-08-05%2Festadisticas_2026-08-05_16-57.jpg?alt=media&amp;token=d7899abd-971b-4029-9fc1-2da30f7dfaf8</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>oxxo Kof</t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B83" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
-          <t>2026/07/04 13:03</t>
+          <t>2026/08/05 15:16</t>
         </is>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.6</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I83" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J83" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M83" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N83" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fgeneral_2026-07-04_13-04.jpg?alt=media&amp;token=825a73ef-a5a4-4a20-8cfb-c92cdd119bb5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-05%2Fgeneral_2026-08-05_15-18.jpg?alt=media&amp;token=fb6d3f4d-8d9b-49d0-ad1c-29248ad55ab0</t>
         </is>
       </c>
       <c r="O83" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Ftemperatura_2026-07-04_13-04.jpg?alt=media&amp;token=736fe52d-f637-4775-ab2f-986411fc703c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-05%2Ftemperatura_2026-08-05_15-18.jpg?alt=media&amp;token=86d0e39e-bb38-401a-94a0-87f67c3fe39d</t>
         </is>
       </c>
       <c r="P83" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fescarchado_2026-07-04_13-04.jpg?alt=media&amp;token=c3a34bc5-1023-4afb-a547-ce55f744ca88</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-05%2Fescarchado_2026-08-05_15-18.jpg?alt=media&amp;token=82b0331f-2cab-40c4-9eae-d7eb534d51a6</t>
         </is>
       </c>
       <c r="Q83" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Festadisticas_2026-07-04_13-04.jpg?alt=media&amp;token=2107e20a-26c9-4cad-b95e-04d36ea1ed4d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-05%2Festadisticas_2026-08-05_15-18.jpg?alt=media&amp;token=cc5ac462-b3b8-4c59-9354-7e926560c567</t>
         </is>
       </c>
       <c r="R83" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S83" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T83" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Milpa Alta </t>
+          <t>oxxo texas</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>2026/07/04 12:01</t>
+          <t>2026/08/05 14:59</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fgeneral_2026-07-04_12-03.jpg?alt=media&amp;token=2c3eb410-86b1-4855-b855-8a23d9ebca2b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-05%2Fgeneral_2026-08-05_15-00.jpg?alt=media&amp;token=5278d69e-fd2c-40cf-b023-6c362e787a04</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Ftemperatura_2026-07-04_12-03.jpg?alt=media&amp;token=f27efef6-03f2-4a9d-bff1-c8ea6531a7e6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-05%2Ftemperatura_2026-08-05_15-00.jpg?alt=media&amp;token=531d47b0-e6dd-4b4f-a305-a15a5f0f1bbd</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fescarchado_2026-07-04_12-03.jpg?alt=media&amp;token=68f497fa-c436-4d1f-8dae-0aa242a8b7b6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-05%2Fescarchado_2026-08-05_15-00.jpg?alt=media&amp;token=c7402859-444c-4ef1-a765-a697c959a6c0</t>
         </is>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Festadisticas_2026-07-04_12-03.jpg?alt=media&amp;token=563194a9-af68-44b9-be03-a5dd0191b979</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-05%2Festadisticas_2026-08-05_15-00.jpg?alt=media&amp;token=c5e8daad-d58e-4ede-9162-55704a7c430e</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo aeropuerto </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49158A</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
-          <t>2026/07/04 10:52</t>
+          <t>2026/08/05 14:26</t>
         </is>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
-          <t>-.6</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J85" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M85" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N85" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fgeneral_2026-07-04_10-58.jpg?alt=media&amp;token=88803a18-64cd-4897-8a0b-263e5228c2ea</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-05%2Fgeneral_2026-08-05_14-27.jpg?alt=media&amp;token=960371ba-0d6e-4ac6-93ca-4251db708028</t>
         </is>
       </c>
       <c r="O85" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Ftemperatura_2026-07-04_10-58.jpg?alt=media&amp;token=1071997f-4f66-4305-a517-a75b38b45678</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-05%2Ftemperatura_2026-08-05_14-27.jpg?alt=media&amp;token=0b29c3c2-8a46-4451-9cfa-159e46d8c72d</t>
         </is>
       </c>
       <c r="P85" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fescarchado_2026-07-04_10-58.jpg?alt=media&amp;token=ef2b0df4-e6eb-4082-ad9a-46f8534a6baf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-05%2Fescarchado_2026-08-05_14-27.jpg?alt=media&amp;token=00311cf8-3aef-49e3-a2b5-d5eaaf380e35</t>
         </is>
       </c>
       <c r="Q85" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Festadisticas_2026-07-04_10-58.jpg?alt=media&amp;token=733a8e2a-11fe-46a2-ba3c-e6a94a5ab7de</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-05%2Festadisticas_2026-08-05_14-27.jpg?alt=media&amp;token=0cd9c892-609e-497f-9616-70cb63ca7e55</t>
         </is>
       </c>
       <c r="R85" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S85" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T85" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491375</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 17:10</t>
+          <t>2026/08/05 13:11</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fgeneral_2026-07-03_17-11.jpg?alt=media&amp;token=12e1ea41-cc4a-43ff-8012-c5644e91ce69</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-05%2Fgeneral_2026-08-05_13-13.jpg?alt=media&amp;token=bbc6fb02-28ba-49df-bdea-3aa102e7945b</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Ftemperatura_2026-07-03_17-11.jpg?alt=media&amp;token=b86ae5ba-ba1e-4817-81b1-b6ecb791b49a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-05%2Ftemperatura_2026-08-05_13-13.jpg?alt=media&amp;token=794f3c42-2e04-439c-b35b-70aa63949cc1</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fescarchado_2026-07-03_17-11.jpg?alt=media&amp;token=c2bb7adf-54a3-4cd2-ad3a-eb3b3afd778b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-05%2Fescarchado_2026-08-05_13-13.jpg?alt=media&amp;token=05577fbd-1b3d-4084-8297-fab6908dcb72</t>
         </is>
       </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Festadisticas_2026-07-03_17-11.jpg?alt=media&amp;token=00eadcfa-fec7-45c9-ab6f-4215fe056d6e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-05%2Festadisticas_2026-08-05_13-13.jpg?alt=media&amp;token=bd5197c7-8287-431e-93c0-2051e7fc2498</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B87" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 16:37</t>
+          <t>2026/08/05 12:36</t>
         </is>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H87" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I87" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J87" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M87" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N87" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fgeneral_2026-07-03_16-37.jpg?alt=media&amp;token=5cf5e649-8cb6-4c2c-a8cb-60e0c4f76a15</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-05%2Fgeneral_2026-08-05_12-36.jpg?alt=media&amp;token=ac9e6f6e-673e-4734-beaf-0374802134de</t>
         </is>
       </c>
       <c r="O87" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Ftemperatura_2026-07-03_16-37.jpg?alt=media&amp;token=f9743fa5-6108-4bd6-ba0b-4b510ec60e7e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-05%2Ftemperatura_2026-08-05_12-36.jpg?alt=media&amp;token=09360914-506b-4b04-9c94-8ae3bfdff1de</t>
         </is>
       </c>
       <c r="P87" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fescarchado_2026-07-03_16-37.jpg?alt=media&amp;token=f9c4671e-1231-4fb7-b578-2676bc19a652</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-05%2Fescarchado_2026-08-05_12-36.jpg?alt=media&amp;token=bea3e881-14da-4017-9616-f86aa279d476</t>
         </is>
       </c>
       <c r="Q87" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Festadisticas_2026-07-03_16-37.jpg?alt=media&amp;token=d7b2fd44-006f-42ab-a8bb-5d8cb140003b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-05%2Festadisticas_2026-08-05_12-36.jpg?alt=media&amp;token=0c37a567-039a-4588-a2e8-4d9099d6ce7c</t>
         </is>
       </c>
       <c r="R87" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S87" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T87" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo jvc </t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 15:32</t>
+          <t>2026/08/05 11:00</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fgeneral_2026-07-03_15-34.jpg?alt=media&amp;token=18cc18f3-7485-45de-af67-9f51a44b4884</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-05%2Fgeneral_2026-08-05_11-01.jpg?alt=media&amp;token=13a39cde-a7d8-471c-8950-60e38b1ee737</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Ftemperatura_2026-07-03_15-34.jpg?alt=media&amp;token=9c1880fc-8b5b-4702-94e9-33ea38f19ba0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-05%2Ftemperatura_2026-08-05_11-01.jpg?alt=media&amp;token=ee379c56-8119-43b6-a0b5-0a34f47aa5d4</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fescarchado_2026-07-03_15-34.jpg?alt=media&amp;token=d42ef87a-2193-4037-aecd-47592342839f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-05%2Fescarchado_2026-08-05_11-01.jpg?alt=media&amp;token=0aea65bf-ef28-4acb-9343-591139f1d01d</t>
         </is>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Festadisticas_2026-07-03_15-34.jpg?alt=media&amp;token=6e965f87-8734-4e9c-adb7-8f0fdee86791</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-08-05%2Festadisticas_2026-08-05_11-01.jpg?alt=media&amp;token=7cbe3401-5bbb-46d1-8688-ed24c22afebf</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B89" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 14:21</t>
+          <t>2026/08/05 10:29</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.3</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J89" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M89" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N89" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fgeneral_2026-07-03_14-22.jpg?alt=media&amp;token=c37ab141-04fd-4182-a921-b963f834c182</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-05%2Fgeneral_2026-08-05_10-30.jpg?alt=media&amp;token=ff86066c-3730-4b2d-9d26-fbb2a16b9290</t>
         </is>
       </c>
       <c r="O89" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Ftemperatura_2026-07-03_14-22.jpg?alt=media&amp;token=d4bb28ec-7ccb-4dc6-b587-474c0d902062</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-05%2Ftemperatura_2026-08-05_10-30.jpg?alt=media&amp;token=317744fd-ca96-462b-bb99-1ba3faa3fdd2</t>
         </is>
       </c>
       <c r="P89" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fescarchado_2026-07-03_14-22.jpg?alt=media&amp;token=0f040a6b-0bfa-4838-a003-00f1a5aec8ce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-05%2Fescarchado_2026-08-05_10-30.jpg?alt=media&amp;token=ab64df26-f4af-4293-9a26-395cc0054ab6</t>
         </is>
       </c>
       <c r="Q89" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Festadisticas_2026-07-03_14-22.jpg?alt=media&amp;token=629f5c3d-553e-4635-9866-0cae9d2b7ce5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-08-05%2Festadisticas_2026-08-05_10-30.jpg?alt=media&amp;token=e0c448cc-3c3e-441f-bb69-c31f676437fe</t>
         </is>
       </c>
       <c r="R89" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S89" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T89" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t>oxxo magno</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 13:50</t>
+          <t>2026/08/04 17:27</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fgeneral_2026-07-03_13-51.jpg?alt=media&amp;token=28b25857-6a98-4643-8992-0080edf8be5a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-04%2Fgeneral_2026-08-04_17-29.jpg?alt=media&amp;token=f233d485-d099-41eb-9742-ad5451d0876e</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Ftemperatura_2026-07-03_13-51.jpg?alt=media&amp;token=4581c900-964d-450d-9981-4511c0808f6f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-04%2Ftemperatura_2026-08-04_17-29.jpg?alt=media&amp;token=fecea08d-0d09-4d09-8d31-6b363a4c4088</t>
         </is>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fescarchado_2026-07-03_13-51.jpg?alt=media&amp;token=6eedb53f-cf0c-4abb-a72d-91cd7580abc4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-04%2Fescarchado_2026-08-04_17-29.jpg?alt=media&amp;token=d3d03e22-1a67-40a3-8564-6fee5a6d717b</t>
         </is>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Festadisticas_2026-07-03_13-51.jpg?alt=media&amp;token=4fe5c2e9-4ce0-4e50-bf31-8ef3ac4aaf62</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-04%2Festadisticas_2026-08-04_17-29.jpg?alt=media&amp;token=f8020bda-9a15-49a3-a37b-487f8c17e3a1</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 13:17</t>
+          <t>2026/08/04 16:38</t>
         </is>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.6</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J91" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M91" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N91" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fgeneral_2026-07-03_13-18.jpg?alt=media&amp;token=4affc7f1-2744-498e-b975-ecb8e15f758c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-04%2Fgeneral_2026-08-04_16-39.jpg?alt=media&amp;token=306c7897-58a1-45d3-ae1f-cf899e490417</t>
         </is>
       </c>
       <c r="O91" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Ftemperatura_2026-07-03_13-18.jpg?alt=media&amp;token=cadbe524-50b1-46a5-b59c-245bb9771fa4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-04%2Ftemperatura_2026-08-04_16-39.jpg?alt=media&amp;token=9b507efa-41f7-4134-9d28-4d9def1fb565</t>
         </is>
       </c>
       <c r="P91" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fescarchado_2026-07-03_13-18.jpg?alt=media&amp;token=f64b2739-03fa-4dad-a221-c5fd9c6163f8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-04%2Fescarchado_2026-08-04_16-39.jpg?alt=media&amp;token=6ffe5f9b-49f0-4ea0-a5cf-6f0a7a48a629</t>
         </is>
       </c>
       <c r="Q91" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Festadisticas_2026-07-03_13-18.jpg?alt=media&amp;token=508727c2-461b-4ffe-98b0-e23b16f09223</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-08-04%2Festadisticas_2026-08-04_16-39.jpg?alt=media&amp;token=476432d5-2f59-4782-ae11-1a462530b55a</t>
         </is>
       </c>
       <c r="R91" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S91" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T91" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Monterrey </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05C2</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 13:06</t>
+          <t>2026/08/04 16:16</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fgeneral_2026-07-03_13-07.jpg?alt=media&amp;token=27a66a8d-4964-4f21-b73e-f6e7a79aef9c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-04%2Fgeneral_2026-08-04_16-17.jpg?alt=media&amp;token=34fef0ea-98ee-4fc8-a9e9-39dc3679c0f3</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Ftemperatura_2026-07-03_13-07.jpg?alt=media&amp;token=90eee9e6-8ba8-4b7f-9c3a-bfb928002edb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-04%2Ftemperatura_2026-08-04_16-17.jpg?alt=media&amp;token=a3ae526f-2398-4cec-9c16-610f0bc15cf5</t>
         </is>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fescarchado_2026-07-03_13-07.jpg?alt=media&amp;token=78b1414f-1bca-48fb-b207-ab95471b72d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-04%2Fescarchado_2026-08-04_16-17.jpg?alt=media&amp;token=357f6e98-3684-4b61-9319-36a274c0b320</t>
         </is>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Festadisticas_2026-07-03_13-07.jpg?alt=media&amp;token=d133a478-55be-4132-b36e-77252e693513</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-04%2Festadisticas_2026-08-04_16-17.jpg?alt=media&amp;token=41c5fc7c-4c0b-43d0-95b3-40df2bc9d793</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B93" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 12:55</t>
+          <t>2026/08/04 15:51</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I93" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J93" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M93" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N93" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fgeneral_2026-07-03_12-56.jpg?alt=media&amp;token=e9da1dbb-a977-4a23-81e4-144e6c0fcefc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-04%2Fgeneral_2026-08-04_15-52.jpg?alt=media&amp;token=4a6ab920-c992-4cc7-9721-3dd725abb472</t>
         </is>
       </c>
       <c r="O93" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Ftemperatura_2026-07-03_12-56.jpg?alt=media&amp;token=526e8d51-d3d5-4bd9-8167-e9532025f016</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-04%2Ftemperatura_2026-08-04_15-52.jpg?alt=media&amp;token=72282592-f7d2-4d37-bba7-e3177be61177</t>
         </is>
       </c>
       <c r="P93" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fescarchado_2026-07-03_12-56.jpg?alt=media&amp;token=b2cf4660-0965-433c-b89f-c86c9606f62f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-04%2Fescarchado_2026-08-04_15-52.jpg?alt=media&amp;token=5ebce375-ecad-4a1f-a175-a76de55a1615</t>
         </is>
       </c>
       <c r="Q93" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Festadisticas_2026-07-03_12-56.jpg?alt=media&amp;token=006bf97c-ed1e-4c9b-acb3-16a065c04a58</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-04%2Festadisticas_2026-08-04_15-52.jpg?alt=media&amp;token=706bf265-c531-4850-a6a4-399b1b182188</t>
         </is>
       </c>
       <c r="R93" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S93" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T93" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo puebla </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 12:49</t>
+          <t>2026/08/03 17:29</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fgeneral_2026-07-03_12-50.jpg?alt=media&amp;token=0a0bca83-8925-44ce-8394-0fdb399eddfb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-03%2Fgeneral_2026-08-03_17-30.jpg?alt=media&amp;token=18076348-f173-4d88-b190-5e8af5fa8f33</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Ftemperatura_2026-07-03_12-50.jpg?alt=media&amp;token=16875f1d-68b4-48dc-adf9-fff3088e69f1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-03%2Ftemperatura_2026-08-03_17-30.jpg?alt=media&amp;token=459f0fd6-13df-4f9a-92bf-ce1eb24990ed</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fescarchado_2026-07-03_12-50.jpg?alt=media&amp;token=30a121ba-b228-4acc-84da-186ce5c45ef9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-03%2Fescarchado_2026-08-03_17-30.jpg?alt=media&amp;token=301d5ea2-f10d-4555-9978-f3f249777950</t>
         </is>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Festadisticas_2026-07-03_12-50.jpg?alt=media&amp;token=0f03176f-6709-45c9-bfed-9e37c425461a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-08-03%2Festadisticas_2026-08-03_17-30.jpg?alt=media&amp;token=e47afaa7-91af-4005-ba39-a6a428ee2612</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>oxxo expo</t>
+          <t>oxxo texas</t>
         </is>
       </c>
       <c r="B95" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 12:29</t>
+          <t>2026/08/03 17:09</t>
         </is>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H95" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I95" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J95" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M95" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N95" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fgeneral_2026-07-03_12-30.jpg?alt=media&amp;token=1c16da54-400a-433a-8bbe-663b7ad55c5e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-03%2Fgeneral_2026-08-03_17-10.jpg?alt=media&amp;token=41f3e03b-5cad-4989-a25c-3932e3d75c00</t>
         </is>
       </c>
       <c r="O95" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Ftemperatura_2026-07-03_12-30.jpg?alt=media&amp;token=d461c09e-6678-4b0a-9092-6dffc32df996</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-03%2Ftemperatura_2026-08-03_17-10.jpg?alt=media&amp;token=3251025b-fd8b-4aca-96a2-db7adabbebd4</t>
         </is>
       </c>
       <c r="P95" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fescarchado_2026-07-03_12-30.jpg?alt=media&amp;token=e6ead994-9658-47f8-bef6-6f5d11a7a6f9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-03%2Fescarchado_2026-08-03_17-10.jpg?alt=media&amp;token=e071a517-941b-48bc-8f53-2f7f58c939b7</t>
         </is>
       </c>
       <c r="Q95" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Festadisticas_2026-07-03_12-30.jpg?alt=media&amp;token=bb4b46c7-74ec-49a7-b3e7-97004f27556c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-08-03%2Festadisticas_2026-08-03_17-10.jpg?alt=media&amp;token=273a372e-f724-4dd1-916c-6ea0df103f73</t>
         </is>
       </c>
       <c r="R95" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S95" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T95" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san ángel ll </t>
+          <t>oxxo los cubos</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>2026/07/03 12:09</t>
+          <t>2026/08/03 16:46</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fgeneral_2026-07-03_12-10.jpg?alt=media&amp;token=c9a32bbb-2485-4f33-a3b8-f5659a24231b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-03%2Fgeneral_2026-08-03_16-47.jpg?alt=media&amp;token=cd691460-92bf-4611-8c04-0f10be0c2ae5</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Ftemperatura_2026-07-03_12-10.jpg?alt=media&amp;token=b956a01e-b65d-42a0-8af2-8847e4524a4e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-03%2Ftemperatura_2026-08-03_16-47.jpg?alt=media&amp;token=800d5f2f-c24e-4c8b-aa9c-f8a3c354a5c1</t>
         </is>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fescarchado_2026-07-03_12-10.jpg?alt=media&amp;token=c2eca73f-d608-4c01-bf81-c48639dd09ef</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-03%2Fescarchado_2026-08-03_16-47.jpg?alt=media&amp;token=95e9fe90-8072-4048-af07-7472312b3383</t>
         </is>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Festadisticas_2026-07-03_12-10.jpg?alt=media&amp;token=a9a6e929-8daa-448f-9f8b-53a9479232cc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-08-03%2Festadisticas_2026-08-03_16-47.jpg?alt=media&amp;token=c2ea88a9-0e9b-4749-b23d-66caea1dcab0</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
-          <t>2026/07/03 11:54</t>
+          <t>2026/08/03 16:20</t>
         </is>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.4</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J97" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M97" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N97" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fgeneral_2026-07-03_11-55.jpg?alt=media&amp;token=00c38ae1-0007-4d37-8904-f73b53059a79</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-03%2Fgeneral_2026-08-03_16-21.jpg?alt=media&amp;token=10cf97de-54b5-4dc7-b3cb-cf7f54b43c79</t>
         </is>
       </c>
       <c r="O97" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Ftemperatura_2026-07-03_11-55.jpg?alt=media&amp;token=628cb4a0-e8f8-4803-be10-d50bbf95706d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-03%2Ftemperatura_2026-08-03_16-21.jpg?alt=media&amp;token=9c4f0bee-bde0-49b9-ac57-8c16a291d2e4</t>
         </is>
       </c>
       <c r="P97" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fescarchado_2026-07-03_11-55.jpg?alt=media&amp;token=ca2ad645-271c-45a1-9976-9ad0c283b1fa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-03%2Fescarchado_2026-08-03_16-21.jpg?alt=media&amp;token=9d494c28-ee5d-4427-8a9f-bde28be1b4e9</t>
         </is>
       </c>
       <c r="Q97" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Festadisticas_2026-07-03_11-55.jpg?alt=media&amp;token=318f0c5a-bdb8-4ae1-bb42-eca11e4d312e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-08-03%2Festadisticas_2026-08-03_16-21.jpg?alt=media&amp;token=03c7c39b-96fc-436d-96c7-7268e5d89e7a</t>
         </is>
       </c>
       <c r="R97" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S97" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T97" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando espinoza </t>
+          <t>oxxo expo</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>2026/07/02 16:42</t>
+          <t>2026/08/03 12:55</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fgeneral_2026-07-02_16-44.jpg?alt=media&amp;token=11047bad-a143-4ef2-af43-93cb6ce4b8e2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-03%2Fgeneral_2026-08-03_12-56.jpg?alt=media&amp;token=adf706fd-e13f-4579-b1ad-5ed99e31d405</t>
         </is>
       </c>
       <c r="O98" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Ftemperatura_2026-07-02_16-44.jpg?alt=media&amp;token=ee1b0534-0d64-4100-9288-908dfb8b25c6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-03%2Ftemperatura_2026-08-03_12-56.jpg?alt=media&amp;token=c2cfd011-16d6-4926-b315-29faa1730a14</t>
         </is>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fescarchado_2026-07-02_16-44.jpg?alt=media&amp;token=d55ca21c-1ed5-47af-b503-7ad73a3e3b30</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-08-03%2Fescarchado_2026-08-03_12-56.jpg?alt=media&amp;token=71cefafb-c4b0-438b-a152-09067e3d01db</t>
+        </is>
+      </c>
+      <c r="Q98" s="2" t="inlineStr"/>
       <c r="R98" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">prueba </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B99" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4DFF34</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gustavo Octavio </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
-          <t>2026/07/02 14:46</t>
+          <t>2026/08/03 12:11</t>
         </is>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H99" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I99" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J99" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="M99" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N99" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fgeneral_2026-07-02_14-49.jpg?alt=media&amp;token=4aa5249b-06cf-45d2-b0fa-16faee8ad7e4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-03%2Fgeneral_2026-08-03_12-12.jpg?alt=media&amp;token=7308b853-a742-4084-bf81-11c070ab9831</t>
         </is>
       </c>
       <c r="O99" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Ftemperatura_2026-07-02_14-49.jpg?alt=media&amp;token=87fad73c-85ae-4c88-95f3-287af5348559</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-03%2Ftemperatura_2026-08-03_12-12.jpg?alt=media&amp;token=6eb73608-8008-4a8d-b858-70a04f002dbe</t>
         </is>
       </c>
       <c r="P99" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fescarchado_2026-07-02_14-49.jpg?alt=media&amp;token=aa50aba5-4d6d-4037-945d-eb6bbb7786f8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-03%2Fescarchado_2026-08-03_12-12.jpg?alt=media&amp;token=c5b4e0a8-afb4-4bc3-bc84-eed6ee55c7f2</t>
         </is>
       </c>
       <c r="Q99" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Festadisticas_2026-07-02_14-49.jpg?alt=media&amp;token=0c4bfcdc-e59e-4f3a-a1c5-105b507d902e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-03%2Festadisticas_2026-08-03_12-12.jpg?alt=media&amp;token=a26c205e-f023-4d1f-a2d8-70181c98d641</t>
         </is>
       </c>
       <c r="R99" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S99" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T99" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>2026/07/02 13:11</t>
+          <t>2026/08/03 11:44</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fgeneral_2026-07-02_13-12.jpg?alt=media&amp;token=00d43c9b-aad5-468b-b95c-ae55da4c591b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-03%2Fgeneral_2026-08-03_11-47.jpg?alt=media&amp;token=3c4be3b8-8e70-4d48-92b6-e1eb4ff8df23</t>
         </is>
       </c>
       <c r="O100" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Ftemperatura_2026-07-02_13-12.jpg?alt=media&amp;token=67547442-1948-4f3e-a9b6-f1aa9f6dc733</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-03%2Ftemperatura_2026-08-03_11-47.jpg?alt=media&amp;token=3357e0a9-311e-4474-93cb-6fd3bfade9cc</t>
         </is>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fescarchado_2026-07-02_13-12.jpg?alt=media&amp;token=d257611b-ca3a-4676-88db-ec7ddb1b6445</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-03%2Fescarchado_2026-08-03_11-47.jpg?alt=media&amp;token=7e47cb2c-a1a8-4551-bc7b-e7cf4fa5a825</t>
         </is>
       </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Festadisticas_2026-07-02_13-12.jpg?alt=media&amp;token=91f6170b-98b5-44b8-9df1-d9c5c80bb215</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-08-03%2Festadisticas_2026-08-03_11-47.jpg?alt=media&amp;token=daabf1ff-0a26-46a8-9fc3-6f260186aa13</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Milpa Alta </t>
+          <t>OXXO Santa Clara</t>
         </is>
       </c>
       <c r="B101" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
-          <t>2026/07/02 12:51</t>
+          <t>2026/08/03 10:43</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I101" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J101" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M101" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N101" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fgeneral_2026-07-02_12-52.jpg?alt=media&amp;token=a06305aa-c8ab-4d56-8dc0-a10668e4f667</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-03%2Fgeneral_2026-08-03_10-48.jpg?alt=media&amp;token=71172118-f34b-4181-bde8-ef726c866dd3</t>
         </is>
       </c>
       <c r="O101" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Ftemperatura_2026-07-02_12-52.jpg?alt=media&amp;token=5c87e96c-85d9-4842-ae34-94cb9cd6786e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-03%2Ftemperatura_2026-08-03_10-48.jpg?alt=media&amp;token=77fc0c04-e5d8-4c80-98d9-ad1a20ed4c01</t>
         </is>
       </c>
       <c r="P101" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fescarchado_2026-07-02_12-52.jpg?alt=media&amp;token=acad40bc-ac58-43bd-b2a0-35ecf2801b39</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-03%2Fescarchado_2026-08-03_10-48.jpg?alt=media&amp;token=afd738d2-6277-4c61-92f3-4d2580b27e13</t>
         </is>
       </c>
       <c r="Q101" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Festadisticas_2026-07-02_12-52.jpg?alt=media&amp;token=1c8a2c6e-a0c4-40b4-9642-6d01ab323703</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-08-03%2Festadisticas_2026-08-03_10-48.jpg?alt=media&amp;token=4edae72d-ccd2-4ce3-9843-6ecb02e04cf7</t>
         </is>
       </c>
       <c r="R101" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S101" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T101" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t>oxxo magno</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>2026/07/02 12:20</t>
+          <t>2026/08/01 17:10</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fgeneral_2026-07-02_12-21.jpg?alt=media&amp;token=4cf1a3a6-4290-4d32-9d4b-b5caa3a33615</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-01%2Fgeneral_2026-08-01_17-11.jpg?alt=media&amp;token=bad63d19-5be7-473d-bee0-eb142c2ac5c5</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Ftemperatura_2026-07-02_12-21.jpg?alt=media&amp;token=d5132977-b54c-4f33-81d6-20c8e974aa1e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-01%2Ftemperatura_2026-08-01_17-11.jpg?alt=media&amp;token=91e7d447-df1b-441b-95e4-d9ebd89ffb53</t>
         </is>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fescarchado_2026-07-02_12-21.jpg?alt=media&amp;token=07c93636-455c-47e4-b078-ddcb1a5c8d3c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-01%2Fescarchado_2026-08-01_17-11.jpg?alt=media&amp;token=6a9ad3ef-8f65-4169-9404-9e44e182359b</t>
         </is>
       </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Festadisticas_2026-07-02_12-21.jpg?alt=media&amp;token=f5a905a4-2b6e-4ced-9093-149a93112181</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-08-01%2Festadisticas_2026-08-01_17-11.jpg?alt=media&amp;token=d3f98d44-566c-45aa-806d-8dcf3bb63962</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo la paz </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
-          <t>2026/07/02 11:51</t>
+          <t>2026/08/01 16:42</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J103" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M103" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N103" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fgeneral_2026-07-02_11-52.jpg?alt=media&amp;token=539cad15-d093-407d-9140-f6d11e959cad</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-01%2Fgeneral_2026-08-01_16-45.jpg?alt=media&amp;token=580dbe81-a0f9-4d40-bd7e-dee44e7ca5c9</t>
         </is>
       </c>
       <c r="O103" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Ftemperatura_2026-07-02_11-52.jpg?alt=media&amp;token=37463b81-558a-4b0b-a3a9-8438ffb9e445</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-01%2Ftemperatura_2026-08-01_16-45.jpg?alt=media&amp;token=00fe288b-4256-4d2a-9923-b5bbc1509244</t>
         </is>
       </c>
       <c r="P103" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fescarchado_2026-07-02_11-52.jpg?alt=media&amp;token=0bbce1ed-84ab-44ce-8d7a-ab578c605d99</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-01%2Fescarchado_2026-08-01_16-45.jpg?alt=media&amp;token=0ec2cc13-719e-4ba2-974c-f5ed4fe6eb75</t>
         </is>
       </c>
       <c r="Q103" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Festadisticas_2026-07-02_11-52.jpg?alt=media&amp;token=294f914d-c903-4186-b39d-f2241d4a6109</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-08-01%2Festadisticas_2026-08-01_16-45.jpg?alt=media&amp;token=86dcf0ee-8a5d-4655-a57e-9c62539a04a1</t>
         </is>
       </c>
       <c r="R103" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S103" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T103" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Kof </t>
+          <t>oxxo la paz</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>2026/07/02 11:48</t>
+          <t>2026/08/01 16:09</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fgeneral_2026-07-02_11-49.jpg?alt=media&amp;token=2d347ace-c16c-4236-9faf-a36cc3d190a3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-01%2Fgeneral_2026-08-01_16-10.jpg?alt=media&amp;token=2e0a41fd-7516-4526-a76e-1bbaec188b7c</t>
         </is>
       </c>
       <c r="O104" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Ftemperatura_2026-07-02_11-49.jpg?alt=media&amp;token=c262d2ee-b3c7-4d81-9888-67e5da8c2417</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-01%2Ftemperatura_2026-08-01_16-10.jpg?alt=media&amp;token=bb32ca68-e92a-4246-8944-7b12ce14c48e</t>
         </is>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fescarchado_2026-07-02_11-49.jpg?alt=media&amp;token=630fa9b8-be4d-467f-be3b-72715664e609</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-01%2Fescarchado_2026-08-01_16-10.jpg?alt=media&amp;token=59d96374-73bb-4b76-9d1a-bf5ef8381252</t>
         </is>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Festadisticas_2026-07-02_11-49.jpg?alt=media&amp;token=e28907ef-1b27-490e-a0d1-7aba031122e8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-08-01%2Festadisticas_2026-08-01_16-10.jpg?alt=media&amp;token=cebc5ec7-1199-4168-8bb9-28aeee40efa9</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">prueba </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B105" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4D1576</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
-          <t>2026/07/02 11:44</t>
+          <t>2026/08/01 15:24</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I105" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J105" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M105" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N105" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fgeneral_2026-07-02_11-46.jpg?alt=media&amp;token=1bff6dbe-4eb8-45fd-bc26-85fac154e011</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-01%2Fgeneral_2026-08-01_15-25.jpg?alt=media&amp;token=ecf041d5-1710-4907-80e8-7838dd81f1d9</t>
         </is>
       </c>
       <c r="O105" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Ftemperatura_2026-07-02_11-46.jpg?alt=media&amp;token=726edc8a-94ba-401f-a921-f514f81b970c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-01%2Ftemperatura_2026-08-01_15-25.jpg?alt=media&amp;token=6322596c-309b-4da2-8b2c-09820c4bdde0</t>
         </is>
       </c>
       <c r="P105" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fescarchado_2026-07-02_11-46.jpg?alt=media&amp;token=edd2a7bb-0a16-40ec-928c-8a80b8d2888d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-01%2Fescarchado_2026-08-01_15-25.jpg?alt=media&amp;token=ecea054e-ae3a-46f4-96c3-e0fd27090f33</t>
         </is>
       </c>
       <c r="Q105" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Festadisticas_2026-07-02_11-46.jpg?alt=media&amp;token=ca287c27-a2a3-4821-9e29-6b584af7771b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-08-01%2Festadisticas_2026-08-01_15-25.jpg?alt=media&amp;token=5788e573-ff46-4d79-83d3-f0c33f8a3098</t>
         </is>
       </c>
       <c r="R105" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S105" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T105" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>2026/07/02 11:10</t>
+          <t>2026/08/01 13:49</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fgeneral_2026-07-02_11-11.jpg?alt=media&amp;token=495a4bd3-41d9-496a-8449-f2da73b2bec3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-01%2Fgeneral_2026-08-01_13-50.jpg?alt=media&amp;token=8447cfa8-7acd-4203-8aad-473a52635563</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Ftemperatura_2026-07-02_11-11.jpg?alt=media&amp;token=a93a4a39-34a7-4269-88b8-148387e66f4b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-01%2Ftemperatura_2026-08-01_13-50.jpg?alt=media&amp;token=9bc5a14e-1f24-46c4-a53e-302081f2ff49</t>
         </is>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fescarchado_2026-07-02_11-11.jpg?alt=media&amp;token=b363abbf-ed01-4bb6-a16d-267aeafcaebe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-01%2Fescarchado_2026-08-01_13-50.jpg?alt=media&amp;token=3248add0-1149-428a-b932-f479379b79b8</t>
         </is>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Festadisticas_2026-07-02_11-11.jpg?alt=media&amp;token=5fdbc06c-5ad5-451d-9968-4516da813567</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-08-01%2Festadisticas_2026-08-01_13-50.jpg?alt=media&amp;token=85f5e3c9-eb56-432a-a4b2-24be54dc85e5</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Galeana </t>
+          <t xml:space="preserve">oxxo las fuentes </t>
         </is>
       </c>
       <c r="B107" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491242</t>
+          <t>B4A2EB49E8FF</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E107" s="3" t="inlineStr">
         <is>
-          <t>2026/07/02 11:04</t>
+          <t>2026/08/01 12:56</t>
         </is>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I107" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J107" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M107" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N107" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fgeneral_2026-07-02_11-06.jpg?alt=media&amp;token=d268acd8-5ae8-45a6-8960-6a6847953433</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-01%2Fgeneral_2026-08-01_12-57.jpg?alt=media&amp;token=5910b214-1b60-4a98-a567-8aac243a54d6</t>
         </is>
       </c>
       <c r="O107" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Ftemperatura_2026-07-02_11-06.jpg?alt=media&amp;token=aa0a1736-dacc-48e1-a216-aac0d6818a8d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-01%2Ftemperatura_2026-08-01_12-57.jpg?alt=media&amp;token=af7e3986-1c2b-41d5-8390-cc97455473b2</t>
         </is>
       </c>
       <c r="P107" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fescarchado_2026-07-02_11-06.jpg?alt=media&amp;token=153cd9df-eeb3-43d5-ba1a-92d7cbe433fe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-01%2Fescarchado_2026-08-01_12-57.jpg?alt=media&amp;token=53772d49-8f8a-4150-9d75-6654816f5e93</t>
         </is>
       </c>
       <c r="Q107" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Festadisticas_2026-07-02_11-06.jpg?alt=media&amp;token=4ffb8760-255d-4862-bec9-ecd901e7eb4e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-08-01%2Festadisticas_2026-08-01_12-57.jpg?alt=media&amp;token=887eaeaf-2d7c-4e6a-bbbd-3dfd3b3c3542</t>
         </is>
       </c>
       <c r="R107" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S107" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T107" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 16:37</t>
+          <t>2026/08/01 11:39</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.6</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fgeneral_2026-07-01_16-38.jpg?alt=media&amp;token=b17126eb-fba7-4472-a040-2e3eeea78f6c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-01%2Fgeneral_2026-08-01_11-41.jpg?alt=media&amp;token=3ccb69f1-7edf-4746-9eae-82d8480146e8</t>
         </is>
       </c>
       <c r="O108" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Ftemperatura_2026-07-01_16-38.jpg?alt=media&amp;token=8cdf3615-942b-4c8c-984c-47b00d6cb2e8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-01%2Ftemperatura_2026-08-01_11-41.jpg?alt=media&amp;token=583a5bb6-128b-416c-a4e3-2e682b88c8b4</t>
         </is>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fescarchado_2026-07-01_16-38.jpg?alt=media&amp;token=0ac480fb-2d0a-48e4-a78a-acff54af9bfd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-01%2Fescarchado_2026-08-01_11-41.jpg?alt=media&amp;token=050f2b4b-f7a1-4a95-bf76-92f816c72940</t>
         </is>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Festadisticas_2026-07-01_16-38.jpg?alt=media&amp;token=c8933b1c-d61d-41ec-951a-04a926306cc7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-08-01%2Festadisticas_2026-08-01_11-41.jpg?alt=media&amp;token=e96f1fbb-0548-4a36-9e16-8020260562c3</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo KOF </t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A06CE</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E109" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 15:50</t>
+          <t>2026/07/31 19:14</t>
         </is>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M109" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N109" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fgeneral_2026-07-01_15-54.jpg?alt=media&amp;token=0697019c-6ead-49a3-ae69-fcb4799cc846</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-31%2Fgeneral_2026-07-31_19-16.jpg?alt=media&amp;token=0699820f-9d77-410b-90e6-6887bb19e9af</t>
         </is>
       </c>
       <c r="O109" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Ftemperatura_2026-07-01_15-54.jpg?alt=media&amp;token=71a1fa77-35ce-4f9d-beb3-5169b09737dd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-31%2Ftemperatura_2026-07-31_19-16.jpg?alt=media&amp;token=bf5e38ae-4d33-4c1d-8ac3-ab8fd6dc43b6</t>
         </is>
       </c>
       <c r="P109" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fescarchado_2026-07-01_15-54.jpg?alt=media&amp;token=5e40373a-e0cf-4ca6-9328-bc51b335cb4a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-31%2Fescarchado_2026-07-31_19-16.jpg?alt=media&amp;token=e52657de-4ae8-417b-842b-5944ea6135d6</t>
         </is>
       </c>
       <c r="Q109" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Festadisticas_2026-07-01_15-54.jpg?alt=media&amp;token=6bff3bc1-86bc-409f-83b9-b14c6cbf425f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-31%2Festadisticas_2026-07-31_19-16.jpg?alt=media&amp;token=30565c50-96f6-467a-9a5a-81d406eb4d97</t>
         </is>
       </c>
       <c r="R109" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S109" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T109" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t>oxxo Expo</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 15:10</t>
+          <t>2026/07/31 16:10</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fgeneral_2026-07-01_15-11.jpg?alt=media&amp;token=773325dc-c5fa-433b-b106-6f2b60e3da34</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-31%2Fgeneral_2026-07-31_16-11.jpg?alt=media&amp;token=5d6f76f8-0a2c-408f-9538-183edba7f51d</t>
         </is>
       </c>
       <c r="O110" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Ftemperatura_2026-07-01_15-11.jpg?alt=media&amp;token=6bb62cc8-4d38-435c-b50e-4cde1d13ce3e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-31%2Ftemperatura_2026-07-31_16-11.jpg?alt=media&amp;token=a76b8d41-c9c0-4657-ab44-03aa4bf67060</t>
         </is>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fescarchado_2026-07-01_15-11.jpg?alt=media&amp;token=faf3fed7-bee1-414e-9336-8c69b8f2fa92</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-31%2Fescarchado_2026-07-31_16-11.jpg?alt=media&amp;token=0c476724-acab-4d30-8e8d-449da903a1ce</t>
         </is>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Festadisticas_2026-07-01_15-11.jpg?alt=media&amp;token=f3fba409-60a4-4c21-a9f0-64bc74a62ee9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-31%2Festadisticas_2026-07-31_16-11.jpg?alt=media&amp;token=ba40d7fb-3475-4ed0-8e2f-e544818d438a</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B111" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E111" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 14:41</t>
+          <t>2026/07/31 15:45</t>
         </is>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I111" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J111" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M111" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N111" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fgeneral_2026-07-01_14-42.jpg?alt=media&amp;token=33dfaef4-5496-474b-9d47-679109e4fc74</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-31%2Fgeneral_2026-07-31_15-45.jpg?alt=media&amp;token=2148945c-9802-471b-8eb2-bb98549aa49d</t>
         </is>
       </c>
       <c r="O111" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Ftemperatura_2026-07-01_14-42.jpg?alt=media&amp;token=3b364ff2-bbcf-4f16-92ec-7eb35d99cc5f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-31%2Ftemperatura_2026-07-31_15-45.jpg?alt=media&amp;token=30749140-a742-4226-bdb7-d11cefd20d4b</t>
         </is>
       </c>
       <c r="P111" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fescarchado_2026-07-01_14-42.jpg?alt=media&amp;token=59e91396-0490-44bc-95c4-302c6a10ef05</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-31%2Fescarchado_2026-07-31_15-45.jpg?alt=media&amp;token=f7bbf4c7-154c-402f-b6e8-31acecbefa2b</t>
         </is>
       </c>
       <c r="Q111" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Festadisticas_2026-07-01_14-42.jpg?alt=media&amp;token=4404ee53-4d3f-4f7e-a7ca-d254fce52473</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-31%2Festadisticas_2026-07-31_15-45.jpg?alt=media&amp;token=a5d0213b-9613-4eb5-8107-82648bfa65d5</t>
         </is>
       </c>
       <c r="R111" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S111" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T111" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san ángel ll </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 14:08</t>
+          <t>2026/07/31 14:27</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fgeneral_2026-07-01_14-09.jpg?alt=media&amp;token=037c3d3d-e30b-4bcc-949c-821320120640</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-31%2Fgeneral_2026-07-31_14-28.jpg?alt=media&amp;token=9f030162-8181-47b6-bdfa-78296e8c0bf1</t>
         </is>
       </c>
       <c r="O112" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Ftemperatura_2026-07-01_14-09.jpg?alt=media&amp;token=7186213a-b86f-4eb0-b629-b697fb333384</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-31%2Ftemperatura_2026-07-31_14-28.jpg?alt=media&amp;token=d71f6ff5-5e82-4ce6-ab95-b9582b78f39a</t>
         </is>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fescarchado_2026-07-01_14-09.jpg?alt=media&amp;token=f50e689c-e851-4e81-a85e-e28fd55839a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-31%2Fescarchado_2026-07-31_14-28.jpg?alt=media&amp;token=288b462d-ab07-434b-b112-f97fad015a72</t>
         </is>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Festadisticas_2026-07-01_14-09.jpg?alt=media&amp;token=8884232e-2805-4a7f-ac7d-7011231b3e27</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-31%2Festadisticas_2026-07-31_14-28.jpg?alt=media&amp;token=256dd6ac-277a-4526-8e26-466686726ec5</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B113" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D113" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E113" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 14:05</t>
+          <t>2026/07/31 13:17</t>
         </is>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H113" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I113" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J113" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M113" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N113" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fgeneral_2026-07-01_14-06.jpg?alt=media&amp;token=1fe1e054-1945-4583-a8ca-f1b10a0a4324</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-31%2Fgeneral_2026-07-31_13-18.jpg?alt=media&amp;token=5fbd0664-cbd8-4e15-a2fa-2053cdff3f81</t>
         </is>
       </c>
       <c r="O113" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Ftemperatura_2026-07-01_14-06.jpg?alt=media&amp;token=076dc931-ac38-4b45-a513-73e640a1be2a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-31%2Ftemperatura_2026-07-31_13-18.jpg?alt=media&amp;token=428315ac-878d-49d9-81a0-a306d0bd2f6b</t>
         </is>
       </c>
       <c r="P113" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fescarchado_2026-07-01_14-06.jpg?alt=media&amp;token=7499fac2-ac40-451c-a5c5-214d820214a8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-31%2Fescarchado_2026-07-31_13-18.jpg?alt=media&amp;token=fbf6c0e0-3640-4880-9389-272a0fbb4a12</t>
         </is>
       </c>
       <c r="Q113" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Festadisticas_2026-07-01_14-06.jpg?alt=media&amp;token=34a42760-4aad-46f0-bca3-89298b171e61</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-31%2Festadisticas_2026-07-31_13-18.jpg?alt=media&amp;token=97d7603d-27bf-4818-b76a-42ed01d9d7d4</t>
         </is>
       </c>
       <c r="R113" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S113" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T113" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo puebla </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB4A172B</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 13:49</t>
+          <t>2026/07/31 12:52</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.9</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fgeneral_2026-07-01_13-51.jpg?alt=media&amp;token=2ef71d29-5be9-4241-bcb7-e0520c534b33</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-07-31%2Fgeneral_2026-07-31_12-53.jpg?alt=media&amp;token=6c91eaa2-5c31-43c4-8b43-b8b024d3ed11</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Ftemperatura_2026-07-01_13-51.jpg?alt=media&amp;token=8311a523-32eb-4340-89ee-bea5b80778ee</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-07-31%2Ftemperatura_2026-07-31_12-53.jpg?alt=media&amp;token=c5c65e0b-c13a-45b5-95d1-375393c3ebb5</t>
         </is>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fescarchado_2026-07-01_13-51.jpg?alt=media&amp;token=e0498784-c952-4178-896c-91ec1bcb52b2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-07-31%2Fescarchado_2026-07-31_12-53.jpg?alt=media&amp;token=7be5d917-ebe8-46b9-92d6-a8e957bdd809</t>
         </is>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Festadisticas_2026-07-01_13-51.jpg?alt=media&amp;token=d611b675-671d-48a4-8af4-5625013b9c3c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-07-31%2Festadisticas_2026-07-31_12-53.jpg?alt=media&amp;token=55c43bac-1c35-4a83-ab28-ad6c0dc2e8e6</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E115" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 13:32</t>
+          <t>2026/07/31 12:08</t>
         </is>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.7</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I115" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J115" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M115" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N115" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fgeneral_2026-07-01_13-33.jpg?alt=media&amp;token=3b3cd1ee-4419-4300-a04a-0f55f3a63e31</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-31%2Fgeneral_2026-07-31_12-09.jpg?alt=media&amp;token=521dc599-5f17-42a6-9710-1827658f3a14</t>
         </is>
       </c>
       <c r="O115" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Ftemperatura_2026-07-01_13-33.jpg?alt=media&amp;token=2e49c4cd-aa9d-443c-a50a-1c10ecdc548c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-31%2Ftemperatura_2026-07-31_12-09.jpg?alt=media&amp;token=14d1cfaf-f587-4415-a09c-dc5ecae9d11b</t>
         </is>
       </c>
       <c r="P115" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fescarchado_2026-07-01_13-33.jpg?alt=media&amp;token=be3dd21f-d490-4ffd-a8d9-b56cfbd9e827</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-31%2Fescarchado_2026-07-31_12-09.jpg?alt=media&amp;token=f4b34b81-3dae-4e69-b4ff-5a0fe119d260</t>
         </is>
       </c>
       <c r="Q115" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Festadisticas_2026-07-01_13-33.jpg?alt=media&amp;token=504a62e4-dd8b-4213-bbe4-6a26e870ceec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-31%2Festadisticas_2026-07-31_12-09.jpg?alt=media&amp;token=b0bdc409-eee4-458f-bbac-2b9e8d03cefe</t>
         </is>
       </c>
       <c r="R115" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S115" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T115" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Reforma </t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 13:06</t>
+          <t>2026/07/31 11:18</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fgeneral_2026-07-01_13-07.jpg?alt=media&amp;token=9f5cbf83-93bb-4cc7-adda-6aa41c57d29b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-31%2Fgeneral_2026-07-31_11-18.jpg?alt=media&amp;token=96112d54-c25a-424a-8200-cf3ec114aab7</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Ftemperatura_2026-07-01_13-07.jpg?alt=media&amp;token=ea6c83c5-a340-40ec-9118-33dcf6f28764</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-31%2Ftemperatura_2026-07-31_11-18.jpg?alt=media&amp;token=ee00a321-a189-4403-aaae-f9083379601e</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fescarchado_2026-07-01_13-07.jpg?alt=media&amp;token=7648f58f-aee5-49d5-a83e-7b037dbf38b4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-31%2Fescarchado_2026-07-31_11-18.jpg?alt=media&amp;token=dccc1dfb-6b34-4159-9573-86454a8b134f</t>
         </is>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Festadisticas_2026-07-01_13-07.jpg?alt=media&amp;token=24db1ef9-ed6a-438a-aef5-739d62a53fa2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-31%2Festadisticas_2026-07-31_11-18.jpg?alt=media&amp;token=3c4bbd55-ea59-4899-8c25-54c28bc4ea11</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo pino Suárez </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B117" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D117" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E117" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 12:31</t>
+          <t>2026/07/31 10:25</t>
         </is>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H117" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I117" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M117" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N117" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fgeneral_2026-07-01_12-32.jpg?alt=media&amp;token=b9b4265e-5fe2-496d-a77d-d83ccce714eb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-31%2Fgeneral_2026-07-31_10-26.jpg?alt=media&amp;token=eaad538e-ec24-4d11-a364-d405aa8e1bfd</t>
         </is>
       </c>
       <c r="O117" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Ftemperatura_2026-07-01_12-32.jpg?alt=media&amp;token=9d11fecd-b475-4926-89ba-3aa98638d142</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-31%2Ftemperatura_2026-07-31_10-26.jpg?alt=media&amp;token=5f2b46c3-58f5-426a-9c49-0a8849abcbe7</t>
         </is>
       </c>
       <c r="P117" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fescarchado_2026-07-01_12-32.jpg?alt=media&amp;token=0891b24c-1ae6-4739-a747-bd6af18f9f28</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-31%2Fescarchado_2026-07-31_10-26.jpg?alt=media&amp;token=4d8144c0-a418-4b92-9cdf-fe891e274922</t>
         </is>
       </c>
       <c r="Q117" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Festadisticas_2026-07-01_12-32.jpg?alt=media&amp;token=fdc0333e-6b14-4e97-9875-c9889043244b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-31%2Festadisticas_2026-07-31_10-26.jpg?alt=media&amp;token=ffab9e9b-08bc-43ea-827a-889e1d57ea71</t>
         </is>
       </c>
       <c r="R117" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S117" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T117" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo gdl </t>
+          <t xml:space="preserve">oxxo aztecas </t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB4A05CF</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 12:05</t>
+          <t>2026/07/30 17:03</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fgeneral_2026-07-01_12-06.jpg?alt=media&amp;token=f4e3c8b9-d791-409f-8d13-3541129dd8f4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-30%2Fgeneral_2026-07-30_17-04.jpg?alt=media&amp;token=a79bb64e-d916-4f1d-bc13-d54ed758fc18</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Ftemperatura_2026-07-01_12-06.jpg?alt=media&amp;token=c3c18959-5e08-4f12-a1ca-b476e93403ae</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-30%2Ftemperatura_2026-07-30_17-04.jpg?alt=media&amp;token=b293815b-3176-441b-84a1-01bb45a94409</t>
         </is>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fescarchado_2026-07-01_12-06.jpg?alt=media&amp;token=3eed8e62-ef9f-416e-be63-79fb46932770</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-30%2Fescarchado_2026-07-30_17-04.jpg?alt=media&amp;token=2e34a8fd-874d-4501-97fe-5ec4ac070714</t>
         </is>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Festadisticas_2026-07-01_12-06.jpg?alt=media&amp;token=cf4e3233-991f-4bd8-b51e-31ad1f8ea887</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-30%2Festadisticas_2026-07-30_17-04.jpg?alt=media&amp;token=2718aaaa-6e64-4dda-9922-d87eb8a78738</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo centro histórico </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B119" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E804</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E119" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 11:52</t>
+          <t>2026/07/30 15:49</t>
         </is>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H119" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I119" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J119" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M119" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N119" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fgeneral_2026-07-01_11-54.jpg?alt=media&amp;token=4c03e7ad-97bb-48d6-b32e-3a3240394dbc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-30%2Fgeneral_2026-07-30_15-50.jpg?alt=media&amp;token=12e885bb-c025-41bb-a2f3-7ed47163a67c</t>
         </is>
       </c>
       <c r="O119" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Ftemperatura_2026-07-01_11-54.jpg?alt=media&amp;token=7529de74-9a5a-48be-a216-dd344de553ec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-30%2Ftemperatura_2026-07-30_15-50.jpg?alt=media&amp;token=a6a20773-56a9-4c30-89f5-c64886ed2061</t>
         </is>
       </c>
       <c r="P119" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fescarchado_2026-07-01_11-54.jpg?alt=media&amp;token=d9b993e9-8643-4bb8-86ab-9a103d5c1a60</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-30%2Fescarchado_2026-07-30_15-50.jpg?alt=media&amp;token=9c08e928-6756-43b7-b27f-1ffb8c52f619</t>
         </is>
       </c>
       <c r="Q119" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Festadisticas_2026-07-01_11-54.jpg?alt=media&amp;token=b7f930db-9b4f-45d7-8cef-c58b8b51358f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-30%2Festadisticas_2026-07-30_15-50.jpg?alt=media&amp;token=024ca595-5356-4a2c-985a-bd27cb657d08</t>
         </is>
       </c>
       <c r="R119" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S119" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T119" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 11:23</t>
+          <t>2026/07/30 15:20</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fgeneral_2026-07-01_11-24.jpg?alt=media&amp;token=037d09aa-0547-4507-be17-d88e01f1ada7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-30%2Fgeneral_2026-07-30_15-21.jpg?alt=media&amp;token=6ddd03c1-7438-4443-9683-fde644ff8e82</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Ftemperatura_2026-07-01_11-24.jpg?alt=media&amp;token=cb17a459-529f-48dd-a71f-c80964e3606d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-30%2Ftemperatura_2026-07-30_15-21.jpg?alt=media&amp;token=36a65466-db7f-4451-9278-585330658c0f</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fescarchado_2026-07-01_11-24.jpg?alt=media&amp;token=7cf23eb0-1fd6-47c5-9ba1-f8d43e4f88a7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-30%2Fescarchado_2026-07-30_15-21.jpg?alt=media&amp;token=0817d097-9b49-440d-8eb5-9e694b0bf71c</t>
         </is>
       </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Festadisticas_2026-07-01_11-24.jpg?alt=media&amp;token=b0433482-b911-46eb-a249-68797ae8306a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-30%2Festadisticas_2026-07-30_15-21.jpg?alt=media&amp;token=41888693-3d48-4e17-a03d-40accd9b14de</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro refrescante </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E121" s="3" t="inlineStr">
         <is>
-          <t>2026/07/01 11:03</t>
+          <t>2026/07/30 14:01</t>
         </is>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I121" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J121" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M121" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N121" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fgeneral_2026-07-01_11-04.jpg?alt=media&amp;token=47fa796d-15df-4fb0-b22f-7e2d829b4b8a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-30%2Fgeneral_2026-07-30_14-02.jpg?alt=media&amp;token=bad45f59-a8a2-417f-82b9-c91ec85fc8b0</t>
         </is>
       </c>
       <c r="O121" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Ftemperatura_2026-07-01_11-04.jpg?alt=media&amp;token=697bc2a1-0b27-4bb8-9973-38b221e7f6ac</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-30%2Ftemperatura_2026-07-30_14-02.jpg?alt=media&amp;token=25aede1b-4f1f-410f-bd76-bf8f9d502014</t>
         </is>
       </c>
       <c r="P121" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fescarchado_2026-07-01_11-04.jpg?alt=media&amp;token=76e1e52c-55e7-450c-9b69-7a6d8af26258</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-30%2Fescarchado_2026-07-30_14-02.jpg?alt=media&amp;token=c3aad8bc-5f83-4b30-b97e-61e84d880357</t>
         </is>
       </c>
       <c r="Q121" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Festadisticas_2026-07-01_11-04.jpg?alt=media&amp;token=cc35abf0-39aa-4350-bcc6-3f5f7920a02b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-30%2Festadisticas_2026-07-30_14-02.jpg?alt=media&amp;token=dc2fd03c-1a49-4e23-9720-bb169d3427ea</t>
         </is>
       </c>
       <c r="R121" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S121" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T121" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>2026/07/01 10:18</t>
+          <t>2026/07/30 13:24</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fgeneral_2026-07-01_10-19.jpg?alt=media&amp;token=7c2b199e-64b2-47b5-a410-95fa9b0924fc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-30%2Fgeneral_2026-07-30_13-26.jpg?alt=media&amp;token=cdfa91ef-6515-4308-a52b-1a7ddad40b86</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Ftemperatura_2026-07-01_10-19.jpg?alt=media&amp;token=17586cd6-ad37-4f07-a2c0-ee5f19f0598e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-30%2Ftemperatura_2026-07-30_13-26.jpg?alt=media&amp;token=d0cd2936-c9cb-492c-870c-febf0ffb7d4e</t>
         </is>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fescarchado_2026-07-01_10-19.jpg?alt=media&amp;token=8f9cbf0d-b739-43e6-8191-254b0a69fa5f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-30%2Fescarchado_2026-07-30_13-26.jpg?alt=media&amp;token=5aacf2bd-54af-4be1-a438-c5e0c3e349f4</t>
         </is>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Festadisticas_2026-07-01_10-19.jpg?alt=media&amp;token=f91467bb-c82b-43f4-9a9a-d85ca7afef29</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-30%2Festadisticas_2026-07-30_13-26.jpg?alt=media&amp;token=9f40e9de-6aa2-459a-8a6d-644e19678ed4</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Milpa Alta </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B123" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E123" s="3" t="inlineStr">
         <is>
-          <t>2026/06/30 18:21</t>
+          <t>2026/07/30 12:36</t>
         </is>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.8</t>
         </is>
       </c>
       <c r="H123" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I123" s="3" t="inlineStr">
         <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-30%2Fgeneral_2026-07-30_12-37.jpg?alt=media&amp;token=5893a2a0-6020-4afc-b18f-308ba7d3ebe0</t>
+        </is>
+      </c>
+      <c r="O123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-30%2Ftemperatura_2026-07-30_12-37.jpg?alt=media&amp;token=01f0349f-0bc8-4d0b-af6c-a6d463798b00</t>
+        </is>
+      </c>
+      <c r="P123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-30%2Fescarchado_2026-07-30_12-37.jpg?alt=media&amp;token=265531d1-63bc-43a9-95a2-012b3284d5d2</t>
+        </is>
+      </c>
+      <c r="Q123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-30%2Festadisticas_2026-07-30_12-37.jpg?alt=media&amp;token=4c4c2968-6e21-428f-965f-639eb9a680d4</t>
+        </is>
+      </c>
+      <c r="R123" s="3" t="inlineStr">
+        <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="J123" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S123" s="3" t="inlineStr"/>
+      <c r="S123" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
       <c r="T123" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>oxxo la paz</t>
+          <t>OXXO Santa Clara</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB4A15CA</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>2026/06/30 17:22</t>
+          <t>2026/07/30 11:05</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>-1.4</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fgeneral_2026-06-30_17-28.jpg?alt=media&amp;token=33c8a31a-0c34-4c8c-ab95-545f2b1871cb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-07-30%2Fgeneral_2026-07-30_11-07.jpg?alt=media&amp;token=84d82829-aa13-4cdc-89e1-b9cc994d5d8e</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Ftemperatura_2026-06-30_17-28.jpg?alt=media&amp;token=16aa90ee-1eba-4010-b249-d038c4f30e1a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-07-30%2Ftemperatura_2026-07-30_11-07.jpg?alt=media&amp;token=d1cc1eb7-9645-457d-ba6a-cfafa6680bc8</t>
         </is>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fescarchado_2026-06-30_17-28.jpg?alt=media&amp;token=4a1c1ed0-7826-4ea3-8b56-e35d3d384231</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-07-30%2Fescarchado_2026-07-30_11-07.jpg?alt=media&amp;token=bf07cb1b-e11d-4356-8c74-4c9424ed85b5</t>
         </is>
       </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Festadisticas_2026-06-30_17-28.jpg?alt=media&amp;token=f5345210-69ee-499d-8304-48d9c0f0f7ab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A15CA%2F2026-07-30%2Festadisticas_2026-07-30_11-07.jpg?alt=media&amp;token=f9ae0b67-db4b-44d9-ad91-3130f307cfaf</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">OXXO Belisario Domínguez </t>
         </is>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB4A0693</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Cristopher Aburto Chang </t>
         </is>
       </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
-          <t>2026/06/30 16:42</t>
+          <t>2026/07/30 10:33</t>
         </is>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H125" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I125" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J125" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M125" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N125" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fgeneral_2026-06-30_16-47.jpg?alt=media&amp;token=8e52d151-6660-46cb-93c2-c847aa5e2c6b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-07-30%2Fgeneral_2026-07-30_10-40.jpg?alt=media&amp;token=7ef468cb-4329-4e68-9b9b-3f5b6c6fdece</t>
         </is>
       </c>
       <c r="O125" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Ftemperatura_2026-06-30_16-47.jpg?alt=media&amp;token=a308dbc0-2427-48fe-aa3a-8a80f5cfa061</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-07-30%2Ftemperatura_2026-07-30_10-40.jpg?alt=media&amp;token=6e235a6d-0f11-490d-a8e4-1fd8a073617c</t>
         </is>
       </c>
       <c r="P125" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fescarchado_2026-06-30_16-47.jpg?alt=media&amp;token=73cfe2a6-82df-494a-ae20-ed30d62e2e06</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-07-30%2Fescarchado_2026-07-30_10-40.jpg?alt=media&amp;token=05890c46-6282-45d0-b90b-c8cd45adf79c</t>
         </is>
       </c>
       <c r="Q125" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Festadisticas_2026-06-30_16-47.jpg?alt=media&amp;token=2ec11a41-c5eb-4b00-9852-0639b5f2b79c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0693%2F2026-07-30%2Festadisticas_2026-07-30_10-40.jpg?alt=media&amp;token=255b0534-46a9-4791-894a-9107ffa9b446</t>
         </is>
       </c>
       <c r="R125" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S125" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T125" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo kof </t>
+          <t xml:space="preserve">oxxo KOF </t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB4A06CE</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>2026/06/30 16:38</t>
+          <t>2026/07/29 18:06</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fgeneral_2026-06-30_16-40.jpg?alt=media&amp;token=87529e89-21a6-4d0c-be7c-d589614c6a73</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-29%2Fgeneral_2026-07-29_18-09.jpg?alt=media&amp;token=0bb78136-7e8e-4a3d-9d27-3f12a57d7c95</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Ftemperatura_2026-06-30_16-40.jpg?alt=media&amp;token=424f485b-e08b-4ae1-aa78-cbda4278a8fd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-29%2Ftemperatura_2026-07-29_18-09.jpg?alt=media&amp;token=f49a2253-ad20-4c5f-837f-696743d2b0fa</t>
         </is>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fescarchado_2026-06-30_16-40.jpg?alt=media&amp;token=35349d31-0f3f-43ab-a3b3-26a34e6033bc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-29%2Fescarchado_2026-07-29_18-09.jpg?alt=media&amp;token=d9d6be61-e67b-43de-ae2f-b9d776419a5d</t>
         </is>
       </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Festadisticas_2026-06-30_16-40.jpg?alt=media&amp;token=3118c2dd-0fd7-463a-b71a-c4bdc6b6fafd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-29%2Festadisticas_2026-07-29_18-09.jpg?alt=media&amp;token=721a2179-e6f5-4f2c-bd96-2be5d8b86a10</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
-          <t>oxxo magno</t>
+          <t xml:space="preserve">oxxo aztecas </t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A05CF</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E127" s="3" t="inlineStr">
         <is>
-          <t>2026/06/30 16:04</t>
+          <t>2026/07/29 16:15</t>
         </is>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I127" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J127" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M127" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N127" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fgeneral_2026-06-30_16-11.jpg?alt=media&amp;token=a8cf5d96-168f-40d7-9fb8-6fe9ecfafea7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-29%2Fgeneral_2026-07-29_16-16.jpg?alt=media&amp;token=916b7b3d-a21f-4257-af61-33d45a8a07bb</t>
         </is>
       </c>
       <c r="O127" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Ftemperatura_2026-06-30_16-11.jpg?alt=media&amp;token=8c65ac62-82d5-47e3-875d-6f57ae213bba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-29%2Ftemperatura_2026-07-29_16-16.jpg?alt=media&amp;token=b7374652-9644-4537-9f2d-da83f65ba945</t>
         </is>
       </c>
       <c r="P127" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fescarchado_2026-06-30_16-11.jpg?alt=media&amp;token=83d2d78f-2b78-4657-aa99-05e772ecc6a2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-29%2Fescarchado_2026-07-29_16-16.jpg?alt=media&amp;token=6fb1e44a-5112-4ec0-9490-9f4acd986d19</t>
         </is>
       </c>
       <c r="Q127" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Festadisticas_2026-06-30_16-11.jpg?alt=media&amp;token=9efde0c6-9c17-4126-be23-bfe926440384</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-29%2Festadisticas_2026-07-29_16-16.jpg?alt=media&amp;token=5cefc20a-2e87-423f-8baa-ac657a02ca13</t>
         </is>
       </c>
       <c r="R127" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S127" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T127" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Antonio Solis </t>
+          <t>oxxo magno</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A06AC</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>2026/06/30 13:18</t>
+          <t>2026/07/29 14:33</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fgeneral_2026-06-30_13-20.jpg?alt=media&amp;token=c964ef2e-6d03-429f-a3c2-c24cb573dde5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-29%2Fgeneral_2026-07-29_14-34.jpg?alt=media&amp;token=d6d680f0-b1b4-44f3-a542-4b2a4bc5e1b0</t>
         </is>
       </c>
       <c r="O128" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Ftemperatura_2026-06-30_13-20.jpg?alt=media&amp;token=1191f55f-12e9-4cd8-8475-5f9c817ad4cc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-29%2Ftemperatura_2026-07-29_14-34.jpg?alt=media&amp;token=0fb9ddb7-9642-4161-85ca-54a41de256dd</t>
         </is>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fescarchado_2026-06-30_13-20.jpg?alt=media&amp;token=3bace5c6-adf1-4576-a159-56ce1ef5e177</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-29%2Fescarchado_2026-07-29_14-34.jpg?alt=media&amp;token=1fcc128d-36ac-4628-8789-e07488a3daa4</t>
         </is>
       </c>
       <c r="Q128" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Festadisticas_2026-06-30_13-20.jpg?alt=media&amp;token=3e6d90b4-7727-4029-a3fb-4a0c55137faf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-29%2Festadisticas_2026-07-29_14-34.jpg?alt=media&amp;token=ff871613-7d3e-4892-9f61-56c7ea7b14cd</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Monterrey </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B129" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05C2</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D129" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E129" s="3" t="inlineStr">
         <is>
-          <t>2026/06/30 12:30</t>
+          <t>2026/07/29 14:00</t>
         </is>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H129" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I129" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J129" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M129" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N129" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fgeneral_2026-06-30_12-32.jpg?alt=media&amp;token=b6d48fd3-424d-4585-96ff-df824fdbc7a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-29%2Fgeneral_2026-07-29_14-01.jpg?alt=media&amp;token=a2aaeff8-79fc-4fcc-bc31-e314a623c9f2</t>
         </is>
       </c>
       <c r="O129" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Ftemperatura_2026-06-30_12-32.jpg?alt=media&amp;token=1f20db00-13cf-48d1-b376-c901829cceec</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-29%2Ftemperatura_2026-07-29_14-01.jpg?alt=media&amp;token=c218b0b5-d991-437f-87f0-c65aa5add290</t>
         </is>
       </c>
       <c r="P129" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fescarchado_2026-06-30_12-32.jpg?alt=media&amp;token=4722bee1-4249-4f1f-9e08-138faf3126a8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-29%2Fescarchado_2026-07-29_14-01.jpg?alt=media&amp;token=649e5950-7b07-4a37-873a-d2b4271c9b66</t>
         </is>
       </c>
       <c r="Q129" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Festadisticas_2026-06-30_12-32.jpg?alt=media&amp;token=4db95d4e-29e8-4af2-8efd-163bdb4b5eda</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-29%2Festadisticas_2026-07-29_14-01.jpg?alt=media&amp;token=60956830-370e-4389-8e00-49db5567bd5b</t>
         </is>
       </c>
       <c r="R129" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S129" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T129" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>oxxo aeropuerto</t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49158A</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 22:08</t>
+          <t>2026/07/29 13:32</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>-1.4</t>
+          <t>-0.6</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fgeneral_2026-06-29_22-21.jpg?alt=media&amp;token=78a2b61e-2074-40a9-8b9a-622f3d69d418</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-29%2Fgeneral_2026-07-29_13-33.jpg?alt=media&amp;token=50b6f507-ef9a-446d-9fb2-824455659771</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Ftemperatura_2026-06-29_22-21.jpg?alt=media&amp;token=7877a5a6-83ee-4053-8039-ca5994ace01e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-29%2Ftemperatura_2026-07-29_13-33.jpg?alt=media&amp;token=ce8e0a02-c052-4a4b-83d0-d4f5a160fa1e</t>
         </is>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fescarchado_2026-06-29_22-21.jpg?alt=media&amp;token=14d4a25e-1a8f-46d8-9d1b-6d39d36c006a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-29%2Fescarchado_2026-07-29_13-33.jpg?alt=media&amp;token=c6c19279-afd2-4c3b-8b21-af277b9ad365</t>
         </is>
       </c>
       <c r="Q130" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Festadisticas_2026-06-29_22-21.jpg?alt=media&amp;token=df6cf63d-34f3-4e26-af4c-a31a82205637</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-29%2Festadisticas_2026-07-29_13-33.jpg?alt=media&amp;token=8f8340b6-398e-4cb9-a8d7-ce7725ee32f2</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B131" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E131" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 20:45</t>
+          <t>2026/07/29 13:04</t>
         </is>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
-          <t>-1.1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I131" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J131" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M131" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N131" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fgeneral_2026-06-29_20-52.jpg?alt=media&amp;token=f0918557-5800-4d13-914d-42f37ce04e23</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-29%2Fgeneral_2026-07-29_13-05.jpg?alt=media&amp;token=9b8535e1-bdf7-48d6-ac5d-a0ed828ebb29</t>
         </is>
       </c>
       <c r="O131" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Ftemperatura_2026-06-29_20-52.jpg?alt=media&amp;token=7954cf33-d3b1-4199-84bd-e71533019cab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-29%2Ftemperatura_2026-07-29_13-05.jpg?alt=media&amp;token=b52320ec-6526-41d4-a7c2-a335d3c369d8</t>
         </is>
       </c>
       <c r="P131" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fescarchado_2026-06-29_20-52.jpg?alt=media&amp;token=66b5d1b2-fce6-4938-ab5c-f114f68025d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-29%2Fescarchado_2026-07-29_13-05.jpg?alt=media&amp;token=01d76a11-c8d1-4e37-98ef-a1db9ad0b368</t>
         </is>
       </c>
       <c r="Q131" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Festadisticas_2026-06-29_20-52.jpg?alt=media&amp;token=997bec9b-3308-400c-98c4-0ce169777e71</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-29%2Festadisticas_2026-07-29_13-05.jpg?alt=media&amp;token=29cdf012-68d5-465d-afc7-9f13dd7eba54</t>
         </is>
       </c>
       <c r="R131" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S131" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T131" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 17:49</t>
+          <t>2026/07/29 12:01</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.5</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fgeneral_2026-06-29_17-49.jpg?alt=media&amp;token=6e46cda2-e72a-4d0b-9d70-acef9478cb15</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-29%2Fgeneral_2026-07-29_12-04.jpg?alt=media&amp;token=f95d4027-3b4c-4796-b665-06ecbddb0c99</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Ftemperatura_2026-06-29_17-49.jpg?alt=media&amp;token=cd2890dc-d602-4d44-87bd-027b25fb02e5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-29%2Ftemperatura_2026-07-29_12-04.jpg?alt=media&amp;token=ec2b7d9e-a637-40e4-8b5e-af390c2188da</t>
         </is>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fescarchado_2026-06-29_17-49.jpg?alt=media&amp;token=dcaeaa0a-bed5-4782-a34a-75fa3ddaced7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-29%2Fescarchado_2026-07-29_12-04.jpg?alt=media&amp;token=08fe994d-c0e7-41d5-bf94-5fe36a12e133</t>
         </is>
       </c>
       <c r="Q132" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Festadisticas_2026-06-29_17-49.jpg?alt=media&amp;token=0145a7ef-f506-456d-84ff-d83dac5931ea</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-29%2Festadisticas_2026-07-29_12-04.jpg?alt=media&amp;token=ea76df7c-e13f-4f79-a7f1-1076d1399dee</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo Monterrey </t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A05C2</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E133" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 17:05</t>
+          <t>2026/07/28 19:43</t>
         </is>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1.7</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J133" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M133" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N133" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fgeneral_2026-06-29_17-06.jpg?alt=media&amp;token=c7c1c348-dc45-4e73-8138-f45171e7d485</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-28%2Fgeneral_2026-07-28_19-46.jpg?alt=media&amp;token=b224a01a-9fb5-4966-b329-c15309e90c91</t>
         </is>
       </c>
       <c r="O133" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Ftemperatura_2026-06-29_17-06.jpg?alt=media&amp;token=d3ad358f-3fe4-47fa-8410-89f84d1c6dc0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-28%2Ftemperatura_2026-07-28_19-46.jpg?alt=media&amp;token=f46332af-621c-4b6b-985a-75583ed49e85</t>
         </is>
       </c>
       <c r="P133" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fescarchado_2026-06-29_17-06.jpg?alt=media&amp;token=237de04d-2f6e-45a7-a89a-0a5fcab710a9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-28%2Fescarchado_2026-07-28_19-46.jpg?alt=media&amp;token=9454c6f0-67dd-456b-9abc-e04fa06cd2ab</t>
         </is>
       </c>
       <c r="Q133" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Festadisticas_2026-06-29_17-06.jpg?alt=media&amp;token=daf6856c-ef8a-4e00-be90-f420a888495e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-28%2Festadisticas_2026-07-28_19-46.jpg?alt=media&amp;token=5ba8c8c5-9c09-40a0-8b47-6414576147a2</t>
         </is>
       </c>
       <c r="R133" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S133" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T133" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo puebla </t>
+          <t xml:space="preserve">OXXO  KOF </t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB4A06CE</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 16:37</t>
+          <t>2026/07/28 11:40</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fgeneral_2026-06-29_16-38.jpg?alt=media&amp;token=0e1fd31c-a7f8-4d72-8595-4bf75c69acc8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-28%2Fgeneral_2026-07-28_11-49.jpg?alt=media&amp;token=5f2843ef-aafc-43ed-9269-666acf1d1b33</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Ftemperatura_2026-06-29_16-38.jpg?alt=media&amp;token=61af09ac-3e72-4986-b7f2-80fe8b205bf4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-28%2Ftemperatura_2026-07-28_11-49.jpg?alt=media&amp;token=91f322d6-49b5-41d8-80f5-bc0c944083f6</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fescarchado_2026-06-29_16-38.jpg?alt=media&amp;token=1148fddb-c5d2-4620-91ba-8dc70ce6874e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-28%2Fescarchado_2026-07-28_11-49.jpg?alt=media&amp;token=3837e2e3-076a-4376-ada5-ce83defda7a1</t>
         </is>
       </c>
       <c r="Q134" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Festadisticas_2026-06-29_16-38.jpg?alt=media&amp;token=1b6f364b-cf0a-4840-a4c4-fa7f9a08b53a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06CE%2F2026-07-28%2Festadisticas_2026-07-28_11-49.jpg?alt=media&amp;token=f69744b8-2ddf-4e6b-9355-7b05351837f5</t>
         </is>
       </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S134" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t>oxxo Antonio solís</t>
         </is>
       </c>
       <c r="B135" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB4A06AC</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 16:09</t>
+          <t>2026/07/28 09:52</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>2.0</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J135" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M135" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N135" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fgeneral_2026-06-29_16-11.jpg?alt=media&amp;token=0fb7b730-7463-417c-81e3-799d6afca0c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-28%2Fgeneral_2026-07-28_09-55.jpg?alt=media&amp;token=6b1378db-775e-4b35-a4e4-44780d2a1f9e</t>
         </is>
       </c>
       <c r="O135" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Ftemperatura_2026-06-29_16-11.jpg?alt=media&amp;token=be49c49b-dfac-4200-8fa7-7a7d1cfe6854</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-28%2Ftemperatura_2026-07-28_09-55.jpg?alt=media&amp;token=10d352c6-0621-4dca-93a0-41fdee90c2a7</t>
         </is>
       </c>
       <c r="P135" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fescarchado_2026-06-29_16-11.jpg?alt=media&amp;token=6c4ac513-f1b0-405c-9ff6-677d67a1bac9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-28%2Fescarchado_2026-07-28_09-55.jpg?alt=media&amp;token=077539a7-abe6-4881-b098-48cd99f69ade</t>
         </is>
       </c>
       <c r="Q135" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Festadisticas_2026-06-29_16-11.jpg?alt=media&amp;token=fa9b9fb3-0d75-4206-ac9f-a39a240108ed</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-28%2Festadisticas_2026-07-28_09-55.jpg?alt=media&amp;token=413bb2f5-94ab-42c6-8083-62dc35201162</t>
         </is>
       </c>
       <c r="R135" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S135" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T135" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san ángel ll </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB491223</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 16:06</t>
+          <t>2026/07/27 19:03</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fgeneral_2026-06-29_16-08.jpg?alt=media&amp;token=e5bcb2b3-0bcc-4e71-a78a-99f321888e36</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-27%2Fgeneral_2026-07-27_19-06.jpg?alt=media&amp;token=eb142d22-59f8-49f0-846a-ee86562ab81b</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Ftemperatura_2026-06-29_16-08.jpg?alt=media&amp;token=25d64255-22a6-479c-a6d8-dcb38a74e7f0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-27%2Ftemperatura_2026-07-27_19-06.jpg?alt=media&amp;token=27e5e768-29c9-4428-8197-4d8d51ca0704</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fescarchado_2026-06-29_16-08.jpg?alt=media&amp;token=bbacd67b-5c08-4fe3-8d74-eb40d196b72e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-27%2Fescarchado_2026-07-27_19-06.jpg?alt=media&amp;token=825d7d4d-9e43-46c8-9da3-71739fbfc125</t>
         </is>
       </c>
       <c r="Q136" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Festadisticas_2026-06-29_16-08.jpg?alt=media&amp;token=600fe40e-71f6-4a7a-a176-4eac7a9a78c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-27%2Festadisticas_2026-07-27_19-06.jpg?alt=media&amp;token=7c0beff4-e22c-491f-b4e0-276cff479d89</t>
         </is>
       </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S136" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B137" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E137" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 15:31</t>
+          <t>2026/07/25 09:45</t>
         </is>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H137" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I137" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J137" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M137" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N137" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fgeneral_2026-06-29_15-32.jpg?alt=media&amp;token=561ee8d6-b257-4e47-8f91-f52ca7d36798</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-25%2Fgeneral_2026-07-25_09-48.jpg?alt=media&amp;token=fbeaf311-d6ad-4333-a4e5-3941014e8b80</t>
         </is>
       </c>
       <c r="O137" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Ftemperatura_2026-06-29_15-32.jpg?alt=media&amp;token=c6f295ac-1fb0-4b82-bc40-4cacf23b2ce8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-25%2Ftemperatura_2026-07-25_09-48.jpg?alt=media&amp;token=80caa599-ca6d-4e33-a54e-606613920398</t>
         </is>
       </c>
       <c r="P137" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fescarchado_2026-06-29_15-32.jpg?alt=media&amp;token=8ad5906c-2a70-48ea-a1ca-a379c7ec0d4c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-25%2Fescarchado_2026-07-25_09-48.jpg?alt=media&amp;token=145e272b-926d-4c02-8d3a-c9ff948fc6bc</t>
         </is>
       </c>
       <c r="Q137" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Festadisticas_2026-06-29_15-32.jpg?alt=media&amp;token=2c2aca05-49ba-40bc-98f9-bdedf3866a7f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-25%2Festadisticas_2026-07-25_09-48.jpg?alt=media&amp;token=154f0f8b-cec8-4a1c-aee9-b12961a806fe</t>
         </is>
       </c>
       <c r="R137" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S137" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T137" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Reforma </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 15:05</t>
+          <t>2026/07/25 08:53</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-0.6</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fgeneral_2026-06-29_15-06.jpg?alt=media&amp;token=9a7dd9f6-dfc7-4742-b1fb-059b142eb4b7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-25%2Fgeneral_2026-07-25_08-54.jpg?alt=media&amp;token=0258018b-6157-4096-a033-511d9842ae85</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Ftemperatura_2026-06-29_15-06.jpg?alt=media&amp;token=2254981f-76af-4fbf-a15b-49445f8a2ae1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-25%2Ftemperatura_2026-07-25_08-54.jpg?alt=media&amp;token=3dcfb472-b434-4d68-a34a-c66d06db2ec3</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fescarchado_2026-06-29_15-06.jpg?alt=media&amp;token=5cd23b8a-aa5f-47fc-8c04-afe7189ba54b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-25%2Fescarchado_2026-07-25_08-54.jpg?alt=media&amp;token=bd85209f-e371-40aa-a326-1ca5df556bb2</t>
         </is>
       </c>
       <c r="Q138" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Festadisticas_2026-06-29_15-06.jpg?alt=media&amp;token=cad1e805-1dd2-40c6-9845-c6928f66b3f7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-25%2Festadisticas_2026-07-25_08-54.jpg?alt=media&amp;token=d08eb8d1-b329-473e-b07a-619c2cfd9f94</t>
         </is>
       </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo Texas </t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
-          <t>Jorge Alberto</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E139" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 14:59</t>
+          <t>2026/07/24 13:15</t>
         </is>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J139" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M139" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N139" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fgeneral_2026-06-29_15-00.jpg?alt=media&amp;token=5d44c12c-e2bf-49e0-a20a-1c283ed12ab4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fgeneral_2026-07-24_13-15.jpg?alt=media&amp;token=df2cbd10-23d6-4350-bfa8-9d283fa9fd0d</t>
         </is>
       </c>
       <c r="O139" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Ftemperatura_2026-06-29_15-00.jpg?alt=media&amp;token=7827d432-c753-468a-b200-570934dfbfc9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Ftemperatura_2026-07-24_13-15.jpg?alt=media&amp;token=70b6bb9f-ad49-48da-97f9-c68ee6385973</t>
         </is>
       </c>
       <c r="P139" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fescarchado_2026-06-29_15-00.jpg?alt=media&amp;token=0ebde635-0d6f-4b22-a058-dd54f5abb749</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fescarchado_2026-07-24_13-15.jpg?alt=media&amp;token=cdfcd0c4-42b2-474d-a66d-ea1a0ec5a244</t>
         </is>
       </c>
       <c r="Q139" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Festadisticas_2026-06-29_15-00.jpg?alt=media&amp;token=ad7363e8-79aa-4c3d-83df-2f4661bfd308</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Festadisticas_2026-07-24_13-15.jpg?alt=media&amp;token=529911d2-f5af-4339-af38-f2f1b8d50638</t>
         </is>
       </c>
       <c r="R139" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S139" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T139" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 14:33</t>
+          <t>2026/07/24 12:13</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-.5</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fgeneral_2026-06-29_14-34.jpg?alt=media&amp;token=dc4a49da-ac41-4cc3-9d36-6039f36a9985</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fgeneral_2026-07-24_12-13.jpg?alt=media&amp;token=2c024a44-2f3f-4d61-8ee2-367a26558fa1</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Ftemperatura_2026-06-29_14-34.jpg?alt=media&amp;token=fecb13fb-6a6c-4819-81a0-76daf9a3dd9e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Ftemperatura_2026-07-24_12-13.jpg?alt=media&amp;token=f4bd6ecb-6994-40a1-8671-ba04a7c6e166</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fescarchado_2026-06-29_14-34.jpg?alt=media&amp;token=72b5a505-5bc7-421c-a67d-bb077bbbe1d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fescarchado_2026-07-24_12-13.jpg?alt=media&amp;token=d7e262b0-11ec-4c01-870c-224cbe0f5e16</t>
         </is>
       </c>
       <c r="Q140" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Festadisticas_2026-06-29_14-34.jpg?alt=media&amp;token=d8a8b84a-f5f1-4215-b94f-2c8a10296282</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Festadisticas_2026-07-24_12-13.jpg?alt=media&amp;token=65967337-6ff1-498a-8cd0-8f9e8fb4f901</t>
         </is>
       </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S140" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B141" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E141" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 14:27</t>
+          <t>2026/07/24 11:47</t>
         </is>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H141" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I141" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J141" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M141" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N141" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fgeneral_2026-06-29_14-29.jpg?alt=media&amp;token=81030c0d-24d0-4bfb-a1ab-67769fba0bb0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fgeneral_2026-07-24_11-48.jpg?alt=media&amp;token=9ded9fb5-1c04-467c-8265-dd1da6d480a0</t>
         </is>
       </c>
       <c r="O141" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Ftemperatura_2026-06-29_14-29.jpg?alt=media&amp;token=b3051a80-701c-48fd-b46a-fd7f30131a5c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Ftemperatura_2026-07-24_11-48.jpg?alt=media&amp;token=eec1dc78-c432-44cc-b45b-ec72663702c1</t>
         </is>
       </c>
       <c r="P141" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fescarchado_2026-06-29_14-29.jpg?alt=media&amp;token=2f20e1dd-f5c2-4628-9749-a7747edb7d86</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fescarchado_2026-07-24_11-48.jpg?alt=media&amp;token=5ca40738-06a5-4a0c-93c8-dcd064c23185</t>
+        </is>
+      </c>
+      <c r="Q141" s="3" t="inlineStr"/>
       <c r="R141" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S141" s="3" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="T141" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>oxxo expo</t>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">jorgescobar </t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 13:57</t>
+          <t>2026/07/24 10:47</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-.9</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fgeneral_2026-06-29_13-58.jpg?alt=media&amp;token=e2c921bc-931a-4fac-8eb5-52d6f28230fe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fgeneral_2026-07-24_10-52.jpg?alt=media&amp;token=27e0250d-cbe7-4bc9-96ac-d115436eba6d</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Ftemperatura_2026-06-29_13-58.jpg?alt=media&amp;token=e4abca31-0c62-4292-9282-87e5aa1c9e6e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Ftemperatura_2026-07-24_10-52.jpg?alt=media&amp;token=0876563d-7fca-45f9-9e8e-ebf7f04808a5</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fescarchado_2026-06-29_13-58.jpg?alt=media&amp;token=a84bce16-1ae2-4a08-8b0f-fabef931a771</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fescarchado_2026-07-24_10-52.jpg?alt=media&amp;token=025c7409-42e6-4d7c-a831-fe46bc604564</t>
         </is>
       </c>
       <c r="Q142" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Festadisticas_2026-06-29_13-58.jpg?alt=media&amp;token=34151942-9460-4329-9e27-93e0defda6cf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Festadisticas_2026-07-24_10-52.jpg?alt=media&amp;token=672ca31e-bc7c-490f-baaf-ed48063f698a</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro refrescante </t>
+          <t xml:space="preserve">oxxo Monterrey </t>
         </is>
       </c>
       <c r="B143" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB4A05C2</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D143" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E143" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 13:35</t>
+          <t>2026/07/23 18:35</t>
         </is>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.1</t>
         </is>
       </c>
       <c r="H143" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I143" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J143" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M143" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N143" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fgeneral_2026-06-29_13-37.jpg?alt=media&amp;token=96bd855b-7042-4eaf-aa4a-549501f00f4e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fgeneral_2026-07-23_18-39.jpg?alt=media&amp;token=cd54d835-6ef3-46b8-8ee9-8c8ecd3c4e94</t>
         </is>
       </c>
       <c r="O143" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Ftemperatura_2026-06-29_13-37.jpg?alt=media&amp;token=3529a03a-c394-4dcf-9792-c919a6d755ae</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Ftemperatura_2026-07-23_18-39.jpg?alt=media&amp;token=4f48c805-6273-4f04-bf43-164c17efd86e</t>
         </is>
       </c>
       <c r="P143" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fescarchado_2026-06-29_13-37.jpg?alt=media&amp;token=e1251aa5-78e1-4573-8f8e-a4204df7f417</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fescarchado_2026-07-23_18-39.jpg?alt=media&amp;token=293ab0b8-e1c9-4c38-b461-a7d998f38373</t>
         </is>
       </c>
       <c r="Q143" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Festadisticas_2026-06-29_13-37.jpg?alt=media&amp;token=80512f48-2967-491d-ad57-e553b2bd10a2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Festadisticas_2026-07-23_18-39.jpg?alt=media&amp;token=9c344dc8-a0d7-476d-836e-6883a0f46e49</t>
         </is>
       </c>
       <c r="R143" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S143" s="3" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="T143" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo Obregón 2 </t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB4A2FB4</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Misael Valencia </t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>2026/06/29 13:15</t>
+          <t>2026/07/22 19:32</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-2.3</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fgeneral_2026-06-29_13-16.jpg?alt=media&amp;token=a170776c-5fa7-4279-b172-1aa3ee6145b0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fgeneral_2026-07-22_19-40.jpg?alt=media&amp;token=ec221030-6575-442e-a059-0d11032a01fd</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Ftemperatura_2026-06-29_13-16.jpg?alt=media&amp;token=87c6f349-1e70-4b31-9269-abc278df219f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Ftemperatura_2026-07-22_19-40.jpg?alt=media&amp;token=2ec1de88-da70-418e-94da-cb9f6e70130a</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fescarchado_2026-06-29_13-16.jpg?alt=media&amp;token=20da4d19-7f3a-4c4c-ac97-d58a0f2617cb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fescarchado_2026-07-22_19-40.jpg?alt=media&amp;token=d4e86873-1f72-45f1-940d-f64204de594b</t>
         </is>
       </c>
       <c r="Q144" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Festadisticas_2026-06-29_13-16.jpg?alt=media&amp;token=a013a128-fd7d-4c99-973d-056c5014c4cb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Festadisticas_2026-07-22_19-40.jpg?alt=media&amp;token=8fabe28e-d2ee-4fbe-86b4-daf479a7b7a8</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo centro histórico </t>
+          <t xml:space="preserve">oxxo aztecas </t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E804</t>
+          <t>B4A2EB4A05CF</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
-          <t>2026/06/29 12:07</t>
+          <t>2026/07/22 15:56</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J145" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M145" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N145" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fgeneral_2026-06-29_12-08.jpg?alt=media&amp;token=f465d9cc-6335-4437-b796-4f2a375bf4cb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fgeneral_2026-07-22_15-56.jpg?alt=media&amp;token=34a7b021-22c1-47f4-bb4d-e02c6e2069ca</t>
         </is>
       </c>
       <c r="O145" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Ftemperatura_2026-06-29_12-08.jpg?alt=media&amp;token=1cc67b62-f577-4573-aad4-652049d092a1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Ftemperatura_2026-07-22_15-56.jpg?alt=media&amp;token=2df5e6d0-f937-4239-a1d2-55882af405f4</t>
         </is>
       </c>
       <c r="P145" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fescarchado_2026-06-29_12-08.jpg?alt=media&amp;token=ff468c07-9ef5-470d-840e-9430e8069c89</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fescarchado_2026-07-22_15-56.jpg?alt=media&amp;token=b4a6e379-befb-4dfa-a1a8-7011c0a721dc</t>
         </is>
       </c>
       <c r="Q145" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Festadisticas_2026-06-29_12-08.jpg?alt=media&amp;token=67bc8c9e-c1df-4fc3-a5ad-477de6583e12</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Festadisticas_2026-07-22_15-56.jpg?alt=media&amp;token=4051a0a2-dd20-4a46-9d56-ca1811129a40</t>
         </is>
       </c>
       <c r="R145" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S145" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T145" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo centro histórico </t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E804</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>2026/06/27 13:09</t>
+          <t>2026/07/22 13:39</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fgeneral_2026-06-27_13-11.jpg?alt=media&amp;token=d788e6ec-2fef-4a36-84f4-b0883eb592eb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fgeneral_2026-07-22_13-40.jpg?alt=media&amp;token=13335ad4-ec12-4f23-9734-400756cfd0a5</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Ftemperatura_2026-06-27_13-11.jpg?alt=media&amp;token=e85277ef-c4c9-461b-a45d-11d1029faa48</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Ftemperatura_2026-07-22_13-40.jpg?alt=media&amp;token=9fc3bab4-7481-476d-8639-625650955bea</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fescarchado_2026-06-27_13-11.jpg?alt=media&amp;token=af8163a4-ea5f-4cb8-aa22-e2b6b413ec1c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fescarchado_2026-07-22_13-40.jpg?alt=media&amp;token=b9552048-b9e1-40d7-91ea-ba6da7053b84</t>
         </is>
       </c>
       <c r="Q146" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Festadisticas_2026-06-27_13-11.jpg?alt=media&amp;token=e22a1c87-4874-4fa5-a841-55039329ecba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Festadisticas_2026-07-22_13-40.jpg?alt=media&amp;token=460d2c5f-ea47-44b8-8e0b-e8d798c9d936</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo pino Suárez </t>
+          <t xml:space="preserve">oxxo jvc </t>
         </is>
       </c>
       <c r="B147" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E147" s="3" t="inlineStr">
         <is>
-          <t>2026/06/27 12:40</t>
+          <t>2026/07/21 13:50</t>
         </is>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H147" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I147" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J147" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M147" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N147" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fgeneral_2026-06-27_12-41.jpg?alt=media&amp;token=822c168f-c2c4-4cae-88f2-01038c676c8c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fgeneral_2026-07-21_13-51.jpg?alt=media&amp;token=caa0f45d-156d-4477-ab40-382e777912b4</t>
         </is>
       </c>
       <c r="O147" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Ftemperatura_2026-06-27_12-41.jpg?alt=media&amp;token=a3451dcf-d170-4b18-a91c-b06aadbf1b8f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Ftemperatura_2026-07-21_13-51.jpg?alt=media&amp;token=31ce4a24-2098-4492-bc22-568fa5006cde</t>
         </is>
       </c>
       <c r="P147" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fescarchado_2026-06-27_12-41.jpg?alt=media&amp;token=fd72ca35-238c-4416-b7c2-a126e1ef9331</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fescarchado_2026-07-21_13-51.jpg?alt=media&amp;token=a7591dfe-53a4-41f5-b818-1b052e026544</t>
         </is>
       </c>
       <c r="Q147" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Festadisticas_2026-06-27_12-41.jpg?alt=media&amp;token=f3ced573-f3c0-42c0-983b-2f914e24efb1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Festadisticas_2026-07-21_13-51.jpg?alt=media&amp;token=6f7afb6b-3a00-4c7a-b77e-82cccf49bd9e</t>
         </is>
       </c>
       <c r="R147" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S147" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T147" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san ángel </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>2026/06/27 11:36</t>
+          <t>2026/07/21 13:17</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fgeneral_2026-06-27_11-37.jpg?alt=media&amp;token=39dbdae4-b198-4c76-843f-b8b3f5b26f4d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fgeneral_2026-07-21_13-18.jpg?alt=media&amp;token=05270b54-1866-4189-9a0e-a8e2805406b8</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Ftemperatura_2026-06-27_11-37.jpg?alt=media&amp;token=a6aa1739-9c40-4e8c-b626-8c86608a85d9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Ftemperatura_2026-07-21_13-18.jpg?alt=media&amp;token=09484fce-46cf-499e-bc56-2036d9478448</t>
         </is>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fescarchado_2026-06-27_11-37.jpg?alt=media&amp;token=79bb53c9-fc4a-46b9-a814-f1407c48703e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fescarchado_2026-07-21_13-18.jpg?alt=media&amp;token=52bff5c2-7095-4ec7-be14-7112b014a355</t>
         </is>
       </c>
       <c r="Q148" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Festadisticas_2026-06-27_11-37.jpg?alt=media&amp;token=e578acc3-358b-4d2a-9856-1c8cbac6696a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Festadisticas_2026-07-21_13-18.jpg?alt=media&amp;token=2040e883-1957-4ba5-a160-2932ac5eb0a4</t>
         </is>
       </c>
       <c r="R148" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S148" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo puebla </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B149" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E149" s="3" t="inlineStr">
         <is>
-          <t>2026/06/27 11:00</t>
+          <t>2026/07/21 12:40</t>
         </is>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H149" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I149" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J149" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M149" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N149" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fgeneral_2026-06-27_11-01.jpg?alt=media&amp;token=1ef93cd3-fea6-4c9e-823c-122367bbb6d1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fgeneral_2026-07-21_12-41.jpg?alt=media&amp;token=2e543fd9-5e5e-4a91-9388-809024313341</t>
         </is>
       </c>
       <c r="O149" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Ftemperatura_2026-06-27_11-01.jpg?alt=media&amp;token=5b0680e3-5183-455e-aabf-adcda2d79595</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Ftemperatura_2026-07-21_12-41.jpg?alt=media&amp;token=ca50746a-712a-492f-9764-012aa0e1dd2f</t>
         </is>
       </c>
       <c r="P149" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fescarchado_2026-06-27_11-01.jpg?alt=media&amp;token=987fff45-c3d0-46a9-bab0-709bf52031fb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fescarchado_2026-07-21_12-41.jpg?alt=media&amp;token=246a9219-95b0-4f9f-9da6-0d573058a243</t>
         </is>
       </c>
       <c r="Q149" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Festadisticas_2026-06-27_11-01.jpg?alt=media&amp;token=0a88748e-b006-4929-a4b2-b441a4869c3f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Festadisticas_2026-07-21_12-41.jpg?alt=media&amp;token=a201ad7c-a594-4036-8054-d72dd735781d</t>
         </is>
       </c>
       <c r="R149" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S149" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T149" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>2026/06/26 15:40</t>
+          <t>2026/07/21 12:11</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.3</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fgeneral_2026-06-26_15-43.jpg?alt=media&amp;token=bebb8eb3-f7ac-49e0-8158-7ec340462f2d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fgeneral_2026-07-21_12-11.jpg?alt=media&amp;token=6cde2710-0902-4b27-b134-6002dd63d9a4</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Ftemperatura_2026-06-26_15-43.jpg?alt=media&amp;token=6dffb733-bdd8-4269-a3de-d8b267bbde25</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Ftemperatura_2026-07-21_12-11.jpg?alt=media&amp;token=7aacb53f-82f2-4529-b34a-1b59ed765fa5</t>
         </is>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fescarchado_2026-06-26_15-43.jpg?alt=media&amp;token=5c2bf2b4-cb36-4361-9013-2d57b01d351e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fescarchado_2026-07-21_12-11.jpg?alt=media&amp;token=24193e54-07c0-4a12-b422-64bb424cdc34</t>
         </is>
       </c>
       <c r="Q150" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Festadisticas_2026-06-26_15-43.jpg?alt=media&amp;token=3bb4756e-e4a7-4636-930d-a4734f892b9c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Festadisticas_2026-07-21_12-11.jpg?alt=media&amp;token=f8e4154d-8358-418a-a570-964554779d82</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>oxxo magno</t>
+          <t xml:space="preserve">oxxo Texas </t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E151" s="3" t="inlineStr">
         <is>
-          <t>2026/06/26 14:57</t>
+          <t>2026/07/21 11:46</t>
         </is>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J151" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M151" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N151" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fgeneral_2026-06-26_14-59.jpg?alt=media&amp;token=af390976-fa57-457b-afa6-eaf969086ea0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fgeneral_2026-07-21_11-47.jpg?alt=media&amp;token=f8bea071-baeb-4cb1-88ef-84f1ca5107ba</t>
         </is>
       </c>
       <c r="O151" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Ftemperatura_2026-06-26_14-59.jpg?alt=media&amp;token=36390647-97bb-47ff-a7fb-8c9e00295a3b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Ftemperatura_2026-07-21_11-47.jpg?alt=media&amp;token=d43395a8-0142-42b0-b7f4-98a5c0d03a1d</t>
         </is>
       </c>
       <c r="P151" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fescarchado_2026-06-26_14-59.jpg?alt=media&amp;token=0e419e1f-cd6f-481a-b785-5c08c9c9e142</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fescarchado_2026-07-21_11-47.jpg?alt=media&amp;token=05670074-5288-4e55-b096-c27360ff14a1</t>
         </is>
       </c>
       <c r="Q151" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Festadisticas_2026-06-26_14-59.jpg?alt=media&amp;token=9dc319f5-8cda-4dcd-a541-269de370804b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Festadisticas_2026-07-21_11-47.jpg?alt=media&amp;token=aa293014-4f47-4eeb-b026-774fe824a32e</t>
         </is>
       </c>
       <c r="R151" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S151" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T151" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A069E</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>2026/06/26 14:09</t>
+          <t>2026/07/21 11:11</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fgeneral_2026-06-26_14-10.jpg?alt=media&amp;token=11b959cf-764c-4d10-b76e-e97356bfe151</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fgeneral_2026-07-21_11-12.jpg?alt=media&amp;token=8d57fd0d-a914-45c7-8e36-f3f787682401</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Ftemperatura_2026-06-26_14-10.jpg?alt=media&amp;token=4f1dface-3dc8-458f-9100-8ceee875c482</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Ftemperatura_2026-07-21_11-12.jpg?alt=media&amp;token=93af3daf-5ba0-4c4b-abb9-da1671016b0e</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fescarchado_2026-06-26_14-10.jpg?alt=media&amp;token=b2555e5c-5440-48c3-ab5a-067d20bc0d0b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fescarchado_2026-07-21_11-12.jpg?alt=media&amp;token=c6f6f3fe-1960-4ca4-93e0-07e1d7005940</t>
         </is>
       </c>
       <c r="Q152" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Festadisticas_2026-06-26_14-10.jpg?alt=media&amp;token=ac231a82-c9af-4274-a9e0-3f7ff53ef315</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Festadisticas_2026-07-21_11-12.jpg?alt=media&amp;token=f3626da0-e85a-488f-8ba6-db9c3b385923</t>
         </is>
       </c>
       <c r="R152" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S152" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T152" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B153" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D153" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E153" s="3" t="inlineStr">
         <is>
-          <t>2026/06/26 13:42</t>
+          <t>2026/07/21 10:41</t>
         </is>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H153" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I153" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J153" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M153" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N153" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fgeneral_2026-06-26_13-45.jpg?alt=media&amp;token=8a5f2458-49a2-434b-8038-0f18b58d873d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fgeneral_2026-07-21_10-42.jpg?alt=media&amp;token=20b8fa72-4070-4603-ae56-d01173128476</t>
         </is>
       </c>
       <c r="O153" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Ftemperatura_2026-06-26_13-45.jpg?alt=media&amp;token=550872e4-4794-4a47-8370-4758fd1d7a55</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Ftemperatura_2026-07-21_10-42.jpg?alt=media&amp;token=66abbf3e-50a2-4bf6-b7c8-b991e92049c4</t>
         </is>
       </c>
       <c r="P153" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fescarchado_2026-06-26_13-45.jpg?alt=media&amp;token=8e85f18c-6f98-4a63-8fc3-19da6d83d62e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fescarchado_2026-07-21_10-42.jpg?alt=media&amp;token=cf242d75-56ea-42a1-a464-5f255305b2e8</t>
         </is>
       </c>
       <c r="Q153" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Festadisticas_2026-06-26_13-45.jpg?alt=media&amp;token=ead663d5-168b-49c2-9f84-737a8290d07a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Festadisticas_2026-07-21_10-42.jpg?alt=media&amp;token=b6b7ecb0-e18f-4948-ab75-541b865a95ab</t>
         </is>
       </c>
       <c r="R153" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S153" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T153" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Texas </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>2026/06/26 13:26</t>
+          <t>2026/07/21 10:05</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>1.7</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=b5f2ed32-3e5c-426e-b0cd-7a84292df767</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fgeneral_2026-07-21_10-07.jpg?alt=media&amp;token=d740d94c-e42c-4123-bf26-223dec1a0684</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=407c9586-dab4-42bf-b1c8-f06c30622027</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Ftemperatura_2026-07-21_10-07.jpg?alt=media&amp;token=f6148a85-b8ec-47c9-8761-a49bff2cc5ce</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=48424304-e688-49e2-a03d-72b0774f9004</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fescarchado_2026-07-21_10-07.jpg?alt=media&amp;token=7875b794-108f-4cbd-bfe4-8d0c2fb21438</t>
         </is>
       </c>
       <c r="Q154" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Festadisticas_2026-06-26_13-27.jpg?alt=media&amp;token=bbadb58d-36b0-492c-8756-7b9376227a68</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Festadisticas_2026-07-21_10-07.jpg?alt=media&amp;token=a11f90ee-2b5b-4ce5-aa28-8b3346da74b5</t>
         </is>
       </c>
       <c r="R154" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S154" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T154" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">OXXO Milpa Alta </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B155" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E7F9</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E155" s="3" t="inlineStr">
         <is>
-          <t>2026/06/26 13:24</t>
+          <t>2026/07/21 09:35</t>
         </is>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H155" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I155" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J155" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M155" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N155" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=379cf357-70b4-430c-9589-02957ec909f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fgeneral_2026-07-21_09-37.jpg?alt=media&amp;token=92903301-746b-4613-b991-f70ae33fd230</t>
         </is>
       </c>
       <c r="O155" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=3a355169-0a4e-4a21-bc6d-93f996bb1391</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Ftemperatura_2026-07-21_09-37.jpg?alt=media&amp;token=cf17d320-61e8-44ee-a9f7-db37f0450a97</t>
         </is>
       </c>
       <c r="P155" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=0fba3fd6-c771-4149-8761-d2a5b1beeee9</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fescarchado_2026-07-21_09-37.jpg?alt=media&amp;token=1c159b28-6bbb-4995-a091-72e24c08b42d</t>
+        </is>
+      </c>
+      <c r="Q155" s="3" t="inlineStr"/>
       <c r="R155" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S155" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T155" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>2026/06/26 13:03</t>
+          <t>2026/07/21 09:13</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fgeneral_2026-06-26_13-05.jpg?alt=media&amp;token=1439de1d-d54e-4737-b752-1063cb7914a5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fgeneral_2026-07-21_09-14.jpg?alt=media&amp;token=e80c7cb6-b9b3-4530-9839-e1df317f0b96</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Ftemperatura_2026-06-26_13-05.jpg?alt=media&amp;token=c0702438-fb01-4cfa-b18f-b8ad555e069f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Ftemperatura_2026-07-21_09-14.jpg?alt=media&amp;token=8a2912a5-70c3-4a44-aa57-fa22e50a6513</t>
         </is>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fescarchado_2026-06-26_13-05.jpg?alt=media&amp;token=e7adc656-15bf-4a82-8a15-bc5d4ebd009b</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fescarchado_2026-07-21_09-14.jpg?alt=media&amp;token=319ab366-d7fa-4d73-8b95-9dfd043c348f</t>
+        </is>
+      </c>
+      <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S156" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T156" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo expo </t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E157" s="3" t="inlineStr">
         <is>
-          <t>2026/06/26 12:41</t>
+          <t>2026/07/21 08:47</t>
         </is>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I157" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J157" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M157" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N157" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fgeneral_2026-06-26_12-42.jpg?alt=media&amp;token=3793c0bf-71bd-4602-8c1e-51f4437f268b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fgeneral_2026-07-21_08-48.jpg?alt=media&amp;token=e1d00428-99e1-4a03-a3b5-fb2e1875dbbc</t>
         </is>
       </c>
       <c r="O157" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Ftemperatura_2026-06-26_12-42.jpg?alt=media&amp;token=dc80e10f-da98-4816-8dd8-6f64e4186167</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Ftemperatura_2026-07-21_08-48.jpg?alt=media&amp;token=6d718e60-483a-4710-8f3a-c7fc5ac3103d</t>
         </is>
       </c>
       <c r="P157" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fescarchado_2026-06-26_12-42.jpg?alt=media&amp;token=fe898fc6-50a4-4abb-8767-342a89fe290b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fescarchado_2026-07-21_08-48.jpg?alt=media&amp;token=58960016-36b6-4210-8817-3c959a95463f</t>
         </is>
       </c>
       <c r="Q157" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Festadisticas_2026-06-26_12-42.jpg?alt=media&amp;token=0d80ce8c-8a85-4c84-8303-02f86dc1a4f9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Festadisticas_2026-07-21_08-48.jpg?alt=media&amp;token=9805d1de-2697-4281-b665-07b38bf06d41</t>
         </is>
       </c>
       <c r="R157" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S157" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T157" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Galeana </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491242</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>2026/06/26 12:20</t>
+          <t>2026/07/21 08:14</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fgeneral_2026-06-26_12-22.jpg?alt=media&amp;token=b5e4e2a9-a22b-4e5a-a258-eaadc5a0910b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fgeneral_2026-07-21_08-15.jpg?alt=media&amp;token=81bad744-fdc0-405f-8a97-d23148e0a691</t>
         </is>
       </c>
       <c r="O158" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Ftemperatura_2026-06-26_12-22.jpg?alt=media&amp;token=2b569cd6-9cf6-48ed-af3d-5b5f48bf3db8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Ftemperatura_2026-07-21_08-15.jpg?alt=media&amp;token=0b8b3064-f233-47bc-b5bb-5fe5a55ab066</t>
         </is>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fescarchado_2026-06-26_12-22.jpg?alt=media&amp;token=c7d06f50-2b89-40a7-b875-8ac28a15fdb0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fescarchado_2026-07-21_08-15.jpg?alt=media&amp;token=4fdcd316-c2ca-49fe-ac0a-270f38e128e2</t>
         </is>
       </c>
       <c r="Q158" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Festadisticas_2026-06-26_12-22.jpg?alt=media&amp;token=75dcebd3-b659-481d-a86a-f10ee2a26438</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Festadisticas_2026-07-21_08-15.jpg?alt=media&amp;token=085bbf8b-b480-48b9-8bee-6a46dd06dc66</t>
         </is>
       </c>
       <c r="R158" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S158" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T158" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>oxxo Kof</t>
+          <t xml:space="preserve">oxxo San ángel 2 </t>
         </is>
       </c>
       <c r="B159" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB49E91C</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D159" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Misael Antonio Valencia González </t>
         </is>
       </c>
       <c r="E159" s="3" t="inlineStr">
         <is>
-          <t>2026/06/26 11:10</t>
+          <t>2026/07/20 16:23</t>
         </is>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H159" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I159" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J159" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M159" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N159" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fgeneral_2026-06-26_11-11.jpg?alt=media&amp;token=10f78ab2-8fd6-441c-a784-c13e46c3dec0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fgeneral_2026-07-20_16-29.jpg?alt=media&amp;token=a9011a40-34b0-4b17-9727-62b0c7d3fee9</t>
         </is>
       </c>
       <c r="O159" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Ftemperatura_2026-06-26_11-11.jpg?alt=media&amp;token=12a8cde9-c6e0-4715-8bb1-3dc4ea704c1b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Ftemperatura_2026-07-20_16-29.jpg?alt=media&amp;token=3322a741-e757-4c6f-b161-d2de465a8d96</t>
         </is>
       </c>
       <c r="P159" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fescarchado_2026-06-26_11-11.jpg?alt=media&amp;token=d82024be-c43b-41e3-916d-9c7d0eef6e00</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fescarchado_2026-07-20_16-29.jpg?alt=media&amp;token=ea5b2537-091c-4e1d-bfbf-789ed55e1f72</t>
         </is>
       </c>
       <c r="Q159" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Festadisticas_2026-06-26_11-11.jpg?alt=media&amp;token=c3a3c3ce-4c77-458d-a4af-1d09e37ecc72</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Festadisticas_2026-07-20_16-29.jpg?alt=media&amp;token=769997dc-0872-4a25-9e1b-533a75f92550</t>
         </is>
       </c>
       <c r="R159" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S159" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T159" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>oxxo Antonio soliz</t>
+          <t>Oxxo kof</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A06AC</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>2026/06/25 17:36</t>
+          <t>2026/07/20 13:29</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fgeneral_2026-06-25_17-38.jpg?alt=media&amp;token=8d3084b6-352d-4981-b3e5-98e01442afd1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-31.jpg?alt=media&amp;token=292e25f0-81e3-47e6-a0f6-3a98375af5d8</t>
         </is>
       </c>
       <c r="O160" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Ftemperatura_2026-06-25_17-38.jpg?alt=media&amp;token=e9a24855-340d-4fac-b3d7-eed137c75ad1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-31.jpg?alt=media&amp;token=a4a3b56c-8c72-46b7-9bc7-9812d8014566</t>
         </is>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fescarchado_2026-06-25_17-38.jpg?alt=media&amp;token=ea32203d-f55e-47eb-aea8-8db5ccf371ad</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-31.jpg?alt=media&amp;token=e0fa2e30-0c30-4160-b92f-52a9cafb1660</t>
         </is>
       </c>
       <c r="Q160" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Festadisticas_2026-06-25_17-38.jpg?alt=media&amp;token=22f9cee0-fd01-4111-8223-df18a3f87b61</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-31.jpg?alt=media&amp;token=4d0551aa-db47-498d-aebc-346e4d1f58e9</t>
         </is>
       </c>
       <c r="R160" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S160" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T160" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo puebla </t>
+          <t>Oxxo kof</t>
         </is>
       </c>
       <c r="B161" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E85B</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D161" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
         </is>
       </c>
       <c r="E161" s="3" t="inlineStr">
         <is>
-          <t>2026/06/25 16:38</t>
+          <t>2026/07/20 13:27</t>
         </is>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="H161" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I161" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J161" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M161" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N161" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fgeneral_2026-06-25_16-40.jpg?alt=media&amp;token=06d2fc87-b844-464a-b8ad-ec4186457d27</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-29.jpg?alt=media&amp;token=4719fe6f-f429-4087-9e05-6b4e8da087e5</t>
         </is>
       </c>
       <c r="O161" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Ftemperatura_2026-06-25_16-40.jpg?alt=media&amp;token=b8524569-f4c3-403e-998a-5200beaaf514</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-29.jpg?alt=media&amp;token=a8fce90d-6645-4aa4-bb8e-f754d3949b95</t>
         </is>
       </c>
       <c r="P161" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fescarchado_2026-06-25_16-40.jpg?alt=media&amp;token=60112bd6-fa5b-4475-a2a2-225b7f1b8296</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-29.jpg?alt=media&amp;token=a908da93-34fe-4323-8ede-3fbaf41d0e1a</t>
         </is>
       </c>
       <c r="Q161" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Festadisticas_2026-06-25_16-40.jpg?alt=media&amp;token=14956994-481f-411a-9319-83ac52f042c6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-29.jpg?alt=media&amp;token=366c8f43-a02f-474f-8565-3ee23de8f24e</t>
         </is>
       </c>
       <c r="R161" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S161" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T161" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>oxxo san ángel 2</t>
+          <t xml:space="preserve">Oxxo milpa Alta </t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB49E7F9</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>2026/06/25 14:35</t>
+          <t>2026/07/20 12:32</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fgeneral_2026-06-25_14-38.jpg?alt=media&amp;token=b6e57f54-6572-4cc7-a1bc-0f68697a6df4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fgeneral_2026-07-20_12-33.jpg?alt=media&amp;token=ebeee73b-51aa-45d0-9354-6fd1484be6c6</t>
         </is>
       </c>
       <c r="O162" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Ftemperatura_2026-06-25_14-38.jpg?alt=media&amp;token=6697c9ee-b703-497e-a6b1-15c69e38dee9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Ftemperatura_2026-07-20_12-33.jpg?alt=media&amp;token=7e9a69fc-7431-4ef8-8f3f-8db2b47db466</t>
         </is>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fescarchado_2026-06-25_14-38.jpg?alt=media&amp;token=47644fdc-24a7-4e7b-b6f4-d9d2277fe2e5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fescarchado_2026-07-20_12-33.jpg?alt=media&amp;token=b2d62fce-a11f-4a3b-b6be-ccb8af36542e</t>
         </is>
       </c>
       <c r="Q162" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Festadisticas_2026-06-25_14-38.jpg?alt=media&amp;token=2f7e27bd-4207-4cc6-abcf-580b98d3391d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Festadisticas_2026-07-20_12-33.jpg?alt=media&amp;token=441cb656-f85f-4577-acbe-45f38a3f708f</t>
         </is>
       </c>
       <c r="R162" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S162" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T162" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">Oxxo Galeana </t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB491242</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
         </is>
       </c>
       <c r="E163" s="3" t="inlineStr">
         <is>
-          <t>2026/06/25 14:20</t>
+          <t>2026/07/20 11:36</t>
         </is>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I163" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J163" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M163" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N163" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fgeneral_2026-06-25_14-22.jpg?alt=media&amp;token=a662ba03-b150-407c-8c4c-27a20ac97ef8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fgeneral_2026-07-20_11-37.jpg?alt=media&amp;token=463bc816-38be-4220-9fda-a6e3014bd4db</t>
         </is>
       </c>
       <c r="O163" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Ftemperatura_2026-06-25_14-22.jpg?alt=media&amp;token=e865f723-7cc6-4664-a543-6f0ce76b1229</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Ftemperatura_2026-07-20_11-37.jpg?alt=media&amp;token=ec624881-2409-4ec9-afac-0d063494d8dd</t>
         </is>
       </c>
       <c r="P163" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fescarchado_2026-06-25_14-22.jpg?alt=media&amp;token=ad58fdaa-a108-4398-bc5d-72f0aec23c78</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fescarchado_2026-07-20_11-37.jpg?alt=media&amp;token=9fae1fcc-e660-47fa-b16b-a513f81abaf7</t>
         </is>
       </c>
       <c r="Q163" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Festadisticas_2026-06-25_14-22.jpg?alt=media&amp;token=1f6332ca-c092-4d92-a23d-ac66fc0da9fd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Festadisticas_2026-07-20_11-37.jpg?alt=media&amp;token=a888d3dd-d526-44d1-9d93-0fe8bf6c658c</t>
         </is>
       </c>
       <c r="R163" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S163" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T163" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>oxxo la paz</t>
+          <t xml:space="preserve">oxxo Galeana </t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB491242</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
-          <t>2026/06/25 13:23</t>
+          <t>2026/07/18 17:38</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fgeneral_2026-06-25_13-24.jpg?alt=media&amp;token=1fd5df4b-75d5-4c9e-8315-d2c2734eccc5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fgeneral_2026-07-18_17-39.jpg?alt=media&amp;token=2face7d8-0ed1-431b-9192-6bce928c3e5c</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Ftemperatura_2026-06-25_13-24.jpg?alt=media&amp;token=1ca76039-b39e-4804-a517-5dc75234d3be</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Ftemperatura_2026-07-18_17-39.jpg?alt=media&amp;token=8c2c9269-aa11-42b1-ab67-6f2b211c9ccc</t>
         </is>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fescarchado_2026-06-25_13-24.jpg?alt=media&amp;token=3008edfc-770a-434b-95fd-32e960486ddc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fescarchado_2026-07-18_17-39.jpg?alt=media&amp;token=4b5f3e7d-8bd9-4ec8-a85b-e87921850a54</t>
         </is>
       </c>
       <c r="Q164" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Festadisticas_2026-06-25_13-24.jpg?alt=media&amp;token=6771899e-475c-4e5e-8ba2-31823c94f8e3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Festadisticas_2026-07-18_17-39.jpg?alt=media&amp;token=19c64edb-a9e2-4c93-8fe0-eba307c381a4</t>
         </is>
       </c>
       <c r="R164" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S164" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T164" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo kof </t>
         </is>
       </c>
       <c r="B165" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D165" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E165" s="3" t="inlineStr">
         <is>
-          <t>2026/06/25 12:51</t>
+          <t>2026/07/18 16:29</t>
         </is>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H165" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I165" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J165" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M165" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N165" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fgeneral_2026-06-25_12-52.jpg?alt=media&amp;token=e844811b-32f3-4b4d-bc34-d0690db4e774</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fgeneral_2026-07-18_16-31.jpg?alt=media&amp;token=d429fd90-f159-4874-8104-4f1798e24a32</t>
         </is>
       </c>
       <c r="O165" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Ftemperatura_2026-06-25_12-52.jpg?alt=media&amp;token=5f6356ad-6052-4b84-b703-2088aa5b02cf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Ftemperatura_2026-07-18_16-31.jpg?alt=media&amp;token=b3a21a76-d07e-496a-8fbb-b28975271d2e</t>
         </is>
       </c>
       <c r="P165" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fescarchado_2026-06-25_12-52.jpg?alt=media&amp;token=4afec637-33e4-4af3-8b7a-9897a505c07e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fescarchado_2026-07-18_16-31.jpg?alt=media&amp;token=91f0e42c-ec05-4781-ac37-b9421c76686a</t>
         </is>
       </c>
       <c r="Q165" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Festadisticas_2026-06-25_12-52.jpg?alt=media&amp;token=635d9cd2-e662-4134-afb6-36ef948ee1b5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Festadisticas_2026-07-18_16-31.jpg?alt=media&amp;token=47b8d179-8874-4b10-8dbe-44f8d7196114</t>
         </is>
       </c>
       <c r="R165" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S165" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T165" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo </t>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB4A06AC</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>2026/06/25 12:00</t>
+          <t>2026/07/18 13:05</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fgeneral_2026-06-25_12-03.jpg?alt=media&amp;token=158408a8-c3b5-4148-949f-2561ee36398d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fgeneral_2026-07-18_13-07.jpg?alt=media&amp;token=7ef39ddc-37f7-4111-9515-2c533685ca82</t>
         </is>
       </c>
       <c r="O166" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Ftemperatura_2026-06-25_12-03.jpg?alt=media&amp;token=e0989914-ed6c-4884-ae92-078ada578af4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Ftemperatura_2026-07-18_13-07.jpg?alt=media&amp;token=cfba230b-7fb3-43c8-9e06-5e242361e511</t>
         </is>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fescarchado_2026-06-25_12-03.jpg?alt=media&amp;token=400edca1-6132-49a3-8484-eefc7a4cb70a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fescarchado_2026-07-18_13-07.jpg?alt=media&amp;token=17362aca-748e-4084-9304-b1420afe4560</t>
         </is>
       </c>
       <c r="Q166" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Festadisticas_2026-06-25_12-03.jpg?alt=media&amp;token=f5a8e63b-55c4-446b-a11b-c92167eafb23</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Festadisticas_2026-07-18_13-07.jpg?alt=media&amp;token=9f79c26b-eb02-4563-9bf4-5a65decdb90b</t>
         </is>
       </c>
       <c r="R166" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S166" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T166" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo jvc </t>
         </is>
       </c>
       <c r="B167" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D167" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E167" s="3" t="inlineStr">
         <is>
-          <t>2026/06/25 11:30</t>
+          <t>2026/07/17 17:17</t>
         </is>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H167" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I167" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J167" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M167" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N167" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fgeneral_2026-06-25_11-33.jpg?alt=media&amp;token=b702fd8c-afaf-4870-a921-9fea957839d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fgeneral_2026-07-17_17-18.jpg?alt=media&amp;token=5878129a-e7e5-4fd9-9916-22f3e61b8a02</t>
         </is>
       </c>
       <c r="O167" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Ftemperatura_2026-06-25_11-33.jpg?alt=media&amp;token=128cdc01-aba7-400e-84df-3675849c1843</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Ftemperatura_2026-07-17_17-18.jpg?alt=media&amp;token=5be74d42-3246-4b84-9a0a-44281cf6c6ec</t>
         </is>
       </c>
       <c r="P167" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fescarchado_2026-06-25_11-33.jpg?alt=media&amp;token=62cf2512-77c0-4cd0-aea3-9ca7a323cfda</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fescarchado_2026-07-17_17-18.jpg?alt=media&amp;token=c9dc06ed-5d22-48e5-a93c-b6d74dec05d8</t>
         </is>
       </c>
       <c r="Q167" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Festadisticas_2026-06-25_11-33.jpg?alt=media&amp;token=85a95a11-6c83-49c8-bf37-73ea2ebb69f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Festadisticas_2026-07-17_17-18.jpg?alt=media&amp;token=fef226ab-1aa8-459f-a085-b6fcfb24d471</t>
         </is>
       </c>
       <c r="R167" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S167" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T167" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 17:06</t>
+          <t>2026/07/17 16:42</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fgeneral_2026-06-24_17-07.jpg?alt=media&amp;token=3ed007f1-eac0-4f7d-bf24-1018688f6cbc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fgeneral_2026-07-17_16-43.jpg?alt=media&amp;token=ea73138a-73be-4b7e-8a88-ffb0b9838866</t>
         </is>
       </c>
       <c r="O168" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Ftemperatura_2026-06-24_17-07.jpg?alt=media&amp;token=d2ddd43d-dcff-474b-9c41-57896d1e777c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Ftemperatura_2026-07-17_16-43.jpg?alt=media&amp;token=1deb7e3a-cac0-4d0f-888b-621928989247</t>
         </is>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fescarchado_2026-06-24_17-07.jpg?alt=media&amp;token=e57cd0bd-2bda-432b-910c-e669c46c54b0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fescarchado_2026-07-17_16-43.jpg?alt=media&amp;token=362ab7bd-8ae4-4d33-8298-e645b49d78ba</t>
         </is>
       </c>
       <c r="Q168" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Festadisticas_2026-06-24_17-07.jpg?alt=media&amp;token=5fc1a5c3-446c-4677-aae7-b08aaa79082e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Festadisticas_2026-07-17_16-43.jpg?alt=media&amp;token=7a5fdb7c-0369-4334-90fa-4906175c1c0c</t>
         </is>
       </c>
       <c r="R168" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S168" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T168" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Reforma </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E169" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 16:29</t>
+          <t>2026/07/17 15:39</t>
         </is>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I169" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J169" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M169" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N169" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fgeneral_2026-06-24_16-30.jpg?alt=media&amp;token=6e331c65-c91f-4944-b0c5-745f42df8bdb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fgeneral_2026-07-17_15-40.jpg?alt=media&amp;token=b9eb20ce-d68f-4e3e-9275-833bf6470760</t>
         </is>
       </c>
       <c r="O169" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Ftemperatura_2026-06-24_16-30.jpg?alt=media&amp;token=e96a1f4f-9ee3-4c2a-836c-6c7cc7066d76</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Ftemperatura_2026-07-17_15-40.jpg?alt=media&amp;token=68d93228-ec23-4f39-898d-ad0890c51b49</t>
         </is>
       </c>
       <c r="P169" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fescarchado_2026-06-24_16-30.jpg?alt=media&amp;token=df7d66ed-b931-4cdc-ba74-269e6ec57f2e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fescarchado_2026-07-17_15-40.jpg?alt=media&amp;token=3f56cd0a-d62f-4f9b-b70e-a73de0450018</t>
         </is>
       </c>
       <c r="Q169" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Festadisticas_2026-06-24_16-30.jpg?alt=media&amp;token=4e5d965b-f016-4fe4-8551-4d9a61260a0e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Festadisticas_2026-07-17_15-40.jpg?alt=media&amp;token=e24753fe-d0f6-4209-a253-adf10ec1d236</t>
         </is>
       </c>
       <c r="R169" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S169" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T169" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 15:19</t>
+          <t>2026/07/17 14:06</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fgeneral_2026-06-24_15-21.jpg?alt=media&amp;token=6e50ec04-42f6-47c8-a48b-1b602c15b12d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fgeneral_2026-07-17_14-07.jpg?alt=media&amp;token=dd559305-0b00-4896-9a5d-173fee19ccd3</t>
         </is>
       </c>
       <c r="O170" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Ftemperatura_2026-06-24_15-21.jpg?alt=media&amp;token=797924e0-0aae-42e9-9ebb-9782162e8e25</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Ftemperatura_2026-07-17_14-07.jpg?alt=media&amp;token=06d377c8-8feb-4560-9374-7d9ac61ee162</t>
         </is>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fescarchado_2026-06-24_15-21.jpg?alt=media&amp;token=edb9fea4-737f-4e71-8686-bd5b0de7c358</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fescarchado_2026-07-17_14-07.jpg?alt=media&amp;token=0809c453-d6fb-4410-b0b5-cfb5f6a4e814</t>
         </is>
       </c>
       <c r="Q170" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Festadisticas_2026-06-24_15-21.jpg?alt=media&amp;token=cc3a3f6d-0d8a-46f9-a713-2c45a4c9c8fa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Festadisticas_2026-07-17_14-07.jpg?alt=media&amp;token=a085e77b-bac9-4392-88ce-917513438fde</t>
         </is>
       </c>
       <c r="R170" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S170" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T170" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B171" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D171" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E171" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 15:13</t>
+          <t>2026/07/17 13:48</t>
         </is>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H171" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I171" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J171" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M171" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N171" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fgeneral_2026-06-24_15-15.jpg?alt=media&amp;token=70e89921-edda-4dcb-8511-4fdabc4a37f3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fgeneral_2026-07-17_13-49.jpg?alt=media&amp;token=eb8c050e-50ef-4733-961e-0f6fe99ae16f</t>
         </is>
       </c>
       <c r="O171" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Ftemperatura_2026-06-24_15-15.jpg?alt=media&amp;token=ed33eb31-784a-4149-9128-1e2813c380d4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Ftemperatura_2026-07-17_13-49.jpg?alt=media&amp;token=8835d02a-03a6-4727-85c9-d6e12bc3a8f2</t>
         </is>
       </c>
       <c r="P171" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fescarchado_2026-06-24_15-15.jpg?alt=media&amp;token=bd93a6a2-0d98-495c-935e-0d8c7c269078</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fescarchado_2026-07-17_13-49.jpg?alt=media&amp;token=e5d01203-2005-4a5e-abb9-3303d8546263</t>
         </is>
       </c>
       <c r="Q171" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Festadisticas_2026-06-24_15-15.jpg?alt=media&amp;token=e911cb2e-dce1-4d7d-8eb1-265afcef5396</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Festadisticas_2026-07-17_13-49.jpg?alt=media&amp;token=5a673d32-a947-4895-a95e-fa425e0d556b</t>
         </is>
       </c>
       <c r="R171" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S171" s="3" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>500ml</t>
         </is>
       </c>
       <c r="T171" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo aeropuerto </t>
+          <t xml:space="preserve">oxxo expo </t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49158A</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 14:29</t>
+          <t>2026/07/17 11:11</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>-.6</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fgeneral_2026-06-24_14-38.jpg?alt=media&amp;token=21e0d955-cb20-453c-8614-c1230b1c6bf0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fgeneral_2026-07-17_11-12.jpg?alt=media&amp;token=986f5f55-743e-4c50-8cec-94b10948e813</t>
         </is>
       </c>
       <c r="O172" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Ftemperatura_2026-06-24_14-38.jpg?alt=media&amp;token=9a570270-a9c9-4eb7-97f3-1ae4f5784668</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Ftemperatura_2026-07-17_11-12.jpg?alt=media&amp;token=e93232ca-4d71-407c-88a1-1b5b9d636346</t>
         </is>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fescarchado_2026-06-24_14-38.jpg?alt=media&amp;token=b7fbe558-4ff4-4cbb-ba7c-eda4acb33214</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fescarchado_2026-07-17_11-12.jpg?alt=media&amp;token=87c893fd-aa17-4ba2-b17b-584e509e6e45</t>
         </is>
       </c>
       <c r="Q172" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Festadisticas_2026-06-24_14-38.jpg?alt=media&amp;token=77f5526f-7a32-4ae4-82e5-49dd70b4dec7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Festadisticas_2026-07-17_11-12.jpg?alt=media&amp;token=8b9e5067-ea20-4ed8-b6a1-326d6d009226</t>
         </is>
       </c>
       <c r="R172" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S172" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T172" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B173" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D173" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E173" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 14:18</t>
+          <t>2026/07/17 10:54</t>
         </is>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H173" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I173" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J173" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M173" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N173" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fgeneral_2026-06-24_14-21.jpg?alt=media&amp;token=a4ffe753-be7f-4420-83fc-5b9b7914c116</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fgeneral_2026-07-17_10-55.jpg?alt=media&amp;token=df53d3bf-4ee0-44b2-94bd-0f0faadf15d3</t>
         </is>
       </c>
       <c r="O173" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Ftemperatura_2026-06-24_14-21.jpg?alt=media&amp;token=7c439c8e-1041-427f-b1ba-a7a77df36237</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Ftemperatura_2026-07-17_10-55.jpg?alt=media&amp;token=4ddf0678-ca29-43e2-8e82-b650d5abf470</t>
         </is>
       </c>
       <c r="P173" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fescarchado_2026-06-24_14-21.jpg?alt=media&amp;token=65ff8abd-85e7-4028-88df-8f32cbbcebbc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fescarchado_2026-07-17_10-55.jpg?alt=media&amp;token=7c06e899-dd30-46ba-add9-2688df5c489c</t>
         </is>
       </c>
       <c r="Q173" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Festadisticas_2026-06-24_14-21.jpg?alt=media&amp;token=9aba84fd-9f67-476b-804c-eb5a5c1bfa54</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Festadisticas_2026-07-17_10-55.jpg?alt=media&amp;token=791ab185-c341-471c-93b2-156f8f940681</t>
         </is>
       </c>
       <c r="R173" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S173" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T173" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro refrescante </t>
+          <t xml:space="preserve">Oxxo santuario </t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 14:16</t>
+          <t>2026/07/16 12:59</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fgeneral_2026-06-24_14-18.jpg?alt=media&amp;token=93c36450-3d39-47ea-a24f-790528b946f6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fgeneral_2026-07-16_13-01.jpg?alt=media&amp;token=9e64adcf-3ab3-48d8-b5f7-dd45177879dc</t>
         </is>
       </c>
       <c r="O174" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Ftemperatura_2026-06-24_14-18.jpg?alt=media&amp;token=a80e4dc1-0d9c-4b34-8aab-5f9364d2a8e6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Ftemperatura_2026-07-16_13-01.jpg?alt=media&amp;token=785b105c-2cf2-4192-b67b-919405ab4961</t>
         </is>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fescarchado_2026-06-24_14-18.jpg?alt=media&amp;token=271d30af-fdf9-4e0c-b9ab-61c2e699d29b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fescarchado_2026-07-16_13-01.jpg?alt=media&amp;token=5f86674b-d2d6-4dd6-beb7-457ea7b0e87a</t>
         </is>
       </c>
       <c r="Q174" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Festadisticas_2026-06-24_14-18.jpg?alt=media&amp;token=a2c4e2b8-6864-410e-8da6-8782c11b1392</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Festadisticas_2026-07-16_13-01.jpg?alt=media&amp;token=52b45747-3792-4cb4-9555-3ade893877f8</t>
         </is>
       </c>
       <c r="R174" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S174" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T174" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E175" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 13:41</t>
+          <t>2026/07/16 12:20</t>
         </is>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I175" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J175" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M175" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N175" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fgeneral_2026-06-24_13-41.jpg?alt=media&amp;token=47287191-61ef-48e9-b994-58944b6bc200</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fgeneral_2026-07-16_12-21.jpg?alt=media&amp;token=7ce8a48a-98ca-4682-b32b-21fba4ace5a7</t>
         </is>
       </c>
       <c r="O175" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Ftemperatura_2026-06-24_13-41.jpg?alt=media&amp;token=980eedec-e39c-41d0-9da9-8d5f0afd4918</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Ftemperatura_2026-07-16_12-21.jpg?alt=media&amp;token=3a13394e-87a4-4ac2-9fe4-5ea6ff18636b</t>
         </is>
       </c>
       <c r="P175" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fescarchado_2026-06-24_13-41.jpg?alt=media&amp;token=f3cfeb8b-0ad0-49fd-b0bf-7a631aa137f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fescarchado_2026-07-16_12-21.jpg?alt=media&amp;token=a9afbb41-9ead-46d1-b44b-c72314ffe1e0</t>
         </is>
       </c>
       <c r="Q175" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Festadisticas_2026-06-24_13-41.jpg?alt=media&amp;token=e577efa2-d7cb-4989-ab2b-e6a28ed7198c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Festadisticas_2026-07-16_12-21.jpg?alt=media&amp;token=00cbfeba-4014-44b3-85f3-aee3fc05a6ba</t>
         </is>
       </c>
       <c r="R175" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S175" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T175" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 13:15</t>
+          <t>2026/07/16 11:17</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=31d624b5-2fa9-40fc-89e7-c0f08a85d147</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fgeneral_2026-07-16_11-18.jpg?alt=media&amp;token=0c5bb8a1-06ec-44b5-93b5-d2f4898bbda7</t>
         </is>
       </c>
       <c r="O176" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=c4aa3813-2660-4b4b-917d-87036eb8b144</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Ftemperatura_2026-07-16_11-18.jpg?alt=media&amp;token=2792ec67-42f5-42f6-a53b-123edf2fc596</t>
         </is>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dfb002d4-ad96-493d-94f9-a06c65be0313</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fescarchado_2026-07-16_11-18.jpg?alt=media&amp;token=7369e381-7b9c-46dd-9154-63031c2ce99c</t>
         </is>
       </c>
       <c r="Q176" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=557d4615-7731-4603-af68-4cb0c755d6e0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Festadisticas_2026-07-16_11-18.jpg?alt=media&amp;token=d9da4671-7a58-4178-be34-5b02972781ea</t>
         </is>
       </c>
       <c r="R176" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S176" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T176" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo centro histórico </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B177" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E804</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D177" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E177" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 13:14</t>
+          <t>2026/07/16 10:52</t>
         </is>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H177" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I177" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J177" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M177" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N177" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=e537bfcb-7b38-417b-9149-8e4c827bedf4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fgeneral_2026-07-16_10-55.jpg?alt=media&amp;token=dc8868d3-0b3f-4466-bb4a-a422578f2f10</t>
         </is>
       </c>
       <c r="O177" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=6c9aa501-360e-4ce7-aeca-fdfc3e479773</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Ftemperatura_2026-07-16_10-55.jpg?alt=media&amp;token=32a82b69-744d-4628-8f8c-9f30b3d9eeec</t>
         </is>
       </c>
       <c r="P177" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dde429e2-d986-4124-b5be-e45cc58f67d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fescarchado_2026-07-16_10-55.jpg?alt=media&amp;token=33ed04e5-ace7-4ed4-ad6b-b4152b4de9ba</t>
         </is>
       </c>
       <c r="Q177" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=13e606f9-35b6-47b6-8334-af884a9323fa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Festadisticas_2026-07-16_10-55.jpg?alt=media&amp;token=d774c444-60ad-413f-97bf-39d4a4a3b45c</t>
         </is>
       </c>
       <c r="R177" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S177" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T177" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo jvc </t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 13:10</t>
+          <t>2026/07/13 15:08</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fgeneral_2026-06-24_13-17.jpg?alt=media&amp;token=520c1c1a-7cf6-4821-9d6d-2b22db5d5e13</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fgeneral_2026-07-13_15-08.jpg?alt=media&amp;token=14f041e4-a813-4696-a0be-34f39adbcaba</t>
         </is>
       </c>
       <c r="O178" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Ftemperatura_2026-06-24_13-17.jpg?alt=media&amp;token=be416b50-8ff9-450c-9277-0fff01a5f851</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Ftemperatura_2026-07-13_15-08.jpg?alt=media&amp;token=b6265934-c68d-474a-9a83-96af1bd3caa6</t>
         </is>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fescarchado_2026-06-24_13-17.jpg?alt=media&amp;token=55500f44-ec92-438f-affd-7194847b8cd2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fescarchado_2026-07-13_15-08.jpg?alt=media&amp;token=e9f1aae9-746c-460b-8eef-8372ce8067d2</t>
         </is>
       </c>
       <c r="Q178" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Festadisticas_2026-06-24_13-17.jpg?alt=media&amp;token=49537d97-bf07-4ac4-be2f-36aef34e7bf6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Festadisticas_2026-07-13_15-08.jpg?alt=media&amp;token=1a2c49e5-f0dc-41d3-8b4b-16a0cf35da18</t>
         </is>
       </c>
       <c r="R178" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S178" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T178" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B179" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E179" s="3" t="inlineStr">
         <is>
-          <t>2026/06/24 12:48</t>
+          <t>2026/07/13 14:28</t>
         </is>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H179" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I179" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J179" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M179" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N179" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fgeneral_2026-06-24_12-50.jpg?alt=media&amp;token=995826a6-e4c2-44e4-b413-dd97a3f66972</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fgeneral_2026-07-13_14-29.jpg?alt=media&amp;token=084df610-7218-43bd-a3a2-ca91908b6af5</t>
         </is>
       </c>
       <c r="O179" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Ftemperatura_2026-06-24_12-50.jpg?alt=media&amp;token=980d6c73-802e-4388-99de-9892f9cd8a6b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Ftemperatura_2026-07-13_14-29.jpg?alt=media&amp;token=e831f67d-c28d-490f-be84-6dc43600eb69</t>
         </is>
       </c>
       <c r="P179" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fescarchado_2026-06-24_12-50.jpg?alt=media&amp;token=ea6bd060-6c1f-4b5d-b926-2aed6c5a01c4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fescarchado_2026-07-13_14-29.jpg?alt=media&amp;token=ee9b716f-7e34-4dd4-9855-e0816b02a666</t>
         </is>
       </c>
       <c r="Q179" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Festadisticas_2026-06-24_12-50.jpg?alt=media&amp;token=620cfdd3-e19e-4e7a-a4ec-e8c20fd3f777</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Festadisticas_2026-07-13_14-29.jpg?alt=media&amp;token=73226d76-285d-4d56-bf9a-685fb84da103</t>
         </is>
       </c>
       <c r="R179" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S179" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T179" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo pino Suárez </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>2026/06/24 12:28</t>
+          <t>2026/07/13 13:21</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fgeneral_2026-06-24_12-30.jpg?alt=media&amp;token=0ffb8708-d9ca-4398-9300-afe0e9cfbdd6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fgeneral_2026-07-13_13-22.jpg?alt=media&amp;token=a3341d93-67a5-419d-b16d-8a373fb75dda</t>
         </is>
       </c>
       <c r="O180" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Ftemperatura_2026-06-24_12-30.jpg?alt=media&amp;token=40146bca-ff3a-4c9d-ba36-56ea359f95d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Ftemperatura_2026-07-13_13-22.jpg?alt=media&amp;token=d99370bf-ef0d-45d6-bbc1-698403ace7f2</t>
         </is>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fescarchado_2026-06-24_12-30.jpg?alt=media&amp;token=0260cc45-c5c7-44e9-a2c7-acb92b625e5f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fescarchado_2026-07-13_13-22.jpg?alt=media&amp;token=531c0849-724d-4a11-9ba1-43c3fe54298e</t>
         </is>
       </c>
       <c r="Q180" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Festadisticas_2026-06-24_12-30.jpg?alt=media&amp;token=46c26352-edb6-4603-8930-12e2abc525d3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Festadisticas_2026-07-13_13-22.jpg?alt=media&amp;token=7463252f-b0fe-423a-8972-1fd1c824b34d</t>
         </is>
       </c>
       <c r="R180" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S180" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T180" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>oxxo calzada cumbres</t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4E5C49</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ricardo tomas rodriguez </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E181" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 17:00</t>
+          <t>2026/07/13 13:01</t>
         </is>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
-          <t>-2.9</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I181" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J181" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M181" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N181" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=537ea6a9-5875-457c-b6c2-002b08eac5bd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fgeneral_2026-07-13_13-01.jpg?alt=media&amp;token=6491937a-d8bb-4d48-8b82-ff03f46573a6</t>
         </is>
       </c>
       <c r="O181" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=83357e1c-f70f-422b-9eb4-20e0300522d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Ftemperatura_2026-07-13_13-01.jpg?alt=media&amp;token=8d682a3b-e52b-46fc-833a-f6332a4d7646</t>
         </is>
       </c>
       <c r="P181" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=590ce2f8-01cf-4f84-be36-ec7138c5a1ae</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fescarchado_2026-07-13_13-01.jpg?alt=media&amp;token=132237f1-de6c-4535-b3f3-b51b92d2e18e</t>
         </is>
       </c>
       <c r="Q181" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=77afa4e9-9e39-449a-acd7-b62da06358fc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Festadisticas_2026-07-13_13-01.jpg?alt=media&amp;token=cce1530e-31d3-440b-ba83-eec724cee699</t>
         </is>
       </c>
       <c r="R181" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S181" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T181" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB4913FC</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 16:59</t>
+          <t>2026/07/13 12:33</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.8</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=1e2c928f-5176-4988-9134-7d3012a34e0a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fgeneral_2026-07-13_12-33.jpg?alt=media&amp;token=5cca7d43-b5df-4d23-ac5e-e5d713c0f9e9</t>
         </is>
       </c>
       <c r="O182" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=bbfa185d-6afb-4a5d-9529-3e43b588da89</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Ftemperatura_2026-07-13_12-33.jpg?alt=media&amp;token=ca124332-dbf2-4065-b7b1-57585a33f7aa</t>
         </is>
       </c>
       <c r="P182" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=eb79583e-e983-4133-9d06-5e88d68474bc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fescarchado_2026-07-13_12-33.jpg?alt=media&amp;token=61aa82a6-e1de-48d2-b8a0-9791d44da92d</t>
         </is>
       </c>
       <c r="Q182" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=ea90b055-5bc3-4183-a59d-61f9c0852a5e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Festadisticas_2026-07-13_12-33.jpg?alt=media&amp;token=0aa0fea0-ee69-4629-a1d9-0b9261a510c3</t>
         </is>
       </c>
       <c r="R182" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S182" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T182" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Monterrey </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B183" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05C2</t>
+          <t>B4A2EB491271</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E183" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 16:45</t>
+          <t>2026/07/13 12:13</t>
         </is>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H183" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I183" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J183" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M183" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N183" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fgeneral_2026-06-23_16-47.jpg?alt=media&amp;token=ce2d797a-4397-44bf-8256-c410f85352bd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fgeneral_2026-07-13_12-15.jpg?alt=media&amp;token=301fe4c0-f66e-476f-96ac-ff0595576b77</t>
         </is>
       </c>
       <c r="O183" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Ftemperatura_2026-06-23_16-47.jpg?alt=media&amp;token=64403b68-fccd-4916-8d4a-b7ad79330042</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Ftemperatura_2026-07-13_12-15.jpg?alt=media&amp;token=d88f5534-5cb6-4f81-b41d-cc08fa354cbb</t>
         </is>
       </c>
       <c r="P183" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fescarchado_2026-06-23_16-47.jpg?alt=media&amp;token=9c67b14c-91c4-4507-ab62-1bdd779d6f5d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fescarchado_2026-07-13_12-15.jpg?alt=media&amp;token=ced71b1e-2c62-46f4-8471-68cbb4546c74</t>
         </is>
       </c>
       <c r="Q183" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Festadisticas_2026-06-23_16-47.jpg?alt=media&amp;token=8e88f457-ea26-4b24-bdd2-2a6b90afaaef</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Festadisticas_2026-07-13_12-15.jpg?alt=media&amp;token=d3ac3203-c3a9-4f4d-b0b9-40a22ac1b156</t>
         </is>
       </c>
       <c r="R183" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S183" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T183" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>oxxo valle de cumbres</t>
+          <t xml:space="preserve">oxxo expo </t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491405</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ricardo tomas Rodriguez </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 16:43</t>
+          <t>2026/07/13 11:54</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>-0.8</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fgeneral_2026-06-23_16-45.jpg?alt=media&amp;token=0d2dc1d5-c276-45d3-9b2b-f7de3244e04c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fgeneral_2026-07-13_11-55.jpg?alt=media&amp;token=cb709a2f-9126-4446-94b3-a6690549f7bc</t>
         </is>
       </c>
       <c r="O184" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Ftemperatura_2026-06-23_16-45.jpg?alt=media&amp;token=8942dbde-91e0-41ca-bff9-451ffa27cb91</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Ftemperatura_2026-07-13_11-55.jpg?alt=media&amp;token=c0952553-8b43-4668-a0a2-31ba0a1ad6e8</t>
         </is>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fescarchado_2026-06-23_16-45.jpg?alt=media&amp;token=62588ffd-091a-4ccc-aec2-54df1ee305e4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fescarchado_2026-07-13_11-55.jpg?alt=media&amp;token=e6fe63f3-d074-4587-b772-a98cc77a7cf6</t>
         </is>
       </c>
       <c r="Q184" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Festadisticas_2026-06-23_16-45.jpg?alt=media&amp;token=7c889bd0-da4d-4f03-89fc-105c532b1497</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Festadisticas_2026-07-13_11-55.jpg?alt=media&amp;token=ac5887e6-1a5f-421d-a065-2fdfc7e7cf5d</t>
         </is>
       </c>
       <c r="R184" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S184" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T184" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo villa del poniente </t>
+          <t>oxxo casiopea</t>
         </is>
       </c>
       <c r="B185" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4897EC</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D185" s="3" t="inlineStr">
         <is>
-          <t>ricardo tomas rodriguez</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E185" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 16:05</t>
+          <t>2026/07/13 11:12</t>
         </is>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
-          <t>-0.5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H185" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I185" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J185" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M185" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N185" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fgeneral_2026-06-23_16-10.jpg?alt=media&amp;token=aca22c1e-b87a-4938-8000-dc2a4c7d85bc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fgeneral_2026-07-13_11-13.jpg?alt=media&amp;token=00168170-a45d-40a2-bf2e-7a06a08a3bc0</t>
         </is>
       </c>
       <c r="O185" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Ftemperatura_2026-06-23_16-10.jpg?alt=media&amp;token=4d301cc3-5226-40f7-b1f8-3e199a5a88cd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Ftemperatura_2026-07-13_11-13.jpg?alt=media&amp;token=a2462bb0-b07a-4cb8-a60e-0f51d1e9a5ca</t>
         </is>
       </c>
       <c r="P185" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fescarchado_2026-06-23_16-10.jpg?alt=media&amp;token=bbadd5cf-d9da-4fe5-b97c-5cbc02f93885</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fescarchado_2026-07-13_11-13.jpg?alt=media&amp;token=f9feec75-24fe-4c54-b23b-dfc211079df2</t>
         </is>
       </c>
       <c r="Q185" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Festadisticas_2026-06-23_16-10.jpg?alt=media&amp;token=bf14ce3a-7f8e-4ccb-8d6a-800ddd8abe32</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Festadisticas_2026-07-13_11-13.jpg?alt=media&amp;token=6c397665-dd2f-4ec8-ac19-b21a288c4c81</t>
         </is>
       </c>
       <c r="R185" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S185" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T185" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>oxxo parque anahuac</t>
+          <t xml:space="preserve">oxxo CD judicial </t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491343</t>
+          <t>B4A2EB48A289</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>ricardo tomas Rodriguez gonzalez</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 14:38</t>
+          <t>2026/07/11 13:40</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fgeneral_2026-06-23_14-46.jpg?alt=media&amp;token=4293bebd-50be-4012-a229-9990caff1068</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fgeneral_2026-07-11_13-41.jpg?alt=media&amp;token=e4a68cde-7274-4bd5-aeed-e8a8c39055c8</t>
         </is>
       </c>
       <c r="O186" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Ftemperatura_2026-06-23_14-46.jpg?alt=media&amp;token=75a41975-337c-4db1-80dc-3a5a364b2e8d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Ftemperatura_2026-07-11_13-41.jpg?alt=media&amp;token=031a8415-b823-4f78-85cb-dd2ef955993c</t>
         </is>
       </c>
       <c r="P186" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fescarchado_2026-06-23_14-46.jpg?alt=media&amp;token=94e99872-57ea-4da9-bafc-ffa411c331df</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fescarchado_2026-07-11_13-41.jpg?alt=media&amp;token=4628b251-75f8-42bd-9ac1-875565bfb2fd</t>
         </is>
       </c>
       <c r="Q186" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Festadisticas_2026-06-23_14-46.jpg?alt=media&amp;token=685f4cfc-cce1-45d9-b4ea-c892999f7e54</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Festadisticas_2026-07-11_13-41.jpg?alt=media&amp;token=ce00cb23-7f1d-418d-9246-69841c401470</t>
         </is>
       </c>
       <c r="R186" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S186" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T186" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E187" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 14:26</t>
+          <t>2026/07/11 13:19</t>
         </is>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I187" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J187" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M187" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N187" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fgeneral_2026-06-23_14-31.jpg?alt=media&amp;token=b0b3a47b-7a1f-40df-bbe4-8c1e6105b374</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fgeneral_2026-07-11_13-20.jpg?alt=media&amp;token=2817e29e-6760-42c1-bba2-3597e0bd9991</t>
         </is>
       </c>
       <c r="O187" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Ftemperatura_2026-06-23_14-31.jpg?alt=media&amp;token=80a1bd5a-7ea5-4755-a498-76278aa868f7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Ftemperatura_2026-07-11_13-20.jpg?alt=media&amp;token=f0351936-07e1-4047-9d5e-15f296cf120f</t>
         </is>
       </c>
       <c r="P187" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fescarchado_2026-06-23_14-31.jpg?alt=media&amp;token=3f9d1784-67af-4db7-8412-7187aee1de1b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fescarchado_2026-07-11_13-20.jpg?alt=media&amp;token=31860d85-22ec-43be-b07d-ede85f0e53ba</t>
         </is>
       </c>
       <c r="Q187" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Festadisticas_2026-06-23_14-31.jpg?alt=media&amp;token=ec23ae99-ef2a-421c-8538-8ed8a030ac3b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Festadisticas_2026-07-11_13-20.jpg?alt=media&amp;token=de96f484-5a3b-4b25-82ed-a3acb89d0729</t>
         </is>
       </c>
       <c r="R187" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S187" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T187" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo KOF CDMX </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Toriz bravo</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 14:25</t>
+          <t>2026/07/11 12:54</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fgeneral_2026-06-23_14-32.jpg?alt=media&amp;token=1e88542d-6432-465f-9f94-4ed6d3a1d3e9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fgeneral_2026-07-11_12-55.jpg?alt=media&amp;token=01f8d7db-7a84-4102-aad7-b49de62f3216</t>
         </is>
       </c>
       <c r="O188" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Ftemperatura_2026-06-23_14-32.jpg?alt=media&amp;token=cc02d8b0-718e-4251-8672-ea490ee50175</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Ftemperatura_2026-07-11_12-55.jpg?alt=media&amp;token=47ba1ead-cd67-479d-97c7-5ecc643013b6</t>
         </is>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fescarchado_2026-06-23_14-32.jpg?alt=media&amp;token=512414a4-7220-4cf3-9312-22e36227568c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fescarchado_2026-07-11_12-55.jpg?alt=media&amp;token=1c1adcf0-300e-42f2-97e7-027f14b88875</t>
         </is>
       </c>
       <c r="Q188" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Festadisticas_2026-06-23_14-32.jpg?alt=media&amp;token=f1f6db38-2a60-4f7e-b60e-b08be16528e2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Festadisticas_2026-07-11_12-55.jpg?alt=media&amp;token=f30abf3b-c996-44f7-8a7d-72148610f57a</t>
         </is>
       </c>
       <c r="R188" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S188" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T188" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B189" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D189" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t>Jorge Alberto</t>
         </is>
       </c>
       <c r="E189" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 13:54</t>
+          <t>2026/07/11 12:23</t>
         </is>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H189" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I189" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J189" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M189" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N189" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fgeneral_2026-06-23_14-04.jpg?alt=media&amp;token=f17ed069-2cf0-43f5-8a97-32003069efc9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fgeneral_2026-07-11_12-24.jpg?alt=media&amp;token=9de0cebe-7290-473a-9015-aac284414448</t>
         </is>
       </c>
       <c r="O189" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Ftemperatura_2026-06-23_14-04.jpg?alt=media&amp;token=9c4991c8-2c06-48b8-8773-7ddde06ccf85</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Ftemperatura_2026-07-11_12-24.jpg?alt=media&amp;token=db7a77d1-578a-4e09-9d27-cb4218b3b9e7</t>
         </is>
       </c>
       <c r="P189" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fescarchado_2026-06-23_14-04.jpg?alt=media&amp;token=2733bc5a-3b40-4e02-9a02-2d9d128fd357</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fescarchado_2026-07-11_12-24.jpg?alt=media&amp;token=98623b70-28cf-42dc-9ef1-ce93b817d844</t>
         </is>
       </c>
       <c r="Q189" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Festadisticas_2026-06-23_14-04.jpg?alt=media&amp;token=559de2bd-36cb-4989-854c-b6fb835fb162</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Festadisticas_2026-07-11_12-24.jpg?alt=media&amp;token=361d8e44-18f6-402b-96cc-f3e6443bc59f</t>
         </is>
       </c>
       <c r="R189" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S189" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T189" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB491271</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 13:13</t>
+          <t>2026/07/11 11:27</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fgeneral_2026-06-23_13-14.jpg?alt=media&amp;token=f9a0b372-52cc-4db5-9a6c-883b932ca960</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fgeneral_2026-07-11_11-28.jpg?alt=media&amp;token=e9394914-e25a-44d1-a705-26a604667b15</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Ftemperatura_2026-06-23_13-14.jpg?alt=media&amp;token=622ee99c-7792-4007-aebf-fc3b3d47e76f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Ftemperatura_2026-07-11_11-28.jpg?alt=media&amp;token=fb5e2c87-decf-4152-9277-b3ea1ec8b525</t>
         </is>
       </c>
       <c r="P190" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fescarchado_2026-06-23_13-14.jpg?alt=media&amp;token=c480420c-c281-4916-ae9c-a9761849c410</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fescarchado_2026-07-11_11-28.jpg?alt=media&amp;token=9b02d538-632a-44cd-9354-e34e422b4d45</t>
         </is>
       </c>
       <c r="Q190" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Festadisticas_2026-06-23_13-14.jpg?alt=media&amp;token=1b7b6846-b70c-42cc-90a1-f765f3361ca9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Festadisticas_2026-07-11_11-28.jpg?alt=media&amp;token=f63b9ea2-a152-445e-80d5-015af3c064ca</t>
         </is>
       </c>
       <c r="R190" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S190" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T190" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo Monterrey </t>
         </is>
       </c>
       <c r="B191" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB4A05C2</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D191" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E191" s="3" t="inlineStr">
         <is>
-          <t>2026/06/23 12:45</t>
+          <t>2026/07/11 11:22</t>
         </is>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H191" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="I191" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J191" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M191" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N191" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fgeneral_2026-06-23_12-45.jpg?alt=media&amp;token=fab96691-b7c8-47c3-a1ba-9fa2fad0777d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fgeneral_2026-07-11_11-26.jpg?alt=media&amp;token=bc73e98b-abeb-4410-944c-8500b3326a93</t>
         </is>
       </c>
       <c r="O191" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Ftemperatura_2026-06-23_12-45.jpg?alt=media&amp;token=f83f2630-b99a-40ab-827d-4e44933cbdef</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Ftemperatura_2026-07-11_11-26.jpg?alt=media&amp;token=628f1a04-fa3b-41b1-8a0a-fbdf2a910218</t>
         </is>
       </c>
       <c r="P191" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fescarchado_2026-06-23_12-45.jpg?alt=media&amp;token=b3983a66-e04d-43bc-9778-36191af7cc64</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fescarchado_2026-07-11_11-26.jpg?alt=media&amp;token=aa7e0238-69cf-4e2c-ab46-bf60702a4fc3</t>
         </is>
       </c>
       <c r="Q191" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Festadisticas_2026-06-23_12-45.jpg?alt=media&amp;token=dde79632-ef90-47b0-8bf2-98c32a40437a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Festadisticas_2026-07-11_11-26.jpg?alt=media&amp;token=a2d05f2f-d9c7-403a-bb49-fbbfc6dc8bdc</t>
         </is>
       </c>
       <c r="R191" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S191" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T191" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo expo </t>
+          <t>oxxo puebla 2</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB49E85B</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>2026/06/23 11:12</t>
+          <t>2026/07/11 11:09</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fgeneral_2026-06-23_11-20.jpg?alt=media&amp;token=0ee7bfc8-4e7a-4fb7-aab3-74a2ae46f088</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fgeneral_2026-07-11_11-10.jpg?alt=media&amp;token=f38d8403-8c08-43c3-b0a1-13101bfe83c0</t>
         </is>
       </c>
       <c r="O192" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Ftemperatura_2026-06-23_11-20.jpg?alt=media&amp;token=df4351ee-0b47-49a9-bd94-f4a772544cce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Ftemperatura_2026-07-11_11-10.jpg?alt=media&amp;token=69bf6e01-e561-4d4a-a87e-9d7ab87c9a80</t>
         </is>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fescarchado_2026-06-23_11-20.jpg?alt=media&amp;token=f7ccc581-3acf-4932-ab57-a4954301f6d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fescarchado_2026-07-11_11-10.jpg?alt=media&amp;token=c547b473-fe76-4aad-b707-8102ed2d1754</t>
         </is>
       </c>
       <c r="Q192" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Festadisticas_2026-06-23_11-20.jpg?alt=media&amp;token=41bb6417-7d56-4168-ade5-303de8a999cb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Festadisticas_2026-07-11_11-10.jpg?alt=media&amp;token=98f24501-b156-4657-a424-8dbea1367e45</t>
         </is>
       </c>
       <c r="R192" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S192" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T192" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">San ángel 2 </t>
+          <t xml:space="preserve">oxxo san ángel ll </t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>B4A2EB49E91C</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E193" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 18:26</t>
+          <t>2026/07/11 10:39</t>
         </is>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J193" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M193" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N193" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fgeneral_2026-06-22_18-28.jpg?alt=media&amp;token=c8c07eb4-c7c4-4c7c-af55-a24ff872b40c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fgeneral_2026-07-11_10-40.jpg?alt=media&amp;token=ba3100f2-2f2b-4af9-99fe-ce0b03326954</t>
         </is>
       </c>
       <c r="O193" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Ftemperatura_2026-06-22_18-28.jpg?alt=media&amp;token=363834fb-4d08-48e9-b097-f78c3bd12ff6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Ftemperatura_2026-07-11_10-40.jpg?alt=media&amp;token=00dbdbc8-d39e-485e-bb3b-82d6c577066b</t>
         </is>
       </c>
       <c r="P193" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fescarchado_2026-06-22_18-28.jpg?alt=media&amp;token=9aa7a794-ff8b-4015-b57d-5249d3214fa3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fescarchado_2026-07-11_10-40.jpg?alt=media&amp;token=e200e6d3-47c8-46ff-afe9-6fb9519ddc90</t>
         </is>
       </c>
       <c r="Q193" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Festadisticas_2026-06-22_18-28.jpg?alt=media&amp;token=4b147ddb-e4e4-462e-862d-7589e09b1c25</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Festadisticas_2026-07-11_10-40.jpg?alt=media&amp;token=131af458-ef4a-4ae2-b669-c3cf556439b6</t>
         </is>
       </c>
       <c r="R193" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S193" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T193" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo Kof </t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 17:42</t>
+          <t>2026/07/10 14:23</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fgeneral_2026-06-22_17-44.jpg?alt=media&amp;token=e19a0147-a80e-4b27-9bb8-664ed6a57432</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fgeneral_2026-07-10_14-24.jpg?alt=media&amp;token=23bef975-7ea3-4c5b-9192-77eb0a6b4d58</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Ftemperatura_2026-06-22_17-44.jpg?alt=media&amp;token=5677b0a1-a747-418a-9bde-0289ef7e2221</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Ftemperatura_2026-07-10_14-24.jpg?alt=media&amp;token=63daab43-d59a-4527-bb0f-1299b258272b</t>
         </is>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fescarchado_2026-06-22_17-44.jpg?alt=media&amp;token=364fef9b-2f69-4d93-90bc-45585ca36deb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fescarchado_2026-07-10_14-24.jpg?alt=media&amp;token=67a29199-82ba-4fb4-9d07-08658cd29b9b</t>
         </is>
       </c>
       <c r="Q194" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Festadisticas_2026-06-22_17-44.jpg?alt=media&amp;token=3c3529c0-f3fb-4265-844f-1b5916f91a07</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Festadisticas_2026-07-10_14-24.jpg?alt=media&amp;token=c1c438e3-0f12-4079-9664-f027804a12e7</t>
         </is>
       </c>
       <c r="R194" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S194" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T194" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Copenague </t>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
         </is>
       </c>
       <c r="B195" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491365</t>
+          <t>B4A2EB49E7F9</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D195" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E195" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 17:03</t>
+          <t>2026/07/10 10:17</t>
         </is>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H195" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I195" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J195" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M195" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N195" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fgeneral_2026-06-22_17-06.jpg?alt=media&amp;token=b4eac064-2a0c-429a-ae36-913af097acaf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fgeneral_2026-07-10_10-18.jpg?alt=media&amp;token=2a0739d5-94bc-43ff-a3f2-3ce95a0ab218</t>
         </is>
       </c>
       <c r="O195" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Ftemperatura_2026-06-22_17-06.jpg?alt=media&amp;token=b49eea8a-c52a-4ca8-8155-b7a1d56df18c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Ftemperatura_2026-07-10_10-18.jpg?alt=media&amp;token=230f13fb-c971-4eb7-bafb-2c45a917c821</t>
         </is>
       </c>
       <c r="P195" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fescarchado_2026-06-22_17-06.jpg?alt=media&amp;token=daca348b-ae76-4dae-bcbc-eb28ababc109</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fescarchado_2026-07-10_10-18.jpg?alt=media&amp;token=86cdff11-53b1-48b5-85e3-218a7155a781</t>
         </is>
       </c>
       <c r="Q195" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Festadisticas_2026-06-22_17-06.jpg?alt=media&amp;token=dbb7e17e-dd57-41d3-9ae7-a0c6ae901adf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Festadisticas_2026-07-10_10-18.jpg?alt=media&amp;token=0043957a-3256-4dce-90ad-e5d149235ae4</t>
         </is>
       </c>
       <c r="R195" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S195" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T195" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB4A06AC</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 16:39</t>
+          <t>2026/07/09 17:12</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fgeneral_2026-06-22_16-41.jpg?alt=media&amp;token=b832e9ee-7852-4d86-90a1-706c303a111f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fgeneral_2026-07-09_17-14.jpg?alt=media&amp;token=52deec06-d021-419e-b0ad-d937d1206454</t>
         </is>
       </c>
       <c r="O196" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Ftemperatura_2026-06-22_16-41.jpg?alt=media&amp;token=f96c7b11-6e85-44a6-853b-e870a76592b0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Ftemperatura_2026-07-09_17-14.jpg?alt=media&amp;token=497f774d-dd0c-4f88-92db-a1db82c3e7aa</t>
         </is>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fescarchado_2026-06-22_16-41.jpg?alt=media&amp;token=b94a00bf-0ac8-4862-a8bd-9db2a5c3a5cd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fescarchado_2026-07-09_17-14.jpg?alt=media&amp;token=dc61aa93-db38-4925-9282-9659c8b491e3</t>
         </is>
       </c>
       <c r="Q196" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Festadisticas_2026-06-22_16-41.jpg?alt=media&amp;token=e640e3d2-9b68-496e-a42b-f0e066301d28</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Festadisticas_2026-07-09_17-14.jpg?alt=media&amp;token=5294bc16-583a-49ae-8fed-fc24e8c979cf</t>
         </is>
       </c>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S196" s="2" t="inlineStr">
         <is>
-          <t>1000ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T196" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Reforma </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B197" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D197" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E197" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 15:56</t>
+          <t>2026/07/09 14:09</t>
         </is>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H197" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I197" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J197" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M197" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N197" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fgeneral_2026-06-22_15-58.jpg?alt=media&amp;token=6c9f0f61-0cba-4dee-a06e-ede6db9277d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fgeneral_2026-07-09_14-10.jpg?alt=media&amp;token=48fb29de-58ec-4ae9-be26-ba9394aef7e0</t>
         </is>
       </c>
       <c r="O197" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Ftemperatura_2026-06-22_15-58.jpg?alt=media&amp;token=1666d8a2-45b5-4da2-99d2-ae8df0611e6f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Ftemperatura_2026-07-09_14-10.jpg?alt=media&amp;token=958c10a3-30f0-4ea1-aed0-eb9290fc4930</t>
         </is>
       </c>
       <c r="P197" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fescarchado_2026-06-22_15-58.jpg?alt=media&amp;token=b6c53170-bb8e-4e16-8f85-ddd0c999ed2e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fescarchado_2026-07-09_14-10.jpg?alt=media&amp;token=c2b51480-e090-4635-b37d-6a39f213e8d9</t>
         </is>
       </c>
       <c r="Q197" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Festadisticas_2026-06-22_15-58.jpg?alt=media&amp;token=bc356922-67ad-4e0f-801c-dfbc242528d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Festadisticas_2026-07-09_14-10.jpg?alt=media&amp;token=6742bee9-08e2-4d6a-99ef-a26eeef9b6d3</t>
         </is>
       </c>
       <c r="R197" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S197" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T197" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 15:54</t>
+          <t>2026/07/09 13:33</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fgeneral_2026-06-22_15-55.jpg?alt=media&amp;token=a89424bc-be8f-4057-92f3-355f344e73c1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fgeneral_2026-07-09_13-34.jpg?alt=media&amp;token=4787c8be-bf21-4beb-88a2-290ce80f84fc</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Ftemperatura_2026-06-22_15-55.jpg?alt=media&amp;token=10f3494a-32df-4024-a596-6870786f7baa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Ftemperatura_2026-07-09_13-34.jpg?alt=media&amp;token=941b5d2d-bac0-49fc-aa46-0bb5ba7c5df3</t>
         </is>
       </c>
       <c r="P198" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fescarchado_2026-06-22_15-55.jpg?alt=media&amp;token=dc6f0ea7-6f38-4e02-ba66-ee85e9bd515d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fescarchado_2026-07-09_13-34.jpg?alt=media&amp;token=6f523120-b547-4399-9895-775d94c84f0f</t>
         </is>
       </c>
       <c r="Q198" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Festadisticas_2026-06-22_15-55.jpg?alt=media&amp;token=a239e472-b9eb-4432-9fd5-7b2077219b9c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Festadisticas_2026-07-09_13-34.jpg?alt=media&amp;token=3bf40eca-749a-4d37-9937-955c5c2cc189</t>
         </is>
       </c>
       <c r="R198" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S198" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T198" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E199" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 14:56</t>
+          <t>2026/07/09 13:05</t>
         </is>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I199" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J199" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M199" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N199" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fgeneral_2026-06-22_14-58.jpg?alt=media&amp;token=badbcbf5-a12d-4590-aec2-9381f32d2b6c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fgeneral_2026-07-09_13-06.jpg?alt=media&amp;token=3d781f21-c944-47f3-8742-c94c834fbb75</t>
         </is>
       </c>
       <c r="O199" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Ftemperatura_2026-06-22_14-58.jpg?alt=media&amp;token=2b413496-8d0f-44ce-b50a-41ccebaa45d4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Ftemperatura_2026-07-09_13-06.jpg?alt=media&amp;token=658ba14b-58b4-42b8-9ae9-0bc2be68f3d3</t>
         </is>
       </c>
       <c r="P199" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fescarchado_2026-06-22_14-58.jpg?alt=media&amp;token=db57263b-00ab-4ce7-8554-9dc89b473027</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fescarchado_2026-07-09_13-06.jpg?alt=media&amp;token=81d4bdd6-e8f6-45c3-91ae-00da8d96a900</t>
         </is>
       </c>
       <c r="Q199" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Festadisticas_2026-06-22_14-58.jpg?alt=media&amp;token=e6d03075-9cf6-4133-9e9d-e83f1624bd44</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Festadisticas_2026-07-09_13-06.jpg?alt=media&amp;token=d257a055-9d17-482e-9302-ec41c4ace774</t>
         </is>
       </c>
       <c r="R199" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S199" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T199" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB49E900</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 14:51</t>
+          <t>2026/07/09 12:41</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fgeneral_2026-06-22_14-52.jpg?alt=media&amp;token=b2018c5e-45ba-4617-9ffc-b3d8f37fa9a1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fgeneral_2026-07-09_12-42.jpg?alt=media&amp;token=a3c21880-a166-47ea-91ce-814bf2e081d7</t>
         </is>
       </c>
       <c r="O200" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Ftemperatura_2026-06-22_14-52.jpg?alt=media&amp;token=cafdbe7d-900e-40f2-9f43-fe8edc61678a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Ftemperatura_2026-07-09_12-42.jpg?alt=media&amp;token=e4c3436a-a03c-444c-a015-cad9802fa095</t>
         </is>
       </c>
       <c r="P200" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fescarchado_2026-06-22_14-52.jpg?alt=media&amp;token=e638ac5f-d6ae-4256-bc4d-28ae06873939</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fescarchado_2026-07-09_12-42.jpg?alt=media&amp;token=3d7d34ed-5290-45df-bda1-763a4bae5b67</t>
         </is>
       </c>
       <c r="Q200" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Festadisticas_2026-06-22_14-52.jpg?alt=media&amp;token=5135a15e-43bc-4024-9110-78e5c8fc3035</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Festadisticas_2026-07-09_12-42.jpg?alt=media&amp;token=2ee40279-175e-4a48-93db-6071bf7e714a</t>
         </is>
       </c>
       <c r="R200" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S200" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T200" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">centro refrescante </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B201" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D201" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E201" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 13:59</t>
+          <t>2026/07/09 12:08</t>
         </is>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H201" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I201" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J201" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M201" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N201" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fgeneral_2026-06-22_14-03.jpg?alt=media&amp;token=67f30508-9096-4649-8a93-5e48d91fb8d2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fgeneral_2026-07-09_12-09.jpg?alt=media&amp;token=a8e637e8-c51c-4f85-9992-5420e0df7e55</t>
         </is>
       </c>
       <c r="O201" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Ftemperatura_2026-06-22_14-03.jpg?alt=media&amp;token=b5b08b35-c271-4b2c-93d9-d8b03aea3c93</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Ftemperatura_2026-07-09_12-09.jpg?alt=media&amp;token=7e5d8741-a61d-4213-90c3-ed8849a28c5e</t>
         </is>
       </c>
       <c r="P201" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fescarchado_2026-06-22_14-03.jpg?alt=media&amp;token=11d18afd-d2ac-42f4-b679-59cc075091ae</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fescarchado_2026-07-09_12-09.jpg?alt=media&amp;token=ad1c1aa6-5008-4364-8532-ff8615698bec</t>
         </is>
       </c>
       <c r="Q201" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Festadisticas_2026-06-22_14-03.jpg?alt=media&amp;token=d56a7353-b826-4aaa-b443-27c9a705669e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Festadisticas_2026-07-09_12-09.jpg?alt=media&amp;token=c203b243-a7ea-4418-915b-af973cdb740f</t>
         </is>
       </c>
       <c r="R201" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="S201" s="3" t="inlineStr">
         <is>
-          <t>0ml</t>
+          <t>900ml</t>
         </is>
       </c>
       <c r="T201" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 13:40</t>
+          <t>2026/07/07 14:47</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-41.jpg?alt=media&amp;token=fb010990-a3a8-484c-bb4e-851e8496a8da</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fgeneral_2026-07-07_14-48.jpg?alt=media&amp;token=6beda6d7-793f-4075-a561-4fe5fbbeb9ab</t>
         </is>
       </c>
       <c r="O202" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-41.jpg?alt=media&amp;token=5467612c-c2b9-42a2-b29c-9456607874a0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Ftemperatura_2026-07-07_14-48.jpg?alt=media&amp;token=273e2d4a-36c5-43ff-a560-33748b3ac844</t>
         </is>
       </c>
       <c r="P202" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-41.jpg?alt=media&amp;token=91797364-f0cb-4b5c-938a-a01b514b6ef5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fescarchado_2026-07-07_14-48.jpg?alt=media&amp;token=c7f20562-c293-4d7b-acb1-9c8de920b636</t>
         </is>
       </c>
       <c r="Q202" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-41.jpg?alt=media&amp;token=a1ba7d1d-d889-40c7-bc11-97301a22fb73</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Festadisticas_2026-07-07_14-48.jpg?alt=media&amp;token=4e0278dc-132b-4ce4-9b96-965c230784c0</t>
         </is>
       </c>
       <c r="R202" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S202" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T202" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo cuba </t>
         </is>
       </c>
       <c r="B203" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB49124D</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D203" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E203" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 13:32</t>
+          <t>2026/07/07 14:33</t>
         </is>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H203" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I203" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J203" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M203" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N203" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-36.jpg?alt=media&amp;token=cbae5d5c-ce26-44ab-9078-6a03d3c93c81</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fgeneral_2026-07-07_14-35.jpg?alt=media&amp;token=3e97929c-0c28-4376-93eb-9a97c7a1e576</t>
         </is>
       </c>
       <c r="O203" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-36.jpg?alt=media&amp;token=07e0b536-1aae-481a-aeb9-8c526d64c996</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Ftemperatura_2026-07-07_14-35.jpg?alt=media&amp;token=2d816834-0675-42ad-8ae6-19dc4f7c2aa7</t>
         </is>
       </c>
       <c r="P203" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-36.jpg?alt=media&amp;token=13dde857-7712-4a72-86c7-be08b58925f6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fescarchado_2026-07-07_14-35.jpg?alt=media&amp;token=d5fc511b-43a5-4e9c-8782-031ca6f6d606</t>
         </is>
       </c>
       <c r="Q203" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-36.jpg?alt=media&amp;token=eba77c55-617d-40f2-94a5-1769878d6197</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Festadisticas_2026-07-07_14-35.jpg?alt=media&amp;token=e97f2767-29f7-4aa9-8816-66b3f8b6b724</t>
         </is>
       </c>
       <c r="R203" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S203" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T203" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo centro histórico </t>
+          <t xml:space="preserve">oxxo santuario </t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E804</t>
+          <t>B4A2EB48A17D</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>2026/06/22 12:21</t>
+          <t>2026/07/07 13:50</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fgeneral_2026-06-22_12-22.jpg?alt=media&amp;token=5d450ee8-90d4-4bd8-9eee-f4d96ce8cd06</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fgeneral_2026-07-07_13-52.jpg?alt=media&amp;token=90b07c65-a2f8-4f17-9084-12ee011931ce</t>
         </is>
       </c>
       <c r="O204" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Ftemperatura_2026-06-22_12-22.jpg?alt=media&amp;token=b74dea82-7bfe-4ff9-8705-4bf8f8bd7240</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Ftemperatura_2026-07-07_13-52.jpg?alt=media&amp;token=05691e73-667d-4152-a702-3f2d41539897</t>
         </is>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fescarchado_2026-06-22_12-22.jpg?alt=media&amp;token=b394f8b3-0910-4db6-addb-41ee8cafa1e3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fescarchado_2026-07-07_13-52.jpg?alt=media&amp;token=41591273-63de-4b16-812a-de449f327fa5</t>
         </is>
       </c>
       <c r="Q204" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Festadisticas_2026-06-22_12-22.jpg?alt=media&amp;token=e343e6f4-f13f-4d81-b126-94cd44fd75aa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Festadisticas_2026-07-07_13-52.jpg?alt=media&amp;token=24295e5a-0906-4ec3-b67f-07efd0c03178</t>
         </is>
       </c>
       <c r="R204" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S204" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T204" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo pino Suárez </t>
+          <t xml:space="preserve">Centro refrescante </t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB491189</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E205" s="3" t="inlineStr">
         <is>
-          <t>2026/06/22 11:35</t>
+          <t>2026/07/07 13:36</t>
         </is>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J205" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M205" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N205" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fgeneral_2026-06-22_11-38.jpg?alt=media&amp;token=e74ee961-1dc3-4c6c-a6a9-7ca592e753b1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fgeneral_2026-07-07_13-38.jpg?alt=media&amp;token=2d78199c-4c17-4af0-a9a8-3defb19f3ba8</t>
         </is>
       </c>
       <c r="O205" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Ftemperatura_2026-06-22_11-38.jpg?alt=media&amp;token=9ef6a892-a23d-40c7-81e1-babdd9013aa3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Ftemperatura_2026-07-07_13-38.jpg?alt=media&amp;token=157424f0-5a1f-465a-82a7-e2c9fca9bb23</t>
         </is>
       </c>
       <c r="P205" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fescarchado_2026-06-22_11-38.jpg?alt=media&amp;token=176922f1-052f-4e9c-b694-6eeb555ad2af</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fescarchado_2026-07-07_13-38.jpg?alt=media&amp;token=2a252137-03a6-4873-a993-a3a89adb4cf2</t>
         </is>
       </c>
       <c r="Q205" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Festadisticas_2026-06-22_11-38.jpg?alt=media&amp;token=8a2ae225-1210-410e-9833-7d711e6fc607</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Festadisticas_2026-07-07_13-38.jpg?alt=media&amp;token=879ce38f-3b05-46a5-8afb-7a5d3a0b9121</t>
         </is>
       </c>
       <c r="R205" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S205" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T205" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>2026/06/19 16:53</t>
+          <t>2026/07/07 13:05</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fgeneral_2026-06-19_16-55.jpg?alt=media&amp;token=c3bb6652-118c-496f-ac0c-1b443b4b8b84</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fgeneral_2026-07-07_13-07.jpg?alt=media&amp;token=d9593c1a-876a-4089-98fb-b5c4e0bc5872</t>
         </is>
       </c>
       <c r="O206" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Ftemperatura_2026-06-19_16-55.jpg?alt=media&amp;token=b2b06166-08b9-4238-9cc0-19ff763f6daf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Ftemperatura_2026-07-07_13-07.jpg?alt=media&amp;token=d5427793-e94f-4b88-b59b-cb2dbdb7f416</t>
         </is>
       </c>
       <c r="P206" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fescarchado_2026-06-19_16-55.jpg?alt=media&amp;token=e4f4e4b6-c812-430b-bf87-fda0ec1fcd40</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fescarchado_2026-07-07_13-07.jpg?alt=media&amp;token=db311f44-9336-4858-a9f1-6505744e264c</t>
         </is>
       </c>
       <c r="Q206" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Festadisticas_2026-06-19_16-55.jpg?alt=media&amp;token=8724dc57-ef11-4307-a1a6-08e59ab00ece</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Festadisticas_2026-07-07_13-07.jpg?alt=media&amp;token=0074c610-9d48-44b3-b474-c374eba1680c</t>
         </is>
       </c>
       <c r="R206" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S206" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T206" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro refrescante </t>
+          <t xml:space="preserve">oxxo Allende </t>
         </is>
       </c>
       <c r="B207" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491189</t>
+          <t>B4A2EB49E95C</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D207" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
-          <t>2026/06/19 16:11</t>
+          <t>2026/07/07 11:25</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>-5</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I207" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J207" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M207" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N207" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fgeneral_2026-06-19_16-21.jpg?alt=media&amp;token=ee92b9e3-cd13-404b-a041-ce95d80a4e28</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fgeneral_2026-07-07_11-27.jpg?alt=media&amp;token=f4723d40-cbd7-4cfb-8b44-85578bcf1535</t>
         </is>
       </c>
       <c r="O207" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Ftemperatura_2026-06-19_16-21.jpg?alt=media&amp;token=a79d90ac-cea8-4545-8102-be5d75b5574a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Ftemperatura_2026-07-07_11-27.jpg?alt=media&amp;token=574e752b-08eb-4077-9480-b8b2d70370d7</t>
         </is>
       </c>
       <c r="P207" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fescarchado_2026-06-19_16-21.jpg?alt=media&amp;token=e2ddf000-976f-488e-9b85-94b97a5ff331</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fescarchado_2026-07-07_11-27.jpg?alt=media&amp;token=0f0b713d-d1fa-4f19-a492-249345f154dc</t>
         </is>
       </c>
       <c r="Q207" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Festadisticas_2026-06-19_16-21.jpg?alt=media&amp;token=8aba0cb1-8b60-4a11-af4a-64d7361d224b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Festadisticas_2026-07-07_11-27.jpg?alt=media&amp;token=bc8cb0d8-9eac-46fa-a46d-a7f73b5ba7c3</t>
         </is>
       </c>
       <c r="R207" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S207" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T207" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>2026/06/19 15:59</t>
+          <t>2026/07/07 11:19</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fgeneral_2026-06-19_16-00.jpg?alt=media&amp;token=d7b8bc82-4766-4694-ad10-38c00dc34f83</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fgeneral_2026-07-07_11-20.jpg?alt=media&amp;token=b3d4d9f8-5945-4a8c-90c3-19b0b39b9a96</t>
         </is>
       </c>
       <c r="O208" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Ftemperatura_2026-06-19_16-00.jpg?alt=media&amp;token=85199771-26b0-4b2a-b75b-449d0ee33b00</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Ftemperatura_2026-07-07_11-20.jpg?alt=media&amp;token=269da726-f059-455f-9740-a327752f2f5b</t>
         </is>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fescarchado_2026-06-19_16-00.jpg?alt=media&amp;token=ceb95cc6-f853-433a-af98-acee5f974c00</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fescarchado_2026-07-07_11-20.jpg?alt=media&amp;token=74844914-dac1-469d-a8f9-8cf4e3fdefc5</t>
         </is>
       </c>
       <c r="Q208" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Festadisticas_2026-06-19_16-00.jpg?alt=media&amp;token=3f4aa2cb-6da8-4c46-8394-d7356b3eef32</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Festadisticas_2026-07-07_11-20.jpg?alt=media&amp;token=a6cb23f4-b874-465d-93b6-d7bba43e08d3</t>
         </is>
       </c>
       <c r="R208" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S208" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T208" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo cuba </t>
+          <t xml:space="preserve">Antonio Solis </t>
         </is>
       </c>
       <c r="B209" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB4A06AC</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D209" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E209" s="3" t="inlineStr">
         <is>
-          <t>2026/06/19 15:13</t>
+          <t>2026/07/07 10:37</t>
         </is>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-24</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H209" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I209" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J209" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M209" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N209" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fgeneral_2026-06-19_15-15.jpg?alt=media&amp;token=3c782149-e38e-4700-a17d-042e4f717a5f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fgeneral_2026-07-07_10-38.jpg?alt=media&amp;token=4a6b4d5f-a200-4044-9368-06bafb5e5a0e</t>
         </is>
       </c>
       <c r="O209" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Ftemperatura_2026-06-19_15-15.jpg?alt=media&amp;token=eb1598f9-b5a6-4bff-8c42-ee2f1f0d8fd8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Ftemperatura_2026-07-07_10-38.jpg?alt=media&amp;token=420a14f5-b387-4f42-aa17-420482161cbf</t>
         </is>
       </c>
       <c r="P209" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fescarchado_2026-06-19_15-15.jpg?alt=media&amp;token=4b3e60eb-7681-4191-8042-c0a4b716ca48</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fescarchado_2026-07-07_10-38.jpg?alt=media&amp;token=58385494-6578-4c56-b6d0-a7ca94aa1242</t>
         </is>
       </c>
       <c r="Q209" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Festadisticas_2026-06-19_15-15.jpg?alt=media&amp;token=72a097a8-44c6-4ed0-99b5-18e2987d3944</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Festadisticas_2026-07-07_10-38.jpg?alt=media&amp;token=947a2925-91ad-457f-8d2f-f301a1648e44</t>
         </is>
       </c>
       <c r="R209" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S209" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T209" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro moreno </t>
+          <t xml:space="preserve">oxxo Galeana </t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB491242</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
-          <t>2026/06/19 15:08</t>
+          <t>2026/07/06 17:11</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fgeneral_2026-06-19_15-10.jpg?alt=media&amp;token=106b6280-6d82-43e1-9928-5630889f1243</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fgeneral_2026-07-06_17-13.jpg?alt=media&amp;token=c48f5876-d2d8-4dcb-bab0-6782fdccc4d8</t>
         </is>
       </c>
       <c r="O210" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Ftemperatura_2026-06-19_15-10.jpg?alt=media&amp;token=869099fc-9f3f-4529-a2a9-5bfec94b7e6d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Ftemperatura_2026-07-06_17-13.jpg?alt=media&amp;token=e41d8a83-d6f7-44f1-a148-9ef832fb8ddb</t>
         </is>
       </c>
       <c r="P210" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fescarchado_2026-06-19_15-10.jpg?alt=media&amp;token=fd07130c-71e7-4a57-b6d7-81b017a527fc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fescarchado_2026-07-06_17-13.jpg?alt=media&amp;token=51e969ec-ad28-4c6c-ae20-b950cb967395</t>
         </is>
       </c>
       <c r="Q210" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Festadisticas_2026-06-19_15-10.jpg?alt=media&amp;token=ba57ee16-488f-46f5-9b43-47f0ce6c1116</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Festadisticas_2026-07-06_17-13.jpg?alt=media&amp;token=5e536c4f-00f8-4435-8743-89c204bf7798</t>
         </is>
       </c>
       <c r="R210" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S210" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T210" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
-          <t>2026/06/19 13:19</t>
+          <t>2026/07/06 15:02</t>
         </is>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J211" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M211" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N211" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fgeneral_2026-06-19_13-21.jpg?alt=media&amp;token=d529ad08-f8b7-4933-80af-4855b9f5ef52</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fgeneral_2026-07-06_15-03.jpg?alt=media&amp;token=ad283c96-1fa1-4f74-97f4-4e06db9041b6</t>
         </is>
       </c>
       <c r="O211" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Ftemperatura_2026-06-19_13-21.jpg?alt=media&amp;token=b9f62d87-45f2-49d8-9bf9-4756e432711a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Ftemperatura_2026-07-06_15-03.jpg?alt=media&amp;token=60ccd748-55fb-4ebb-80fa-3c4ad78b15d5</t>
         </is>
       </c>
       <c r="P211" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fescarchado_2026-06-19_13-21.jpg?alt=media&amp;token=b676fb9e-bc4d-4379-88cc-fe04b64d59e4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fescarchado_2026-07-06_15-03.jpg?alt=media&amp;token=3d131e5b-4651-4d0f-8d0b-df3a01ea9d65</t>
         </is>
       </c>
       <c r="Q211" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Festadisticas_2026-06-19_13-21.jpg?alt=media&amp;token=750e3134-80ad-4a00-8f22-acc4cdcce24c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Festadisticas_2026-07-06_15-03.jpg?alt=media&amp;token=55046cc8-e88f-4e5b-9998-f99bb4d0c1a6</t>
         </is>
       </c>
       <c r="R211" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S211" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T211" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo pino Suárez </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>2026/06/19 12:37</t>
+          <t>2026/07/06 14:36</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fgeneral_2026-06-19_12-40.jpg?alt=media&amp;token=0921b1f2-259e-4f2a-9f48-311f3b29c5a2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fgeneral_2026-07-06_14-36.jpg?alt=media&amp;token=029722d2-d6b7-4bca-a517-0c6a9e870133</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Ftemperatura_2026-06-19_12-40.jpg?alt=media&amp;token=42b8d938-a39f-48d2-b40e-93458e45ab50</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Ftemperatura_2026-07-06_14-36.jpg?alt=media&amp;token=65e586b5-9f2f-48c8-b60b-6376ba1e7dca</t>
         </is>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fescarchado_2026-06-19_12-40.jpg?alt=media&amp;token=22251073-a60a-4032-903a-ed81a626c51f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fescarchado_2026-07-06_14-36.jpg?alt=media&amp;token=9c037acf-15ea-4e72-8443-c1f4f3e4e095</t>
         </is>
       </c>
       <c r="Q212" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Festadisticas_2026-06-19_12-40.jpg?alt=media&amp;token=ff3944a8-9a0b-47bc-b1b7-4ae685aca698</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Festadisticas_2026-07-06_14-36.jpg?alt=media&amp;token=5a9b060d-4de8-49d1-a739-bb437fdc0660</t>
         </is>
       </c>
       <c r="R212" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S212" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T212" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
           <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D213" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E213" s="3" t="inlineStr">
         <is>
-          <t>2026/06/19 12:33</t>
+          <t>2026/07/06 14:00</t>
         </is>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I213" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J213" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M213" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N213" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fgeneral_2026-06-19_12-35.jpg?alt=media&amp;token=fc4756f0-f342-4a1b-b0ca-94d488972112</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fgeneral_2026-07-06_14-01.jpg?alt=media&amp;token=4def3817-d803-4710-8a75-8e45dbfa5e8f</t>
         </is>
       </c>
       <c r="O213" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Ftemperatura_2026-06-19_12-35.jpg?alt=media&amp;token=b5682f96-b48f-4e7a-b7a6-72333d012893</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Ftemperatura_2026-07-06_14-01.jpg?alt=media&amp;token=72e2fa90-9982-4122-a2c6-d23db6f63743</t>
         </is>
       </c>
       <c r="P213" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fescarchado_2026-06-19_12-35.jpg?alt=media&amp;token=a3631caa-5b8e-4103-a3a1-ad2b4dcfaf05</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fescarchado_2026-07-06_14-01.jpg?alt=media&amp;token=09f15e4d-f265-4414-9a94-88f505233efe</t>
         </is>
       </c>
       <c r="Q213" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Festadisticas_2026-06-19_12-35.jpg?alt=media&amp;token=46ba56d9-c4b6-463e-a8c0-18a31661c57d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Festadisticas_2026-07-06_14-01.jpg?alt=media&amp;token=f806a690-5b85-4cc9-b90e-134232dccefb</t>
         </is>
       </c>
       <c r="R213" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S213" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T213" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t>2026/06/19 11:46</t>
+          <t>2026/07/06 13:32</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fgeneral_2026-06-19_11-48.jpg?alt=media&amp;token=b1368293-92b1-428e-8607-335d4c82ae71</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fgeneral_2026-07-06_13-33.jpg?alt=media&amp;token=e4c5de2b-a0e8-4003-b8af-4185a0e9bfab</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Ftemperatura_2026-06-19_11-48.jpg?alt=media&amp;token=15563969-84bc-41f9-b1a0-930afc7bbc8f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Ftemperatura_2026-07-06_13-33.jpg?alt=media&amp;token=a74479f7-a573-4f48-8713-5bc4f087afa6</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fescarchado_2026-06-19_11-48.jpg?alt=media&amp;token=daf2c520-1f38-45bf-b5b2-05e107e3e99f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fescarchado_2026-07-06_13-33.jpg?alt=media&amp;token=9fcc1fa0-8ac8-4956-9fa1-c60f40483ff3</t>
         </is>
       </c>
       <c r="Q214" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Festadisticas_2026-06-19_11-48.jpg?alt=media&amp;token=406a9199-3e0b-4f70-b03e-532a4cd8f465</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Festadisticas_2026-07-06_13-33.jpg?alt=media&amp;token=07b0ada6-04d9-4c67-a896-8213bdaeea8a</t>
         </is>
       </c>
       <c r="R214" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S214" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T214" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A172B</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E215" s="3" t="inlineStr">
         <is>
-          <t>2026/06/19 11:08</t>
+          <t>2026/07/06 12:55</t>
         </is>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H215" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="I215" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J215" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M215" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N215" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fgeneral_2026-06-19_11-10.jpg?alt=media&amp;token=7524ad89-91b6-4d58-b2a0-43276a2dc3a0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fgeneral_2026-07-06_12-56.jpg?alt=media&amp;token=c674d528-7714-4d05-9d96-341f4bf1e1bd</t>
         </is>
       </c>
       <c r="O215" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Ftemperatura_2026-06-19_11-10.jpg?alt=media&amp;token=8bd19efd-f559-48ca-9304-f3f5907f3015</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Ftemperatura_2026-07-06_12-56.jpg?alt=media&amp;token=1d5ade80-3d67-474b-b52f-3924078f334d</t>
         </is>
       </c>
       <c r="P215" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fescarchado_2026-06-19_11-10.jpg?alt=media&amp;token=44c0fcc5-90ea-44b2-af3a-7eea8026c929</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fescarchado_2026-07-06_12-56.jpg?alt=media&amp;token=7a9b93f8-3141-465a-982c-b2529c15515c</t>
         </is>
       </c>
       <c r="Q215" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Festadisticas_2026-06-19_11-10.jpg?alt=media&amp;token=f360dab9-4765-48eb-aeca-0d2942aa70ba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Festadisticas_2026-07-06_12-56.jpg?alt=media&amp;token=a17edbca-1765-46e1-991f-a70a107836ca</t>
         </is>
       </c>
       <c r="R215" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S215" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T215" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo casiopea </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB4913FC</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>2026/06/18 16:55</t>
+          <t>2026/07/06 12:23</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t>-5</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fgeneral_2026-06-18_17-00.jpg?alt=media&amp;token=777ed704-f410-46a7-96cd-31851a510c90</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fgeneral_2026-07-06_12-25.jpg?alt=media&amp;token=31f9c39b-81d7-41d6-8d0b-fd7ab61f3987</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Ftemperatura_2026-06-18_17-00.jpg?alt=media&amp;token=5c35c012-79c2-4ac3-b68e-10cde9592d01</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Ftemperatura_2026-07-06_12-25.jpg?alt=media&amp;token=abb6670a-8f9a-4ca6-8341-bd654942775e</t>
         </is>
       </c>
       <c r="P216" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fescarchado_2026-06-18_17-00.jpg?alt=media&amp;token=fdf974f9-1abd-4f3d-8852-02138e3c1219</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fescarchado_2026-07-06_12-25.jpg?alt=media&amp;token=2985c188-a133-4224-ad29-fb16f291b991</t>
         </is>
       </c>
       <c r="Q216" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Festadisticas_2026-06-18_17-00.jpg?alt=media&amp;token=9c4f1a8c-114f-4c3b-a508-6b132d4d18d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Festadisticas_2026-07-06_12-25.jpg?alt=media&amp;token=1a702920-cec1-4126-8a1a-50b348199a1c</t>
         </is>
       </c>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S216" s="2" t="inlineStr">
         <is>
-          <t>400ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T216" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Expo gdl </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A05E2</t>
+          <t>B4A2EB491271</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
-          <t>2026/06/18 16:26</t>
+          <t>2026/07/06 12:00</t>
         </is>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J217" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M217" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N217" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fgeneral_2026-06-18_16-35.jpg?alt=media&amp;token=86532846-7c77-4bcf-97eb-d191dc17bc1b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fgeneral_2026-07-06_12-01.jpg?alt=media&amp;token=6a47154d-1747-4665-8a3a-694adba63252</t>
         </is>
       </c>
       <c r="O217" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Ftemperatura_2026-06-18_16-35.jpg?alt=media&amp;token=1c7138c4-ee9f-47f0-9771-64d93f939517</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Ftemperatura_2026-07-06_12-01.jpg?alt=media&amp;token=d577dc57-09da-44bb-86bb-4d6f1c0e5a63</t>
         </is>
       </c>
       <c r="P217" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fescarchado_2026-06-18_16-35.jpg?alt=media&amp;token=5aa49a66-a2de-4713-921b-c9fc9fc6e19d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fescarchado_2026-07-06_12-01.jpg?alt=media&amp;token=e5e1c1a2-a674-49e7-a71a-a1f6d393848f</t>
         </is>
       </c>
       <c r="Q217" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Festadisticas_2026-06-18_16-35.jpg?alt=media&amp;token=f20dfe49-fa05-4cfb-8d0c-40b964ed412c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Festadisticas_2026-07-06_12-01.jpg?alt=media&amp;token=b5886aa4-0d13-4b19-8e7d-f367db8dbda8</t>
         </is>
       </c>
       <c r="R217" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S217" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T217" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>oxxo la paz</t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jore Alberto </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>2026/06/18 15:32</t>
+          <t>2026/07/06 11:24</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-41.jpg?alt=media&amp;token=3a08e540-31ab-427e-803a-79add96f6e99</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fgeneral_2026-07-06_11-25.jpg?alt=media&amp;token=59056867-8f76-495f-916e-7ac46346a676</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-41.jpg?alt=media&amp;token=f9d57833-f702-4cb0-bc00-11cc5df68290</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Ftemperatura_2026-07-06_11-25.jpg?alt=media&amp;token=8e44e396-719c-46f0-afe7-4e4f3138d179</t>
         </is>
       </c>
       <c r="P218" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-41.jpg?alt=media&amp;token=6aa3376d-745d-4f7b-9e74-6b3235dbe347</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fescarchado_2026-07-06_11-25.jpg?alt=media&amp;token=0980d49c-3ad3-4288-a3aa-30b16de03836</t>
         </is>
       </c>
       <c r="Q218" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-41.jpg?alt=media&amp;token=f9706664-4a05-498d-9595-e98e04d62835</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Festadisticas_2026-07-06_11-25.jpg?alt=media&amp;token=958294b0-9348-4bb2-937f-f60e591fcd02</t>
         </is>
       </c>
       <c r="R218" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S218" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T218" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo la paz </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E219" s="3" t="inlineStr">
         <is>
-          <t>2026/06/18 15:26</t>
+          <t>2026/07/06 10:51</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-1.2</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I219" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J219" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M219" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N219" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-29.jpg?alt=media&amp;token=2a521eaf-5556-43bd-ab01-e9ce6f29b3a2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fgeneral_2026-07-06_10-52.jpg?alt=media&amp;token=ee3e5493-44d2-4da5-9e06-2b43a775f402</t>
         </is>
       </c>
       <c r="O219" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-29.jpg?alt=media&amp;token=fc9f41db-f135-44ad-b7a3-8a58772692ac</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Ftemperatura_2026-07-06_10-52.jpg?alt=media&amp;token=c2e8b0d8-84e0-46e6-a6dc-2c94d98f3571</t>
         </is>
       </c>
       <c r="P219" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-29.jpg?alt=media&amp;token=9a9e0050-f0b0-4bdd-b080-d4b6563e8838</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fescarchado_2026-07-06_10-52.jpg?alt=media&amp;token=9b5fd709-d318-496e-aab2-6f6519438b35</t>
         </is>
       </c>
       <c r="Q219" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-29.jpg?alt=media&amp;token=fb74434d-bdd4-4554-96e7-fa0b310a4d32</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Festadisticas_2026-07-06_10-52.jpg?alt=media&amp;token=ff027801-d190-40ca-a195-fad329d4565e</t>
         </is>
       </c>
       <c r="R219" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S219" s="3" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T219" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo san Bernardo </t>
+          <t>oxxo Kof</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>2026/06/17 15:22</t>
+          <t>2026/07/04 13:03</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fgeneral_2026-06-17_15-24.jpg?alt=media&amp;token=d9762905-9a45-4811-ad30-a55c5062f006</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fgeneral_2026-07-04_13-04.jpg?alt=media&amp;token=825a73ef-a5a4-4a20-8cfb-c92cdd119bb5</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Ftemperatura_2026-06-17_15-24.jpg?alt=media&amp;token=7bd0b1c5-6d6e-4800-952b-46d8e46c1a24</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Ftemperatura_2026-07-04_13-04.jpg?alt=media&amp;token=736fe52d-f637-4775-ab2f-986411fc703c</t>
         </is>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fescarchado_2026-06-17_15-24.jpg?alt=media&amp;token=40a33436-4589-4ed5-9626-3e3ed405821a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fescarchado_2026-07-04_13-04.jpg?alt=media&amp;token=c3a34bc5-1023-4afb-a547-ce55f744ca88</t>
         </is>
       </c>
       <c r="Q220" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Festadisticas_2026-06-17_15-24.jpg?alt=media&amp;token=c124d85a-c515-4c90-b3f6-93c03a7a818a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Festadisticas_2026-07-04_13-04.jpg?alt=media&amp;token=2107e20a-26c9-4cad-b95e-04d36ea1ed4d</t>
         </is>
       </c>
       <c r="R220" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S220" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T220" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo texas </t>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
         </is>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E7F9</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D221" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E221" s="3" t="inlineStr">
         <is>
-          <t>2026/06/17 14:56</t>
+          <t>2026/07/04 12:01</t>
         </is>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H221" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I221" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J221" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M221" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N221" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fgeneral_2026-06-17_14-57.jpg?alt=media&amp;token=1ccb5c32-e82d-4d31-9f3f-f1d846c05eb0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fgeneral_2026-07-04_12-03.jpg?alt=media&amp;token=2c3eb410-86b1-4855-b855-8a23d9ebca2b</t>
         </is>
       </c>
       <c r="O221" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Ftemperatura_2026-06-17_14-57.jpg?alt=media&amp;token=460609df-c1f7-4069-9e37-7561f626b309</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Ftemperatura_2026-07-04_12-03.jpg?alt=media&amp;token=f27efef6-03f2-4a9d-bff1-c8ea6531a7e6</t>
         </is>
       </c>
       <c r="P221" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fescarchado_2026-06-17_14-57.jpg?alt=media&amp;token=a66ecd31-b167-4d7b-a41b-29d3baa97d29</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fescarchado_2026-07-04_12-03.jpg?alt=media&amp;token=68f497fa-c436-4d1f-8dae-0aa242a8b7b6</t>
         </is>
       </c>
       <c r="Q221" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Festadisticas_2026-06-17_14-57.jpg?alt=media&amp;token=318b4fca-7cc8-45db-a9cc-f3ec2cbecffe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Festadisticas_2026-07-04_12-03.jpg?alt=media&amp;token=563194a9-af68-44b9-be03-a5dd0191b979</t>
         </is>
       </c>
       <c r="R221" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S221" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T221" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo aeropuerto </t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB49158A</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto </t>
+          <t xml:space="preserve">jorgescobar </t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>2026/06/17 14:31</t>
+          <t>2026/07/04 10:52</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-.6</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fgeneral_2026-06-17_14-34.jpg?alt=media&amp;token=c9cd0a85-18a5-4d96-872e-8349113353ad</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fgeneral_2026-07-04_10-58.jpg?alt=media&amp;token=88803a18-64cd-4897-8a0b-263e5228c2ea</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Ftemperatura_2026-06-17_14-34.jpg?alt=media&amp;token=359509a2-7a83-4b4d-9f43-c69a0c706193</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Ftemperatura_2026-07-04_10-58.jpg?alt=media&amp;token=1071997f-4f66-4305-a517-a75b38b45678</t>
         </is>
       </c>
       <c r="P222" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fescarchado_2026-06-17_14-34.jpg?alt=media&amp;token=a3a065fb-761d-4694-80fb-7a98b49ad2ee</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fescarchado_2026-07-04_10-58.jpg?alt=media&amp;token=ef2b0df4-e6eb-4082-ad9a-46f8534a6baf</t>
         </is>
       </c>
       <c r="Q222" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Festadisticas_2026-06-17_14-34.jpg?alt=media&amp;token=c9d6f56f-103c-4a23-a8af-6d26badf745c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Festadisticas_2026-07-04_10-58.jpg?alt=media&amp;token=733a8e2a-11fe-46a2-ba3c-e6a94a5ab7de</t>
         </is>
       </c>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S222" s="2" t="inlineStr">
         <is>
-          <t>400ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T222" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Reforma </t>
+          <t>oxxo jvc</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB491375</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
-          <t>2026/06/17 14:24</t>
+          <t>2026/07/03 17:10</t>
         </is>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J223" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M223" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N223" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fgeneral_2026-06-17_14-26.jpg?alt=media&amp;token=3f5c023a-123e-4160-92a6-8b20f77a9dce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fgeneral_2026-07-03_17-11.jpg?alt=media&amp;token=12e1ea41-cc4a-43ff-8012-c5644e91ce69</t>
         </is>
       </c>
       <c r="O223" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Ftemperatura_2026-06-17_14-26.jpg?alt=media&amp;token=05f1092d-4877-4bcf-9b48-93719e30e832</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Ftemperatura_2026-07-03_17-11.jpg?alt=media&amp;token=b86ae5ba-ba1e-4817-81b1-b6ecb791b49a</t>
         </is>
       </c>
       <c r="P223" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fescarchado_2026-06-17_14-26.jpg?alt=media&amp;token=401311bb-46dc-486a-9e6e-fcf4d3c7fbb1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fescarchado_2026-07-03_17-11.jpg?alt=media&amp;token=c2bb7adf-54a3-4cd2-ad3a-eb3b3afd778b</t>
         </is>
       </c>
       <c r="Q223" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Festadisticas_2026-06-17_14-26.jpg?alt=media&amp;token=c34fdb15-1cc4-4753-8fe0-544730e13277</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Festadisticas_2026-07-03_17-11.jpg?alt=media&amp;token=00eadcfa-fec7-45c9-ab6f-4215fe056d6e</t>
         </is>
       </c>
       <c r="R223" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S223" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T223" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cubos </t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>2026/06/17 14:04</t>
+          <t>2026/07/03 16:37</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fgeneral_2026-06-17_14-07.jpg?alt=media&amp;token=7876631e-5524-4f4c-9dad-e82977c28bba</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fgeneral_2026-07-03_16-37.jpg?alt=media&amp;token=5cf5e649-8cb6-4c2c-a8cb-60e0c4f76a15</t>
         </is>
       </c>
       <c r="O224" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Ftemperatura_2026-06-17_14-07.jpg?alt=media&amp;token=2fccfe4d-8ccd-4327-ab61-fd909888c1dc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Ftemperatura_2026-07-03_16-37.jpg?alt=media&amp;token=f9743fa5-6108-4bd6-ba0b-4b510ec60e7e</t>
         </is>
       </c>
       <c r="P224" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fescarchado_2026-06-17_14-07.jpg?alt=media&amp;token=5be90125-1d9e-4ba9-9798-d7edaf177d73</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fescarchado_2026-07-03_16-37.jpg?alt=media&amp;token=f9c4671e-1231-4fb7-b578-2676bc19a652</t>
         </is>
       </c>
       <c r="Q224" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Festadisticas_2026-06-17_14-07.jpg?alt=media&amp;token=69280172-3599-4f0b-8b2d-e9dd55ee2bda</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Festadisticas_2026-07-03_16-37.jpg?alt=media&amp;token=d7b2fd44-006f-42ab-a8bb-5d8cb140003b</t>
         </is>
       </c>
       <c r="R224" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S224" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T224" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>oxxo magno</t>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
-          <t>Jorge alberto</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E225" s="3" t="inlineStr">
         <is>
-          <t>2026/06/17 13:05</t>
+          <t>2026/07/03 15:32</t>
         </is>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H225" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I225" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J225" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M225" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N225" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fgeneral_2026-06-17_13-10.jpg?alt=media&amp;token=c0df9a43-9bee-4ddf-999b-bb41130ea5fe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fgeneral_2026-07-03_15-34.jpg?alt=media&amp;token=18cc18f3-7485-45de-af67-9f51a44b4884</t>
         </is>
       </c>
       <c r="O225" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Ftemperatura_2026-06-17_13-10.jpg?alt=media&amp;token=78a1d97a-8222-4946-b83d-343a6845e612</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Ftemperatura_2026-07-03_15-34.jpg?alt=media&amp;token=9c1880fc-8b5b-4702-94e9-33ea38f19ba0</t>
         </is>
       </c>
       <c r="P225" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fescarchado_2026-06-17_13-10.jpg?alt=media&amp;token=f4772049-086a-4d30-985b-933089d6ab1e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fescarchado_2026-07-03_15-34.jpg?alt=media&amp;token=d42ef87a-2193-4037-aecd-47592342839f</t>
         </is>
       </c>
       <c r="Q225" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Festadisticas_2026-06-17_13-10.jpg?alt=media&amp;token=2a2e45ae-5b05-4f4c-973d-7b1239aa5917</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Festadisticas_2026-07-03_15-34.jpg?alt=media&amp;token=6e965f87-8734-4e9c-adb7-8f0fdee86791</t>
         </is>
       </c>
       <c r="R225" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S225" s="3" t="inlineStr">
         <is>
-          <t>400ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T225" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Chapultepec </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E915</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto Escobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>2026/06/17 12:38</t>
+          <t>2026/07/03 14:21</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fgeneral_2026-06-17_12-39.jpg?alt=media&amp;token=a4f197db-49f1-4114-bd94-628872094bd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fgeneral_2026-07-03_14-22.jpg?alt=media&amp;token=c37ab141-04fd-4182-a921-b963f834c182</t>
         </is>
       </c>
       <c r="O226" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Ftemperatura_2026-06-17_12-39.jpg?alt=media&amp;token=163744d7-f889-4faf-b878-d585d35f6638</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Ftemperatura_2026-07-03_14-22.jpg?alt=media&amp;token=d4bb28ec-7ccb-4dc6-b587-474c0d902062</t>
         </is>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fescarchado_2026-06-17_12-39.jpg?alt=media&amp;token=2f5e5d0d-b557-4bce-b307-9d60caf8efdf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fescarchado_2026-07-03_14-22.jpg?alt=media&amp;token=0f040a6b-0bfa-4838-a003-00f1a5aec8ce</t>
         </is>
       </c>
       <c r="Q226" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Festadisticas_2026-06-17_12-39.jpg?alt=media&amp;token=0d734a5c-be11-4fe4-afec-4526c114e75c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Festadisticas_2026-07-03_14-22.jpg?alt=media&amp;token=629f5c3d-553e-4635-9866-0cae9d2b7ce5</t>
         </is>
       </c>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S226" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T226" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Copenhague </t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491365</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E227" s="3" t="inlineStr">
         <is>
-          <t>2026/06/17 12:35</t>
+          <t>2026/07/03 13:50</t>
         </is>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H227" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I227" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J227" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M227" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N227" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fgeneral_2026-06-17_12-37.jpg?alt=media&amp;token=bfa25b83-ddfc-41de-a1a0-bb152a40be61</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fgeneral_2026-07-03_13-51.jpg?alt=media&amp;token=28b25857-6a98-4643-8992-0080edf8be5a</t>
         </is>
       </c>
       <c r="O227" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Ftemperatura_2026-06-17_12-37.jpg?alt=media&amp;token=eacd7594-87e4-4197-981e-a01b2b46eef4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Ftemperatura_2026-07-03_13-51.jpg?alt=media&amp;token=4581c900-964d-450d-9981-4511c0808f6f</t>
         </is>
       </c>
       <c r="P227" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fescarchado_2026-06-17_12-37.jpg?alt=media&amp;token=12d0e82b-b795-4b7f-99ef-d5a25ea552aa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fescarchado_2026-07-03_13-51.jpg?alt=media&amp;token=6eedb53f-cf0c-4abb-a72d-91cd7580abc4</t>
         </is>
       </c>
       <c r="Q227" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Festadisticas_2026-06-17_12-37.jpg?alt=media&amp;token=b9adb1db-a2e2-4e56-95ad-939844a7dd7d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Festadisticas_2026-07-03_13-51.jpg?alt=media&amp;token=4fe5c2e9-4ce0-4e50-bf31-8ef3ac4aaf62</t>
         </is>
       </c>
       <c r="R227" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S227" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T227" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo magno </t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB4913FC</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Alberto Escobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>2026/06/17 11:28</t>
+          <t>2026/07/03 13:17</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fgeneral_2026-06-17_11-34.jpg?alt=media&amp;token=e72d296b-2497-44a8-9f66-8e738c41473b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fgeneral_2026-07-03_13-18.jpg?alt=media&amp;token=4affc7f1-2744-498e-b975-ecb8e15f758c</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Ftemperatura_2026-06-17_11-34.jpg?alt=media&amp;token=716d9b7f-13ce-487f-ba5b-2114d6a723d0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Ftemperatura_2026-07-03_13-18.jpg?alt=media&amp;token=cadbe524-50b1-46a5-b59c-245bb9771fa4</t>
         </is>
       </c>
       <c r="P228" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fescarchado_2026-06-17_11-34.jpg?alt=media&amp;token=25e7ced5-d190-46f5-be24-0a22a64bc262</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fescarchado_2026-07-03_13-18.jpg?alt=media&amp;token=f64b2739-03fa-4dad-a221-c5fd9c6163f8</t>
         </is>
       </c>
       <c r="Q228" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Festadisticas_2026-06-17_11-34.jpg?alt=media&amp;token=68532e59-c7b9-4353-a37e-d33f6ba2c7ca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Festadisticas_2026-07-03_13-18.jpg?alt=media&amp;token=508727c2-461b-4ffe-98b0-e23b16f09223</t>
         </is>
       </c>
       <c r="R228" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S228" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T228" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>Oxxo san angel 2</t>
+          <t xml:space="preserve">oxxo Monterrey </t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E91C</t>
+          <t>B4A2EB4A05C2</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
-          <t>2026/06/17 11:20</t>
+          <t>2026/07/03 13:06</t>
         </is>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M229" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N229" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fgeneral_2026-06-17_11-23.jpg?alt=media&amp;token=76aeafee-9637-40bd-b271-928a48da5adb</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fgeneral_2026-07-03_13-07.jpg?alt=media&amp;token=27a66a8d-4964-4f21-b73e-f6e7a79aef9c</t>
         </is>
       </c>
       <c r="O229" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Ftemperatura_2026-06-17_11-23.jpg?alt=media&amp;token=78dc9f95-b897-4dae-be8a-272f5d9adaad</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Ftemperatura_2026-07-03_13-07.jpg?alt=media&amp;token=90eee9e6-8ba8-4b7f-9c3a-bfb928002edb</t>
         </is>
       </c>
       <c r="P229" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fescarchado_2026-06-17_11-23.jpg?alt=media&amp;token=3dc62f7a-e578-4e89-a0ba-9cd81d46f935</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fescarchado_2026-07-03_13-07.jpg?alt=media&amp;token=78b1414f-1bca-48fb-b207-ab95471b72d5</t>
         </is>
       </c>
       <c r="Q229" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Festadisticas_2026-06-17_11-23.jpg?alt=media&amp;token=1c301c70-a251-4ce3-9a29-3e37425d69cf</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Festadisticas_2026-07-03_13-07.jpg?alt=media&amp;token=d133a478-55be-4132-b36e-77252e693513</t>
         </is>
       </c>
       <c r="R229" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S229" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T229" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>oxxo chapultepec</t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB491271</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t>jorge alberto</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>2026/06/16 19:26</t>
+          <t>2026/07/03 12:55</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fgeneral_2026-06-16_19-28.jpg?alt=media&amp;token=b2aa53fe-5b10-459e-baf9-08aea3a12be3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fgeneral_2026-07-03_12-56.jpg?alt=media&amp;token=e9da1dbb-a977-4a23-81e4-144e6c0fcefc</t>
         </is>
       </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Ftemperatura_2026-06-16_19-28.jpg?alt=media&amp;token=8c31e335-e7a8-4bd8-8cc8-26803c6c24e6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Ftemperatura_2026-07-03_12-56.jpg?alt=media&amp;token=526e8d51-d3d5-4bd9-8167-e9532025f016</t>
         </is>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fescarchado_2026-06-16_19-28.jpg?alt=media&amp;token=7914ac3b-e503-4197-9f44-7b6df09b7b2b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fescarchado_2026-07-03_12-56.jpg?alt=media&amp;token=b2cf4660-0965-433c-b89f-c86c9606f62f</t>
         </is>
       </c>
       <c r="Q230" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Festadisticas_2026-06-16_19-28.jpg?alt=media&amp;token=ab35f203-2c7a-4a17-a3da-703517030a8f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Festadisticas_2026-07-03_12-56.jpg?alt=media&amp;token=006bf97c-ed1e-4c9b-acb3-16a065c04a58</t>
         </is>
       </c>
       <c r="R230" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S230" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T230" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
-          <t>oxxo casiopea</t>
+          <t xml:space="preserve">oxxo puebla </t>
         </is>
       </c>
       <c r="B231" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E912</t>
+          <t>B4A2EB49E85B</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D231" s="3" t="inlineStr">
         <is>
-          <t>jorge alberto escobar</t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E231" s="3" t="inlineStr">
         <is>
-          <t>2026/06/16 18:13</t>
+          <t>2026/07/03 12:49</t>
         </is>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H231" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I231" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J231" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M231" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N231" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fgeneral_2026-06-16_18-16.jpg?alt=media&amp;token=09ada5d1-0a67-4f9f-811e-555b57fcd775</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fgeneral_2026-07-03_12-50.jpg?alt=media&amp;token=0a0bca83-8925-44ce-8394-0fdb399eddfb</t>
         </is>
       </c>
       <c r="O231" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Ftemperatura_2026-06-16_18-16.jpg?alt=media&amp;token=963e6c3e-2d5e-4e00-a0c7-aa5bee9afa3e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Ftemperatura_2026-07-03_12-50.jpg?alt=media&amp;token=16875f1d-68b4-48dc-adf9-fff3088e69f1</t>
         </is>
       </c>
       <c r="P231" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fescarchado_2026-06-16_18-16.jpg?alt=media&amp;token=917704ac-d60d-4fce-b2d6-2d49e7832413</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fescarchado_2026-07-03_12-50.jpg?alt=media&amp;token=30a121ba-b228-4acc-84da-186ce5c45ef9</t>
         </is>
       </c>
       <c r="Q231" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Festadisticas_2026-06-16_18-16.jpg?alt=media&amp;token=f4a6d54b-0e27-49c8-8e30-bbb3a729af09</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Festadisticas_2026-07-03_12-50.jpg?alt=media&amp;token=0f03176f-6709-45c9-bfed-9e37c425461a</t>
         </is>
       </c>
       <c r="R231" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S231" s="3" t="inlineStr">
         <is>
-          <t>700ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T231" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo centro histórico </t>
+          <t>oxxo expo</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4912FE</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t>2026/06/16 16:12</t>
+          <t>2026/07/03 12:29</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L232" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M232" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N232" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fgeneral_2026-06-16_16-15.jpg?alt=media&amp;token=d566a43d-7dec-40f4-b011-80587daaa85a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fgeneral_2026-07-03_12-30.jpg?alt=media&amp;token=1c16da54-400a-433a-8bbe-663b7ad55c5e</t>
         </is>
       </c>
       <c r="O232" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Ftemperatura_2026-06-16_16-15.jpg?alt=media&amp;token=54e318cd-114e-4db1-8e2f-85949e37455b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Ftemperatura_2026-07-03_12-30.jpg?alt=media&amp;token=d461c09e-6678-4b0a-9092-6dffc32df996</t>
         </is>
       </c>
       <c r="P232" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fescarchado_2026-06-16_16-15.jpg?alt=media&amp;token=22abe50f-e265-41d5-82a3-cf25b97f21fe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fescarchado_2026-07-03_12-30.jpg?alt=media&amp;token=e6ead994-9658-47f8-bef6-6f5d11a7a6f9</t>
         </is>
       </c>
       <c r="Q232" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Festadisticas_2026-06-16_16-15.jpg?alt=media&amp;token=7757af31-6d45-435f-8f9a-608c4f393494</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Festadisticas_2026-07-03_12-30.jpg?alt=media&amp;token=bb4b46c7-74ec-49a7-b3e7-97004f27556c</t>
         </is>
       </c>
       <c r="R232" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S232" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T232" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo valle real </t>
+          <t xml:space="preserve">oxxo san ángel ll </t>
         </is>
       </c>
       <c r="B233" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E91C</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D233" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorge alberto escobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E233" s="3" t="inlineStr">
         <is>
-          <t>2026/06/16 16:12</t>
+          <t>2026/07/03 12:09</t>
         </is>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H233" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I233" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J233" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M233" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N233" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fgeneral_2026-06-16_16-26.jpg?alt=media&amp;token=9d252570-df72-4659-b98b-3b12622dcaa4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fgeneral_2026-07-03_12-10.jpg?alt=media&amp;token=c9a32bbb-2485-4f33-a3b8-f5659a24231b</t>
         </is>
       </c>
       <c r="O233" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Ftemperatura_2026-06-16_16-26.jpg?alt=media&amp;token=38f87078-0702-48e5-8565-86602ede8cb2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Ftemperatura_2026-07-03_12-10.jpg?alt=media&amp;token=b956a01e-b65d-42a0-8af2-8847e4524a4e</t>
         </is>
       </c>
       <c r="P233" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fescarchado_2026-06-16_16-26.jpg?alt=media&amp;token=a1b48caf-2dcf-4038-962a-98d3d99c5761</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fescarchado_2026-07-03_12-10.jpg?alt=media&amp;token=c2eca73f-d608-4c01-bf81-c48639dd09ef</t>
         </is>
       </c>
       <c r="Q233" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Festadisticas_2026-06-16_16-26.jpg?alt=media&amp;token=5f55ec38-10fa-4272-9f56-a365e42a037e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Festadisticas_2026-07-03_12-10.jpg?alt=media&amp;token=a9a6e929-8daa-448f-9f8b-53a9479232cc</t>
         </is>
       </c>
       <c r="R233" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S233" s="3" t="inlineStr">
         <is>
-          <t>700ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T233" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A172B</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>jorge alberto escobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>2026/06/16 15:13</t>
+          <t>2026/07/03 11:54</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L234" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M234" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N234" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fgeneral_2026-06-16_15-22.jpg?alt=media&amp;token=a7c35934-31ce-4dfb-a3c6-269f10b5837d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fgeneral_2026-07-03_11-55.jpg?alt=media&amp;token=00c38ae1-0007-4d37-8904-f73b53059a79</t>
         </is>
       </c>
       <c r="O234" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Ftemperatura_2026-06-16_15-22.jpg?alt=media&amp;token=abceec9a-b8db-41fa-8270-dc1b308a843c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Ftemperatura_2026-07-03_11-55.jpg?alt=media&amp;token=628cb4a0-e8f8-4803-be10-d50bbf95706d</t>
         </is>
       </c>
       <c r="P234" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fescarchado_2026-06-16_15-22.jpg?alt=media&amp;token=abfdaac7-0dde-4f75-8549-48f43e369b53</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fescarchado_2026-07-03_11-55.jpg?alt=media&amp;token=ca2ad645-271c-45a1-9976-9ad0c283b1fa</t>
         </is>
       </c>
       <c r="Q234" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Festadisticas_2026-06-16_15-22.jpg?alt=media&amp;token=d6a0a8ef-00f7-48ff-b8ce-ccf2d900fa07</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Festadisticas_2026-07-03_11-55.jpg?alt=media&amp;token=318f0c5a-bdb8-4ae1-bb42-eca11e4d312e</t>
         </is>
       </c>
       <c r="R234" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S234" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T234" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo pino Suárez </t>
+          <t xml:space="preserve">oxxo Fernando espinoza </t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E95C</t>
+          <t>B4A2EB49E8FF</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E235" s="3" t="inlineStr">
         <is>
-          <t>2026/06/16 15:09</t>
+          <t>2026/07/02 16:42</t>
         </is>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I235" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J235" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M235" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N235" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fgeneral_2026-06-16_15-13.jpg?alt=media&amp;token=981588f7-1ce3-47ec-b4d1-d8a8a4c0c016</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fgeneral_2026-07-02_16-44.jpg?alt=media&amp;token=11047bad-a143-4ef2-af43-93cb6ce4b8e2</t>
         </is>
       </c>
       <c r="O235" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Ftemperatura_2026-06-16_15-13.jpg?alt=media&amp;token=e349a372-bc74-45bf-b64e-5c0b566880d8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Ftemperatura_2026-07-02_16-44.jpg?alt=media&amp;token=ee1b0534-0d64-4100-9288-908dfb8b25c6</t>
         </is>
       </c>
       <c r="P235" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fescarchado_2026-06-16_15-13.jpg?alt=media&amp;token=fc4bb016-d215-4f4b-adcb-41b5c8e8f2d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fescarchado_2026-07-02_16-44.jpg?alt=media&amp;token=d55ca21c-1ed5-47af-b503-7ad73a3e3b30</t>
         </is>
       </c>
       <c r="Q235" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Festadisticas_2026-06-16_15-13.jpg?alt=media&amp;token=38771331-caa4-42a8-8245-a7fff4fb1bb9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Festadisticas_2026-07-02_16-44.jpg?alt=media&amp;token=b08de8ee-b999-4887-aed4-fb0baab840db</t>
         </is>
       </c>
       <c r="R235" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S235" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T235" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo cuba </t>
+          <t xml:space="preserve">prueba </t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49124D</t>
+          <t>B4A2EB4DFF34</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+          <t xml:space="preserve">Gustavo Octavio </t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>2026/06/15 15:19</t>
+          <t>2026/07/02 14:46</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L236" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M236" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fgeneral_2026-06-15_15-22.jpg?alt=media&amp;token=1cf02a3a-fab0-482f-97eb-a6ceac3896a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fgeneral_2026-07-02_14-49.jpg?alt=media&amp;token=4aa5249b-06cf-45d2-b0fa-16faee8ad7e4</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Ftemperatura_2026-06-15_15-22.jpg?alt=media&amp;token=98e04faf-9a78-4b60-b1fc-3b8274be5b0d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Ftemperatura_2026-07-02_14-49.jpg?alt=media&amp;token=87fad73c-85ae-4c88-95f3-287af5348559</t>
         </is>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fescarchado_2026-06-15_15-22.jpg?alt=media&amp;token=ef94b08d-b6d2-4da7-86b5-d90c7c8c552c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fescarchado_2026-07-02_14-49.jpg?alt=media&amp;token=aa50aba5-4d6d-4037-945d-eb6bbb7786f8</t>
         </is>
       </c>
       <c r="Q236" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Festadisticas_2026-06-15_15-22.jpg?alt=media&amp;token=397710bb-48d0-42ab-9ada-ba1843828a3c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Festadisticas_2026-07-02_14-49.jpg?alt=media&amp;token=0c4bfcdc-e59e-4f3a-a1c5-105b507d902e</t>
         </is>
       </c>
       <c r="R236" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S236" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T236" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo magno </t>
         </is>
       </c>
       <c r="B237" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D237" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E237" s="3" t="inlineStr">
         <is>
-          <t>2026/06/15 09:52</t>
+          <t>2026/07/02 13:11</t>
         </is>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
-          <t>-1.1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H237" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I237" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J237" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M237" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N237" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fgeneral_2026-06-15_09-58.jpg?alt=media&amp;token=aff8c077-54e2-4559-bc78-a86208cec085</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fgeneral_2026-07-02_13-12.jpg?alt=media&amp;token=00d43c9b-aad5-468b-b95c-ae55da4c591b</t>
         </is>
       </c>
       <c r="O237" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Ftemperatura_2026-06-15_09-58.jpg?alt=media&amp;token=a1924637-e0af-4dc2-9e2e-4ef442e8ac65</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Ftemperatura_2026-07-02_13-12.jpg?alt=media&amp;token=67547442-1948-4f3e-a9b6-f1aa9f6dc733</t>
         </is>
       </c>
       <c r="P237" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fescarchado_2026-06-15_09-58.jpg?alt=media&amp;token=d4745324-5c96-4a81-8351-f176c8d6aaae</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fescarchado_2026-07-02_13-12.jpg?alt=media&amp;token=d257611b-ca3a-4676-88db-ec7ddb1b6445</t>
         </is>
       </c>
       <c r="Q237" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Festadisticas_2026-06-15_09-58.jpg?alt=media&amp;token=9447f023-f16b-4c40-9907-196b3dfb0ba2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Festadisticas_2026-07-02_13-12.jpg?alt=media&amp;token=91f6170b-98b5-44b8-9df1-d9c5c80bb215</t>
         </is>
       </c>
       <c r="R237" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S237" s="3" t="inlineStr">
         <is>
-          <t>300ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T237" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>Oxxo puebla</t>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>B4A2EB49E7F9</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>Jorge escobar jr</t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>2026/06/09 16:15</t>
+          <t>2026/07/02 12:51</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fgeneral_2026-06-09_16-21.jpg?alt=media&amp;token=3221f26e-c599-48c5-a59f-875cc8c1a296</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fgeneral_2026-07-02_12-52.jpg?alt=media&amp;token=a06305aa-c8ab-4d56-8dc0-a10668e4f667</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Ftemperatura_2026-06-09_16-21.jpg?alt=media&amp;token=f24e5e1d-5477-4e89-ba70-6fe9128c5a1e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Ftemperatura_2026-07-02_12-52.jpg?alt=media&amp;token=5c87e96c-85d9-4842-ae34-94cb9cd6786e</t>
         </is>
       </c>
       <c r="P238" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fescarchado_2026-06-09_16-21.jpg?alt=media&amp;token=a23e1a48-ae60-4851-9a44-173155e8515f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fescarchado_2026-07-02_12-52.jpg?alt=media&amp;token=acad40bc-ac58-43bd-b2a0-35ecf2801b39</t>
         </is>
       </c>
       <c r="Q238" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Festadisticas_2026-06-09_16-21.jpg?alt=media&amp;token=1ce2f2fa-ac99-4951-9aed-f022d7b070cc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Festadisticas_2026-07-02_12-52.jpg?alt=media&amp;token=1c8a2c6e-a0c4-40b4-9642-6d01ab323703</t>
         </is>
       </c>
       <c r="R238" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S238" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T238" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san angel </t>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
         </is>
       </c>
       <c r="B239" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB48A24A</t>
+          <t>B4A2EB48A20D</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D239" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge escobar jr </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E239" s="3" t="inlineStr">
         <is>
-          <t>2026/06/09 15:43</t>
+          <t>2026/07/02 12:20</t>
         </is>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H239" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I239" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J239" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M239" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N239" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fgeneral_2026-06-09_15-48.jpg?alt=media&amp;token=67cc0b6a-8327-49ae-b08b-4fa76327a513</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fgeneral_2026-07-02_12-21.jpg?alt=media&amp;token=4cf1a3a6-4290-4d32-9d4b-b5caa3a33615</t>
         </is>
       </c>
       <c r="O239" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Ftemperatura_2026-06-09_15-48.jpg?alt=media&amp;token=f33af8cb-35bb-492b-aa28-a4fb8e93149f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Ftemperatura_2026-07-02_12-21.jpg?alt=media&amp;token=d5132977-b54c-4f33-81d6-20c8e974aa1e</t>
         </is>
       </c>
       <c r="P239" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fescarchado_2026-06-09_15-48.jpg?alt=media&amp;token=45ae91dd-6d8b-473f-9407-8a51f1d7a94b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fescarchado_2026-07-02_12-21.jpg?alt=media&amp;token=07c93636-455c-47e4-b078-ddcb1a5c8d3c</t>
         </is>
       </c>
       <c r="Q239" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Festadisticas_2026-06-09_15-48.jpg?alt=media&amp;token=a779c849-2db8-4d05-9642-c9d046f3b2b8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Festadisticas_2026-07-02_12-21.jpg?alt=media&amp;token=f5a905a4-2b6e-4ced-9093-149a93112181</t>
         </is>
       </c>
       <c r="R239" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S239" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T239" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>Oxxo santa fé</t>
+          <t xml:space="preserve">oxxo la paz </t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB489A04</t>
+          <t>B4A2EB491223</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t>Jorge escobar jr</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>2026/06/09 13:48</t>
+          <t>2026/07/02 11:51</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fgeneral_2026-06-09_13-55.jpg?alt=media&amp;token=54328481-87df-43ff-8c80-8cf5604bd3fa</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fgeneral_2026-07-02_11-52.jpg?alt=media&amp;token=539cad15-d093-407d-9140-f6d11e959cad</t>
         </is>
       </c>
       <c r="O240" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Ftemperatura_2026-06-09_13-55.jpg?alt=media&amp;token=e85ec3ff-c849-481d-899a-7db9a3441eca</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Ftemperatura_2026-07-02_11-52.jpg?alt=media&amp;token=37463b81-558a-4b0b-a3a9-8438ffb9e445</t>
         </is>
       </c>
       <c r="P240" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fescarchado_2026-06-09_13-55.jpg?alt=media&amp;token=0ae865a5-f819-4e23-ae8f-af8c2ce9997e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fescarchado_2026-07-02_11-52.jpg?alt=media&amp;token=0bbce1ed-84ab-44ce-8d7a-ab578c605d99</t>
         </is>
       </c>
       <c r="Q240" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Festadisticas_2026-06-09_13-55.jpg?alt=media&amp;token=e32efd70-033d-4cbe-84f2-b3a8876228f9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Festadisticas_2026-07-02_11-52.jpg?alt=media&amp;token=294f914d-c903-4186-b39d-f2241d4a6109</t>
         </is>
       </c>
       <c r="R240" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S240" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T240" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Copenhague </t>
+          <t xml:space="preserve">oxxo Kof </t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491365</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>SÍ</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge escobar jr </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E241" s="3" t="inlineStr">
         <is>
-          <t>2026/06/09 10:18</t>
+          <t>2026/07/02 11:48</t>
         </is>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I241" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>chubby dentro de la olla</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M241" s="3" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N241" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fgeneral_2026-06-09_10-21.jpg?alt=media&amp;token=1ccb9047-1279-43f9-bcf9-be818b38844d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fgeneral_2026-07-02_11-49.jpg?alt=media&amp;token=2d347ace-c16c-4236-9faf-a36cc3d190a3</t>
         </is>
       </c>
       <c r="O241" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Ftemperatura_2026-06-09_10-21.jpg?alt=media&amp;token=aae835ba-0fea-452b-ab7b-f8a11ff4f542</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Ftemperatura_2026-07-02_11-49.jpg?alt=media&amp;token=c262d2ee-b3c7-4d81-9888-67e5da8c2417</t>
         </is>
       </c>
       <c r="P241" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fescarchado_2026-06-09_10-21.jpg?alt=media&amp;token=529e3be0-ba15-4e27-ac6e-281531a47900</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fescarchado_2026-07-02_11-49.jpg?alt=media&amp;token=630fa9b8-be4d-467f-be3b-72715664e609</t>
         </is>
       </c>
       <c r="Q241" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Festadisticas_2026-06-09_10-21.jpg?alt=media&amp;token=8f99140b-0284-450f-9c2c-414ac476e0db</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Festadisticas_2026-07-02_11-49.jpg?alt=media&amp;token=e28907ef-1b27-490e-a0d1-7aba031122e8</t>
         </is>
       </c>
       <c r="R241" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S241" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T241" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo reforma </t>
+          <t xml:space="preserve">prueba </t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8A7</t>
+          <t>B4A2EB4D1576</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
-          <t>Jorge escobar jr</t>
+          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
-          <t>2026/06/09 09:39</t>
+          <t>2026/07/02 11:44</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-34</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J242" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K242" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L242" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M242" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N242" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fgeneral_2026-06-09_09-40.jpg?alt=media&amp;token=719a989e-abaa-487d-95ae-7fb6ea300ebc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fgeneral_2026-07-02_11-46.jpg?alt=media&amp;token=1bff6dbe-4eb8-45fd-bc26-85fac154e011</t>
         </is>
       </c>
       <c r="O242" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Ftemperatura_2026-06-09_09-40.jpg?alt=media&amp;token=5a957239-2e3f-4ac2-bc81-6c549a154206</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Ftemperatura_2026-07-02_11-46.jpg?alt=media&amp;token=726edc8a-94ba-401f-a921-f514f81b970c</t>
         </is>
       </c>
       <c r="P242" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fescarchado_2026-06-09_09-40.jpg?alt=media&amp;token=49e11d3a-42bd-4b7b-866d-f0f724f3c237</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fescarchado_2026-07-02_11-46.jpg?alt=media&amp;token=edd2a7bb-0a16-40ec-928c-8a80b8d2888d</t>
         </is>
       </c>
       <c r="Q242" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Festadisticas_2026-06-09_09-40.jpg?alt=media&amp;token=f1bb21d9-1252-4584-8ce3-6751f8a1aa58</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Festadisticas_2026-07-02_11-46.jpg?alt=media&amp;token=ca287c27-a2a3-4821-9e29-6b584af7771b</t>
         </is>
       </c>
       <c r="R242" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S242" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T242" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>Oxxo la paz</t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B243" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491223</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D243" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E243" s="3" t="inlineStr">
         <is>
-          <t>2026/06/08 15:09</t>
+          <t>2026/07/02 11:10</t>
         </is>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
-          <t>-.7</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H243" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I243" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J243" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M243" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N243" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fgeneral_2026-06-08_15-14.jpg?alt=media&amp;token=74445082-878d-4c73-af2f-16c692ac7876</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fgeneral_2026-07-02_11-11.jpg?alt=media&amp;token=495a4bd3-41d9-496a-8449-f2da73b2bec3</t>
         </is>
       </c>
       <c r="O243" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Ftemperatura_2026-06-08_15-14.jpg?alt=media&amp;token=78a1780f-9f02-4a9a-987d-2d57980e36c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Ftemperatura_2026-07-02_11-11.jpg?alt=media&amp;token=a93a4a39-34a7-4269-88b8-148387e66f4b</t>
         </is>
       </c>
       <c r="P243" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fescarchado_2026-06-08_15-14.jpg?alt=media&amp;token=5aec9d1a-8bd1-4ac0-906f-366959d7fda3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fescarchado_2026-07-02_11-11.jpg?alt=media&amp;token=b363abbf-ed01-4bb6-a16d-267aeafcaebe</t>
         </is>
       </c>
       <c r="Q243" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Festadisticas_2026-06-08_15-14.jpg?alt=media&amp;token=20a3df0b-0207-4ac3-b423-5595ceeadcbe</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Festadisticas_2026-07-02_11-11.jpg?alt=media&amp;token=5fdbc06c-5ad5-451d-9968-4516da813567</t>
         </is>
       </c>
       <c r="R243" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S243" s="3" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T243" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro Moreno </t>
+          <t xml:space="preserve">oxxo Galeana </t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB48A20D</t>
+          <t>B4A2EB491242</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>2026/06/08 14:31</t>
+          <t>2026/07/02 11:04</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t>-1.1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K244" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L244" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M244" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N244" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fgeneral_2026-06-08_14-36.jpg?alt=media&amp;token=d8b6b7b6-8b4c-416d-8818-e60225c15cf5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fgeneral_2026-07-02_11-06.jpg?alt=media&amp;token=d268acd8-5ae8-45a6-8960-6a6847953433</t>
         </is>
       </c>
       <c r="O244" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Ftemperatura_2026-06-08_14-36.jpg?alt=media&amp;token=3813a6e3-f848-4601-82e0-6aad85597a1f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Ftemperatura_2026-07-02_11-06.jpg?alt=media&amp;token=aa0a1736-dacc-48e1-a216-aac0d6818a8d</t>
         </is>
       </c>
       <c r="P244" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fescarchado_2026-06-08_14-36.jpg?alt=media&amp;token=07cddf0e-1713-4f81-911a-ddfbb22d9367</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fescarchado_2026-07-02_11-06.jpg?alt=media&amp;token=153cd9df-eeb3-43d5-ba1a-92d7cbe433fe</t>
         </is>
       </c>
       <c r="Q244" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Festadisticas_2026-06-08_14-36.jpg?alt=media&amp;token=9b056c22-e8b2-4e92-a6b4-95c68aa78d3a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Festadisticas_2026-07-02_11-06.jpg?alt=media&amp;token=4ffb8760-255d-4862-bec9-ecd901e7eb4e</t>
         </is>
       </c>
       <c r="R244" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S244" s="2" t="inlineStr">
         <is>
-          <t>200ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T244" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
-          <t>oxxo magno</t>
+          <t xml:space="preserve">oxxo valle real </t>
         </is>
       </c>
       <c r="B245" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB4A0618</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D245" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E245" s="3" t="inlineStr">
         <is>
-          <t>2026/06/05 16:36</t>
+          <t>2026/07/01 16:37</t>
         </is>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
-          <t>-.9</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H245" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I245" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J245" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M245" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N245" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fgeneral_2026-06-05_16-40.jpg?alt=media&amp;token=52be4aa0-ee43-4653-835c-f2e893fd04e0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fgeneral_2026-07-01_16-38.jpg?alt=media&amp;token=b17126eb-fba7-4472-a040-2e3eeea78f6c</t>
         </is>
       </c>
       <c r="O245" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Ftemperatura_2026-06-05_16-40.jpg?alt=media&amp;token=2cdf2468-e26f-4750-9cda-03a1a3b3c151</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Ftemperatura_2026-07-01_16-38.jpg?alt=media&amp;token=8cdf3615-942b-4c8c-984c-47b00d6cb2e8</t>
         </is>
       </c>
       <c r="P245" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fescarchado_2026-06-05_16-40.jpg?alt=media&amp;token=5e4c7fb4-5d5b-4ef5-96ae-97d34d5ab75b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fescarchado_2026-07-01_16-38.jpg?alt=media&amp;token=0ac480fb-2d0a-48e4-a78a-acff54af9bfd</t>
         </is>
       </c>
       <c r="Q245" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Festadisticas_2026-06-05_16-40.jpg?alt=media&amp;token=734bfa67-7ba7-403d-9989-db7b03a0bc99</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Festadisticas_2026-07-01_16-38.jpg?alt=media&amp;token=c8933b1c-d61d-41ec-951a-04a926306cc7</t>
         </is>
       </c>
       <c r="R245" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S245" s="3" t="inlineStr">
         <is>
-          <t>300ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T245" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo san Bernardo </t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A0713</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>2026/06/05 15:37</t>
+          <t>2026/07/01 15:50</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>-.9</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fgeneral_2026-07-01_15-54.jpg?alt=media&amp;token=0697019c-6ead-49a3-ae69-fcb4799cc846</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Ftemperatura_2026-07-01_15-54.jpg?alt=media&amp;token=71a1fa77-35ce-4f9d-beb3-5169b09737dd</t>
+        </is>
+      </c>
+      <c r="P246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fescarchado_2026-07-01_15-54.jpg?alt=media&amp;token=5e40373a-e0cf-4ca6-9328-bc51b335cb4a</t>
+        </is>
+      </c>
+      <c r="Q246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Festadisticas_2026-07-01_15-54.jpg?alt=media&amp;token=6bff3bc1-86bc-409f-83b9-b14c6cbf425f</t>
+        </is>
+      </c>
+      <c r="R246" s="2" t="inlineStr">
+        <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="I246" s="2" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="S246" s="2" t="inlineStr">
         <is>
-          <t>2.5 lts</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T246" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo jacarandas </t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB49E907</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
-          <t>2026/06/05 13:49</t>
+          <t>2026/07/01 15:10</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
-          <t>-1.4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J247" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M247" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N247" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fgeneral_2026-06-05_13-58.jpg?alt=media&amp;token=cb8d12b5-b059-44d2-a73e-3e683cdb3ed2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fgeneral_2026-07-01_15-11.jpg?alt=media&amp;token=773325dc-c5fa-433b-b106-6f2b60e3da34</t>
         </is>
       </c>
       <c r="O247" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Ftemperatura_2026-06-05_13-58.jpg?alt=media&amp;token=104d64dc-1feb-4570-8e68-362594ee9b69</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Ftemperatura_2026-07-01_15-11.jpg?alt=media&amp;token=6bb62cc8-4d38-435c-b50e-4cde1d13ce3e</t>
         </is>
       </c>
       <c r="P247" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fescarchado_2026-06-05_13-58.jpg?alt=media&amp;token=7c9e517f-bcaa-4715-84b1-06b04982e1cc</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fescarchado_2026-07-01_15-11.jpg?alt=media&amp;token=faf3fed7-bee1-414e-9336-8c69b8f2fa92</t>
         </is>
       </c>
       <c r="Q247" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Festadisticas_2026-06-05_13-58.jpg?alt=media&amp;token=13b42450-5eba-4652-9dc7-c83fc268497d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Festadisticas_2026-07-01_15-11.jpg?alt=media&amp;token=f3fba409-60a4-4c21-a9f0-64bc74a62ee9</t>
         </is>
       </c>
       <c r="R247" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S247" s="3" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T247" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo texas </t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>2026/06/04 17:06</t>
+          <t>2026/07/01 14:41</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>-.4</t>
+          <t>1.4</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L248" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fgeneral_2026-06-04_17-13.jpg?alt=media&amp;token=fa8a0c3f-0e60-4bb8-9f7d-1965637eaeed</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fgeneral_2026-07-01_14-42.jpg?alt=media&amp;token=33dfaef4-5496-474b-9d47-679109e4fc74</t>
         </is>
       </c>
       <c r="O248" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Ftemperatura_2026-06-04_17-13.jpg?alt=media&amp;token=6b123a2f-2d68-4cbb-8bb8-2df5c6be9c4d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Ftemperatura_2026-07-01_14-42.jpg?alt=media&amp;token=3b364ff2-bbcf-4f16-92ec-7eb35d99cc5f</t>
         </is>
       </c>
       <c r="P248" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fescarchado_2026-06-04_17-13.jpg?alt=media&amp;token=d72856e6-674e-4bf2-a00c-577aedacd2c3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fescarchado_2026-07-01_14-42.jpg?alt=media&amp;token=59e91396-0490-44bc-95c4-302c6a10ef05</t>
         </is>
       </c>
       <c r="Q248" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Festadisticas_2026-06-04_17-13.jpg?alt=media&amp;token=7a9c378e-b530-48fc-8c7c-7dd6604a30a6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Festadisticas_2026-07-01_14-42.jpg?alt=media&amp;token=4404ee53-4d3f-4f7e-a7ca-d254fce52473</t>
         </is>
       </c>
       <c r="R248" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S248" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T248" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo terminal nacional </t>
+          <t xml:space="preserve">oxxo san ángel ll </t>
         </is>
       </c>
       <c r="B249" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489628</t>
+          <t>B4A2EB49E91C</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D249" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E249" s="3" t="inlineStr">
         <is>
-          <t>2026/06/04 15:55</t>
+          <t>2026/07/01 14:08</t>
         </is>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
-          <t>-1.1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H249" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I249" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J249" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M249" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N249" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fgeneral_2026-06-04_16-11.jpg?alt=media&amp;token=54b0d22f-fe82-47c0-9382-0738ab8f7d6e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fgeneral_2026-07-01_14-09.jpg?alt=media&amp;token=037c3d3d-e30b-4bcc-949c-821320120640</t>
         </is>
       </c>
       <c r="O249" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Ftemperatura_2026-06-04_16-11.jpg?alt=media&amp;token=fc9ea9a2-8fe9-44bb-9c07-0f18fdea7cc8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Ftemperatura_2026-07-01_14-09.jpg?alt=media&amp;token=7186213a-b86f-4eb0-b629-b697fb333384</t>
         </is>
       </c>
       <c r="P249" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fescarchado_2026-06-04_16-11.jpg?alt=media&amp;token=9dcc1ca4-cf94-4129-a0a9-1e24937c4d8a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fescarchado_2026-07-01_14-09.jpg?alt=media&amp;token=f50e689c-e851-4e81-a85e-e28fd55839a6</t>
         </is>
       </c>
       <c r="Q249" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Festadisticas_2026-06-04_16-11.jpg?alt=media&amp;token=7c51db4b-f89c-45aa-9d21-fc5660c573f3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Festadisticas_2026-07-01_14-09.jpg?alt=media&amp;token=8884232e-2805-4a7f-ac7d-7011231b3e27</t>
         </is>
       </c>
       <c r="R249" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S249" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T249" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo cubos </t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E941</t>
+          <t>B4A2EB4913FC</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>2026/06/04 14:22</t>
+          <t>2026/07/01 14:05</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>-1.2</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fgeneral_2026-06-04_14-29.jpg?alt=media&amp;token=9b4e8e2c-61a4-4179-87ce-d68aa51b6f89</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fgeneral_2026-07-01_14-06.jpg?alt=media&amp;token=1fe1e054-1945-4583-a8ca-f1b10a0a4324</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Ftemperatura_2026-06-04_14-29.jpg?alt=media&amp;token=c9236fe8-17d7-48a2-902b-1738463d5472</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Ftemperatura_2026-07-01_14-06.jpg?alt=media&amp;token=076dc931-ac38-4b45-a513-73e640a1be2a</t>
         </is>
       </c>
       <c r="P250" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fescarchado_2026-06-04_14-29.jpg?alt=media&amp;token=1ff5c3bc-2e4d-4af0-a518-ad766a9a732f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fescarchado_2026-07-01_14-06.jpg?alt=media&amp;token=7499fac2-ac40-451c-a5c5-214d820214a8</t>
         </is>
       </c>
       <c r="Q250" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Festadisticas_2026-06-04_14-29.jpg?alt=media&amp;token=63110df5-7cc3-4789-87a4-24a9bbf23470</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Festadisticas_2026-07-01_14-06.jpg?alt=media&amp;token=34a42760-4aad-46f0-bca3-89298b171e61</t>
         </is>
       </c>
       <c r="R250" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S250" s="2" t="inlineStr">
         <is>
-          <t>400ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T250" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo los cubos </t>
+          <t xml:space="preserve">oxxo puebla </t>
         </is>
       </c>
       <c r="B251" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4913FC</t>
+          <t>B4A2EB49E85B</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D251" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E251" s="3" t="inlineStr">
         <is>
-          <t>2026/06/03 17:23</t>
+          <t>2026/07/01 13:49</t>
         </is>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H251" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I251" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J251" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M251" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N251" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fgeneral_2026-06-03_17-28.jpg?alt=media&amp;token=46ab10a9-61e8-428c-ad27-69d6f0c04f45</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fgeneral_2026-07-01_13-51.jpg?alt=media&amp;token=2ef71d29-5be9-4241-bcb7-e0520c534b33</t>
         </is>
       </c>
       <c r="O251" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Ftemperatura_2026-06-03_17-28.jpg?alt=media&amp;token=0bb68627-c957-4a86-b5c8-b912bfb620b7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Ftemperatura_2026-07-01_13-51.jpg?alt=media&amp;token=8311a523-32eb-4340-89ee-bea5b80778ee</t>
         </is>
       </c>
       <c r="P251" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fescarchado_2026-06-03_17-28.jpg?alt=media&amp;token=e81c52e0-ff7f-4797-b170-3f37df443b70</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fescarchado_2026-07-01_13-51.jpg?alt=media&amp;token=e0498784-c952-4178-896c-91ec1bcb52b2</t>
         </is>
       </c>
       <c r="Q251" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Festadisticas_2026-06-03_17-28.jpg?alt=media&amp;token=379db3fb-5b56-4c4b-92c1-577c92d61cce</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Festadisticas_2026-07-01_13-51.jpg?alt=media&amp;token=d611b675-671d-48a4-8af4-5625013b9c3c</t>
         </is>
       </c>
       <c r="R251" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S251" s="3" t="inlineStr">
         <is>
-          <t>200ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T251" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo jacarandas </t>
+          <t xml:space="preserve">oxxo san Ignacio </t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E907</t>
+          <t>B4A2EB491271</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>2026/06/03 16:48</t>
+          <t>2026/07/01 13:32</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J252" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K252" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L252" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M252" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N252" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fgeneral_2026-06-03_16-50.jpg?alt=media&amp;token=269c77c4-472b-4f4b-b9d0-8d3d06fdf434</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fgeneral_2026-07-01_13-33.jpg?alt=media&amp;token=3b3cd1ee-4419-4300-a04a-0f55f3a63e31</t>
         </is>
       </c>
       <c r="O252" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Ftemperatura_2026-06-03_16-50.jpg?alt=media&amp;token=7d58622d-8913-4ef3-b779-a3c38ead6e6d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Ftemperatura_2026-07-01_13-33.jpg?alt=media&amp;token=2e49c4cd-aa9d-443c-a50a-1c10ecdc548c</t>
         </is>
       </c>
       <c r="P252" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fescarchado_2026-06-03_16-50.jpg?alt=media&amp;token=c7a26b66-9057-4d1e-b8b5-3558239a675e</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fescarchado_2026-07-01_13-33.jpg?alt=media&amp;token=be3dd21f-d490-4ffd-a8d9-b56cfbd9e827</t>
         </is>
       </c>
       <c r="Q252" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Festadisticas_2026-06-03_16-50.jpg?alt=media&amp;token=d9e1326d-5a82-41db-a3f9-cb18f9adebd6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Festadisticas_2026-07-01_13-33.jpg?alt=media&amp;token=504a62e4-dd8b-4213-bbe4-6a26e870ceec</t>
         </is>
       </c>
       <c r="R252" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S252" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T252" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>oxxo texas</t>
+          <t xml:space="preserve">oxxo Reforma </t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E80B</t>
+          <t>B4A2EB49E8A7</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
-          <t>2026/06/03 16:07</t>
+          <t>2026/07/01 13:06</t>
         </is>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
-          <t>-.7</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J253" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M253" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N253" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fgeneral_2026-06-03_16-14.jpg?alt=media&amp;token=9f428e3f-d4ac-4b27-8fbf-55a52631b247</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fgeneral_2026-07-01_13-07.jpg?alt=media&amp;token=9f5cbf83-93bb-4cc7-adda-6aa41c57d29b</t>
         </is>
       </c>
       <c r="O253" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Ftemperatura_2026-06-03_16-14.jpg?alt=media&amp;token=9f4b1d14-e634-4a9a-9ed6-2030911a0fda</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Ftemperatura_2026-07-01_13-07.jpg?alt=media&amp;token=ea6c83c5-a340-40ec-9118-33dcf6f28764</t>
         </is>
       </c>
       <c r="P253" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fescarchado_2026-06-03_16-14.jpg?alt=media&amp;token=87c13b93-874e-4daa-a4fe-ddb9597bb88a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fescarchado_2026-07-01_13-07.jpg?alt=media&amp;token=7648f58f-aee5-49d5-a83e-7b037dbf38b4</t>
         </is>
       </c>
       <c r="Q253" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Festadisticas_2026-06-03_16-14.jpg?alt=media&amp;token=49308f92-5a21-4ac8-9498-d37f254e113a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Festadisticas_2026-07-01_13-07.jpg?alt=media&amp;token=24db1ef9-ed6a-438a-aef5-739d62a53fa2</t>
         </is>
       </c>
       <c r="R253" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S253" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T253" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>Oxxo valle real</t>
+          <t xml:space="preserve">oxxo pino Suárez </t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0618</t>
+          <t>B4A2EB49E95C</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
-          <t>2026/06/03 15:05</t>
+          <t>2026/07/01 12:31</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L254" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M254" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N254" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fgeneral_2026-06-03_15-11.jpg?alt=media&amp;token=20880c56-8997-4177-8e1d-b9d3531f2c16</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fgeneral_2026-07-01_12-32.jpg?alt=media&amp;token=b9b4265e-5fe2-496d-a77d-d83ccce714eb</t>
         </is>
       </c>
       <c r="O254" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Ftemperatura_2026-06-03_15-11.jpg?alt=media&amp;token=79598270-abb2-4026-a05b-756dc96a4aa0</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Ftemperatura_2026-07-01_12-32.jpg?alt=media&amp;token=9d11fecd-b475-4926-89ba-3aa98638d142</t>
         </is>
       </c>
       <c r="P254" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fescarchado_2026-06-03_15-11.jpg?alt=media&amp;token=62f65eb7-f9a0-4275-9519-86a2f12eec35</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fescarchado_2026-07-01_12-32.jpg?alt=media&amp;token=0891b24c-1ae6-4739-a747-bd6af18f9f28</t>
         </is>
       </c>
       <c r="Q254" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Festadisticas_2026-06-03_15-11.jpg?alt=media&amp;token=ba485ab9-724a-49f3-8bc6-227480bad0d9</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Festadisticas_2026-07-01_12-32.jpg?alt=media&amp;token=fdc0333e-6b14-4e97-9875-c9889043244b</t>
         </is>
       </c>
       <c r="R254" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S254" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T254" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B255" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D255" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E255" s="3" t="inlineStr">
         <is>
-          <t>2026/05/30 23:41</t>
+          <t>2026/07/01 12:05</t>
         </is>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
-          <t>-.8</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H255" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I255" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J255" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M255" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N255" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fgeneral_2026-05-30_23-47.jpg?alt=media&amp;token=1287e79d-443e-46f1-a4b5-6260d1f6aeab</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fgeneral_2026-07-01_12-06.jpg?alt=media&amp;token=f4e3c8b9-d791-409f-8d13-3541129dd8f4</t>
         </is>
       </c>
       <c r="O255" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Ftemperatura_2026-05-30_23-47.jpg?alt=media&amp;token=63491c88-328c-455f-91bd-2e6b40c651f7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Ftemperatura_2026-07-01_12-06.jpg?alt=media&amp;token=c3c18959-5e08-4f12-a1ca-b476e93403ae</t>
         </is>
       </c>
       <c r="P255" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fescarchado_2026-05-30_23-47.jpg?alt=media&amp;token=a1c2affa-3fce-421c-b1ed-68ae0961a4e2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fescarchado_2026-07-01_12-06.jpg?alt=media&amp;token=3eed8e62-ef9f-416e-be63-79fb46932770</t>
         </is>
       </c>
       <c r="Q255" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Festadisticas_2026-05-30_23-47.jpg?alt=media&amp;token=cd8912e8-cc14-4c30-b5df-306eb7e789a7</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Festadisticas_2026-07-01_12-06.jpg?alt=media&amp;token=cf4e3233-991f-4bd8-b51e-31ad1f8ea887</t>
         </is>
       </c>
       <c r="R255" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S255" s="3" t="inlineStr">
         <is>
-          <t>800ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T255" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Pedro Moreno </t>
+          <t xml:space="preserve">oxxo centro histórico </t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4917A5</t>
+          <t>B4A2EB49E804</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>2026/05/29 15:25</t>
+          <t>2026/07/01 11:52</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
-          <t>-.6</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J256" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K256" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L256" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M256" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N256" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fgeneral_2026-05-29_15-35.jpg?alt=media&amp;token=2b6514ae-39ed-47cd-8898-a838d169ae00</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fgeneral_2026-07-01_11-54.jpg?alt=media&amp;token=4c03e7ad-97bb-48d6-b32e-3a3240394dbc</t>
         </is>
       </c>
       <c r="O256" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Ftemperatura_2026-05-29_15-35.jpg?alt=media&amp;token=0b8c9908-55c9-475f-a3b4-ace369b5897c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Ftemperatura_2026-07-01_11-54.jpg?alt=media&amp;token=7529de74-9a5a-48be-a216-dd344de553ec</t>
         </is>
       </c>
       <c r="P256" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fescarchado_2026-05-29_15-35.jpg?alt=media&amp;token=fcb44714-5453-4472-9215-bd4b1892dd85</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fescarchado_2026-07-01_11-54.jpg?alt=media&amp;token=d9b993e9-8643-4bb8-86ab-9a103d5c1a60</t>
         </is>
       </c>
       <c r="Q256" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Festadisticas_2026-05-29_15-35.jpg?alt=media&amp;token=24a1b377-f3d1-4fdf-93b0-7fc562b7ab59</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Festadisticas_2026-07-01_11-54.jpg?alt=media&amp;token=b7f930db-9b4f-45d7-8cef-c58b8b51358f</t>
         </is>
       </c>
       <c r="R256" s="2" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S256" s="2" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T256" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>oxxo magno</t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B257" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4915A7</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D257" s="3" t="inlineStr">
         <is>
-          <t>jorgescobar</t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E257" s="3" t="inlineStr">
         <is>
-          <t>2026/05/29 14:27</t>
+          <t>2026/07/01 11:23</t>
         </is>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H257" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I257" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J257" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M257" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N257" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fgeneral_2026-05-29_14-31.jpg?alt=media&amp;token=2ab93a6e-534a-4e12-9912-e07ec2558423</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fgeneral_2026-07-01_11-24.jpg?alt=media&amp;token=037d09aa-0547-4507-be17-d88e01f1ada7</t>
         </is>
       </c>
       <c r="O257" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Ftemperatura_2026-05-29_14-31.jpg?alt=media&amp;token=c8403370-2110-4de8-8cc2-ba9a0cb2dc7a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Ftemperatura_2026-07-01_11-24.jpg?alt=media&amp;token=cb17a459-529f-48dd-a71f-c80964e3606d</t>
         </is>
       </c>
       <c r="P257" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fescarchado_2026-05-29_14-31.jpg?alt=media&amp;token=66c9140c-d1cc-4745-90f6-30978aa26d98</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fescarchado_2026-07-01_11-24.jpg?alt=media&amp;token=7cf23eb0-1fd6-47c5-9ba1-f8d43e4f88a7</t>
         </is>
       </c>
       <c r="Q257" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Festadisticas_2026-05-29_14-31.jpg?alt=media&amp;token=dc14601d-573e-4b97-8e74-27acc8f3b8f2</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Festadisticas_2026-07-01_11-24.jpg?alt=media&amp;token=b0433482-b911-46eb-a249-68797ae8306a</t>
         </is>
       </c>
       <c r="R257" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S257" s="3" t="inlineStr">
         <is>
-          <t>200ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T257" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Ignacio </t>
+          <t xml:space="preserve">Centro refrescante </t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB491189</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
-          <t>2026/05/29 12:56</t>
+          <t>2026/07/01 11:03</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>-1.6</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J258" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K258" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L258" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M258" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N258" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fgeneral_2026-05-29_13-02.jpg?alt=media&amp;token=46309dec-1193-4018-8044-e83bd2bfaf5d</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fgeneral_2026-07-01_11-04.jpg?alt=media&amp;token=47fa796d-15df-4fb0-b22f-7e2d829b4b8a</t>
         </is>
       </c>
       <c r="O258" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Ftemperatura_2026-05-29_13-02.jpg?alt=media&amp;token=80d91249-6bac-4e59-9d8a-d43b438565ea</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Ftemperatura_2026-07-01_11-04.jpg?alt=media&amp;token=697bc2a1-0b27-4bb8-9973-38b221e7f6ac</t>
         </is>
       </c>
       <c r="P258" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fescarchado_2026-05-29_13-02.jpg?alt=media&amp;token=23502da4-47a2-400d-a348-4309d52b3170</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fescarchado_2026-07-01_11-04.jpg?alt=media&amp;token=76e1e52c-55e7-450c-9b69-7a6d8af26258</t>
         </is>
       </c>
       <c r="Q258" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Festadisticas_2026-05-29_13-02.jpg?alt=media&amp;token=1916c657-3e06-4f5e-a473-5e7c6ab2720f</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Festadisticas_2026-07-01_11-04.jpg?alt=media&amp;token=cc35abf0-39aa-4350-bcc6-3f5f7920a02b</t>
         </is>
       </c>
       <c r="R258" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S258" s="2" t="inlineStr">
         <is>
-          <t>600ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T258" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>oxxo jvc</t>
+          <t xml:space="preserve">oxxo cuba </t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB49E941</t>
+          <t>B4A2EB49124D</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E259" s="3" t="inlineStr">
         <is>
-          <t>2026/05/28 20:23</t>
+          <t>2026/07/01 10:18</t>
         </is>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J259" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M259" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N259" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fgeneral_2026-05-28_20-31.jpg?alt=media&amp;token=7e5fa923-31cb-47ca-a8ad-6eba1334da49</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fgeneral_2026-07-01_10-19.jpg?alt=media&amp;token=7c2b199e-64b2-47b5-a410-95fa9b0924fc</t>
         </is>
       </c>
       <c r="O259" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Ftemperatura_2026-05-28_20-31.jpg?alt=media&amp;token=4a8f8c85-0c9a-4c3e-b56b-90256c1d3b47</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Ftemperatura_2026-07-01_10-19.jpg?alt=media&amp;token=17586cd6-ad37-4f07-a2c0-ee5f19f0598e</t>
         </is>
       </c>
       <c r="P259" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fescarchado_2026-05-28_20-31.jpg?alt=media&amp;token=8dd7c58e-dae1-4395-9fb9-b5317e13dad1</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fescarchado_2026-07-01_10-19.jpg?alt=media&amp;token=8f9cbf0d-b739-43e6-8191-254b0a69fa5f</t>
         </is>
       </c>
       <c r="Q259" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Festadisticas_2026-05-28_20-31.jpg?alt=media&amp;token=25dc9c1c-7754-4d67-9f22-3b0470cd82d5</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Festadisticas_2026-07-01_10-19.jpg?alt=media&amp;token=f91467bb-c82b-43f4-9a9a-d85ca7afef29</t>
         </is>
       </c>
       <c r="R259" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S259" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T259" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Bernardo </t>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4A0713</t>
+          <t>B4A2EB49E7F9</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">jorgescobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
-          <t>2026/05/28 19:03</t>
+          <t>2026/06/30 18:21</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J260" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K260" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L260" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M260" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N260" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fgeneral_2026-05-28_19-08.jpg?alt=media&amp;token=13841822-fa1e-4b4d-87d7-015230cf2d9b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Fgeneral_2026-06-30_18-23.jpg?alt=media&amp;token=805f8758-fa03-40ee-9530-5972ef70313e</t>
         </is>
       </c>
       <c r="O260" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Ftemperatura_2026-05-28_19-08.jpg?alt=media&amp;token=576d6f28-16d6-4baa-945c-41c759ba9059</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Ftemperatura_2026-06-30_18-23.jpg?alt=media&amp;token=cdd44f38-1c1e-415f-b75f-f3f01b47a15d</t>
         </is>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fescarchado_2026-05-28_19-08.jpg?alt=media&amp;token=21e89674-3f43-4915-a2ea-94fe888feb69</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Fescarchado_2026-06-30_18-23.jpg?alt=media&amp;token=64320d1d-c4c2-4636-8ab4-890140f6b617</t>
         </is>
       </c>
       <c r="Q260" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Festadisticas_2026-05-28_19-08.jpg?alt=media&amp;token=8ce55b6d-4e61-4da5-95fd-b4f4d18238dd</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Festadisticas_2026-06-30_18-23.jpg?alt=media&amp;token=701c6144-3576-4c67-aa2d-5c1593a40bfa</t>
         </is>
       </c>
       <c r="R260" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
-      <c r="S260" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S260" s="2" t="inlineStr"/>
       <c r="T260" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Avandaro </t>
+          <t>oxxo la paz</t>
         </is>
       </c>
       <c r="B261" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB4DFF34</t>
+          <t>B4A2EB491223</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/30 17:22</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>-1.3</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M261" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fgeneral_2026-06-30_17-28.jpg?alt=media&amp;token=33c8a31a-0c34-4c8c-ab95-545f2b1871cb</t>
+        </is>
+      </c>
+      <c r="O261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Ftemperatura_2026-06-30_17-28.jpg?alt=media&amp;token=16aa90ee-1eba-4010-b249-d038c4f30e1a</t>
+        </is>
+      </c>
+      <c r="P261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fescarchado_2026-06-30_17-28.jpg?alt=media&amp;token=4a1c1ed0-7826-4ea3-8b56-e35d3d384231</t>
+        </is>
+      </c>
+      <c r="Q261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Festadisticas_2026-06-30_17-28.jpg?alt=media&amp;token=f5345210-69ee-499d-8304-48d9c0f0f7ab</t>
+        </is>
+      </c>
+      <c r="R261" s="3" t="inlineStr">
+        <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="D261" s="3" t="inlineStr">
-[...73 lines deleted...]
-      </c>
       <c r="S261" s="3" t="inlineStr">
         <is>
-          <t>600ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T261" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">boquilla nueva </t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Terminal Aeropuerto Nacional </t>
+          <t xml:space="preserve">oxxo Chapultepec </t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4DFF34</t>
+          <t>B4A2EB49E915</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+          <t>jorgescobar</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
-          <t>2026/05/25 11:09</t>
+          <t>2026/06/30 16:42</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
-          <t>-0.5</t>
+          <t>-.5</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J262" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K262" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L262" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M262" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N262" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fgeneral_2026-05-25_11-12.jpg?alt=media&amp;token=f0d618c7-1e0b-46dd-aa6f-f929f8b33bd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fgeneral_2026-06-30_16-47.jpg?alt=media&amp;token=8e52d151-6660-46cb-93c2-c847aa5e2c6b</t>
         </is>
       </c>
       <c r="O262" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Ftemperatura_2026-05-25_11-12.jpg?alt=media&amp;token=76eebfde-fdb5-4207-a809-01a520fa107a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Ftemperatura_2026-06-30_16-47.jpg?alt=media&amp;token=a308dbc0-2427-48fe-aa3a-8a80f5cfa061</t>
         </is>
       </c>
       <c r="P262" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fescarchado_2026-05-25_11-12.jpg?alt=media&amp;token=79d8ce76-42d2-407a-a35a-d354f0bdc420</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fescarchado_2026-06-30_16-47.jpg?alt=media&amp;token=73cfe2a6-82df-494a-ae20-ed30d62e2e06</t>
         </is>
       </c>
       <c r="Q262" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Festadisticas_2026-05-25_11-12.jpg?alt=media&amp;token=a0ad5229-b739-4173-97ba-42c9683c897c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Festadisticas_2026-06-30_16-47.jpg?alt=media&amp;token=2ec11a41-c5eb-4b00-9852-0639b5f2b79c</t>
         </is>
       </c>
       <c r="R262" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S262" s="2" t="inlineStr">
         <is>
-          <t>2.5 lts</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T262" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>oxxo terminal nacional</t>
+          <t xml:space="preserve">oxxo kof </t>
         </is>
       </c>
       <c r="B263" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489628</t>
+          <t>B4A2EB489A04</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D263" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E263" s="3" t="inlineStr">
         <is>
-          <t>2026/05/24 01:20</t>
+          <t>2026/06/30 16:38</t>
         </is>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>-29</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
-          <t>-.7</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H263" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I263" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J263" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M263" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N263" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fgeneral_2026-05-24_01-25.jpg?alt=media&amp;token=c476b007-33f4-4d09-a6dc-854eafe42f13</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fgeneral_2026-06-30_16-40.jpg?alt=media&amp;token=87529e89-21a6-4d0c-be7c-d589614c6a73</t>
         </is>
       </c>
       <c r="O263" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Ftemperatura_2026-05-24_01-25.jpg?alt=media&amp;token=708398a1-94f7-4d04-a77f-321cfb189cf4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Ftemperatura_2026-06-30_16-40.jpg?alt=media&amp;token=424f485b-e08b-4ae1-aa78-cbda4278a8fd</t>
         </is>
       </c>
       <c r="P263" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fescarchado_2026-05-24_01-25.jpg?alt=media&amp;token=c59c8266-55cb-42c7-9f09-f102c810913a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fescarchado_2026-06-30_16-40.jpg?alt=media&amp;token=35349d31-0f3f-43ab-a3b3-26a34e6033bc</t>
         </is>
       </c>
       <c r="Q263" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Festadisticas_2026-05-24_01-25.jpg?alt=media&amp;token=4566100e-fb9b-4416-845b-9cce65d28093</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Festadisticas_2026-06-30_16-40.jpg?alt=media&amp;token=3118c2dd-0fd7-463a-b71a-c4bdc6b6fafd</t>
         </is>
       </c>
       <c r="R263" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S263" s="3" t="inlineStr">
         <is>
-          <t>1500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T263" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t>oxxo magno</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB4915A7</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t>jorgescobar</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
-          <t>2026/05/23 23:09</t>
+          <t>2026/06/30 16:04</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
           <t>-30</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
           <t>-.5</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L264" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M264" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N264" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fgeneral_2026-05-23_23-16.jpg?alt=media&amp;token=128d0b1c-ffbf-4ec9-92bc-71ddc2c092a4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fgeneral_2026-06-30_16-11.jpg?alt=media&amp;token=a8cf5d96-168f-40d7-9fb8-6fe9ecfafea7</t>
         </is>
       </c>
       <c r="O264" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Ftemperatura_2026-05-23_23-16.jpg?alt=media&amp;token=407f1ce4-bcd2-4edf-80d6-53c8769753c8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Ftemperatura_2026-06-30_16-11.jpg?alt=media&amp;token=8c65ac62-82d5-47e3-875d-6f57ae213bba</t>
         </is>
       </c>
       <c r="P264" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fescarchado_2026-05-23_23-16.jpg?alt=media&amp;token=e92a19c5-6303-4a01-a6f8-9c3a2da3445a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fescarchado_2026-06-30_16-11.jpg?alt=media&amp;token=83d2d78f-2b78-4657-aa99-05e772ecc6a2</t>
         </is>
       </c>
       <c r="Q264" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Festadisticas_2026-05-23_23-16.jpg?alt=media&amp;token=87048030-a76b-4a98-b403-90ed7f794cf6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Festadisticas_2026-06-30_16-11.jpg?alt=media&amp;token=9efde0c6-9c17-4126-be23-bfe926440384</t>
         </is>
       </c>
       <c r="R264" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S264" s="2" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T264" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB4A06AC</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
-          <t>2026/05/23 14:29</t>
+          <t>2026/06/30 13:18</t>
         </is>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
-          <t>-.6</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J265" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M265" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N265" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fgeneral_2026-05-23_14-36.jpg?alt=media&amp;token=441b4625-63c6-4278-99fe-bf003e1b4cd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fgeneral_2026-06-30_13-20.jpg?alt=media&amp;token=c964ef2e-6d03-429f-a3c2-c24cb573dde5</t>
         </is>
       </c>
       <c r="O265" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Ftemperatura_2026-05-23_14-36.jpg?alt=media&amp;token=169b18b7-4611-45c2-987c-a034f3e8aff6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Ftemperatura_2026-06-30_13-20.jpg?alt=media&amp;token=1191f55f-12e9-4cd8-8475-5f9c817ad4cc</t>
         </is>
       </c>
       <c r="P265" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fescarchado_2026-05-23_14-36.jpg?alt=media&amp;token=90ce3a3e-8b25-415f-9b9b-96e470504c33</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fescarchado_2026-06-30_13-20.jpg?alt=media&amp;token=3bace5c6-adf1-4576-a159-56ce1ef5e177</t>
         </is>
       </c>
       <c r="Q265" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Festadisticas_2026-05-23_14-36.jpg?alt=media&amp;token=98173784-ab69-4597-8cdb-b7b24f04031b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Festadisticas_2026-06-30_13-20.jpg?alt=media&amp;token=3e6d90b4-7727-4029-a3fb-4a0c55137faf</t>
         </is>
       </c>
       <c r="R265" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S265" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T265" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/30 12:30</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fgeneral_2026-06-30_12-32.jpg?alt=media&amp;token=b6d48fd3-424d-4585-96ff-df824fdbc7a6</t>
+        </is>
+      </c>
+      <c r="O266" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Ftemperatura_2026-06-30_12-32.jpg?alt=media&amp;token=1f20db00-13cf-48d1-b376-c901829cceec</t>
+        </is>
+      </c>
+      <c r="P266" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fescarchado_2026-06-30_12-32.jpg?alt=media&amp;token=4722bee1-4249-4f1f-9e08-138faf3126a8</t>
+        </is>
+      </c>
+      <c r="Q266" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Festadisticas_2026-06-30_12-32.jpg?alt=media&amp;token=4db95d4e-29e8-4af2-8efd-163bdb4b5eda</t>
+        </is>
+      </c>
+      <c r="R266" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S266" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>oxxo aeropuerto</t>
+        </is>
+      </c>
+      <c r="B267" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49158A</t>
+        </is>
+      </c>
+      <c r="C267" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E267" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 22:08</t>
+        </is>
+      </c>
+      <c r="F267" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
+        <is>
+          <t>-1.4</t>
+        </is>
+      </c>
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I267" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K267" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L267" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M267" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N267" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fgeneral_2026-06-29_22-21.jpg?alt=media&amp;token=78a2b61e-2074-40a9-8b9a-622f3d69d418</t>
+        </is>
+      </c>
+      <c r="O267" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Ftemperatura_2026-06-29_22-21.jpg?alt=media&amp;token=7877a5a6-83ee-4053-8039-ca5994ace01e</t>
+        </is>
+      </c>
+      <c r="P267" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fescarchado_2026-06-29_22-21.jpg?alt=media&amp;token=14d4a25e-1a8f-46d8-9d1b-6d39d36c006a</t>
+        </is>
+      </c>
+      <c r="Q267" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Festadisticas_2026-06-29_22-21.jpg?alt=media&amp;token=df6cf63d-34f3-4e26-af4c-a31a82205637</t>
+        </is>
+      </c>
+      <c r="R267" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S267" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T267" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D268" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 20:45</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G268" s="2" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I268" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N268" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fgeneral_2026-06-29_20-52.jpg?alt=media&amp;token=f0918557-5800-4d13-914d-42f37ce04e23</t>
+        </is>
+      </c>
+      <c r="O268" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Ftemperatura_2026-06-29_20-52.jpg?alt=media&amp;token=7954cf33-d3b1-4199-84bd-e71533019cab</t>
+        </is>
+      </c>
+      <c r="P268" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fescarchado_2026-06-29_20-52.jpg?alt=media&amp;token=66b5d1b2-fce6-4938-ab5c-f114f68025d2</t>
+        </is>
+      </c>
+      <c r="Q268" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Festadisticas_2026-06-29_20-52.jpg?alt=media&amp;token=997bec9b-3308-400c-98c4-0ce169777e71</t>
+        </is>
+      </c>
+      <c r="R268" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S268" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T268" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B269" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C269" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D269" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E269" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 17:49</t>
+        </is>
+      </c>
+      <c r="F269" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G269" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H269" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I269" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J269" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M269" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N269" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fgeneral_2026-06-29_17-49.jpg?alt=media&amp;token=6e46cda2-e72a-4d0b-9d70-acef9478cb15</t>
+        </is>
+      </c>
+      <c r="O269" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Ftemperatura_2026-06-29_17-49.jpg?alt=media&amp;token=cd2890dc-d602-4d44-87bd-027b25fb02e5</t>
+        </is>
+      </c>
+      <c r="P269" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fescarchado_2026-06-29_17-49.jpg?alt=media&amp;token=dcaeaa0a-bed5-4782-a34a-75fa3ddaced7</t>
+        </is>
+      </c>
+      <c r="Q269" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Festadisticas_2026-06-29_17-49.jpg?alt=media&amp;token=0145a7ef-f506-456d-84ff-d83dac5931ea</t>
+        </is>
+      </c>
+      <c r="R269" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S269" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T269" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D270" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 17:05</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G270" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I270" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N270" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fgeneral_2026-06-29_17-06.jpg?alt=media&amp;token=c7c1c348-dc45-4e73-8138-f45171e7d485</t>
+        </is>
+      </c>
+      <c r="O270" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Ftemperatura_2026-06-29_17-06.jpg?alt=media&amp;token=d3ad358f-3fe4-47fa-8410-89f84d1c6dc0</t>
+        </is>
+      </c>
+      <c r="P270" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fescarchado_2026-06-29_17-06.jpg?alt=media&amp;token=237de04d-2f6e-45a7-a89a-0a5fcab710a9</t>
+        </is>
+      </c>
+      <c r="Q270" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Festadisticas_2026-06-29_17-06.jpg?alt=media&amp;token=daf6856c-ef8a-4e00-be90-f420a888495e</t>
+        </is>
+      </c>
+      <c r="R270" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S270" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T270" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B271" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:37</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M271" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N271" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fgeneral_2026-06-29_16-38.jpg?alt=media&amp;token=0e1fd31c-a7f8-4d72-8595-4bf75c69acc8</t>
+        </is>
+      </c>
+      <c r="O271" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Ftemperatura_2026-06-29_16-38.jpg?alt=media&amp;token=61af09ac-3e72-4986-b7f2-80fe8b205bf4</t>
+        </is>
+      </c>
+      <c r="P271" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fescarchado_2026-06-29_16-38.jpg?alt=media&amp;token=1148fddb-c5d2-4620-91ba-8dc70ce6874e</t>
+        </is>
+      </c>
+      <c r="Q271" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Festadisticas_2026-06-29_16-38.jpg?alt=media&amp;token=1b6f364b-cf0a-4840-a4c4-fa7f9a08b53a</t>
+        </is>
+      </c>
+      <c r="R271" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S271" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T271" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B272" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C272" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D272" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:09</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G272" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I272" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N272" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fgeneral_2026-06-29_16-11.jpg?alt=media&amp;token=0fb7b730-7463-417c-81e3-799d6afca0c3</t>
+        </is>
+      </c>
+      <c r="O272" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Ftemperatura_2026-06-29_16-11.jpg?alt=media&amp;token=be49c49b-dfac-4200-8fa7-7a7d1cfe6854</t>
+        </is>
+      </c>
+      <c r="P272" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fescarchado_2026-06-29_16-11.jpg?alt=media&amp;token=6c4ac513-f1b0-405c-9ff6-677d67a1bac9</t>
+        </is>
+      </c>
+      <c r="Q272" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Festadisticas_2026-06-29_16-11.jpg?alt=media&amp;token=fa9b9fb3-0d75-4206-ac9f-a39a240108ed</t>
+        </is>
+      </c>
+      <c r="R272" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S272" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T272" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel ll </t>
+        </is>
+      </c>
+      <c r="B273" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C273" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D273" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E273" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:06</t>
+        </is>
+      </c>
+      <c r="F273" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G273" s="3" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I273" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J273" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K273" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L273" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M273" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N273" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fgeneral_2026-06-29_16-08.jpg?alt=media&amp;token=e5bcb2b3-0bcc-4e71-a78a-99f321888e36</t>
+        </is>
+      </c>
+      <c r="O273" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Ftemperatura_2026-06-29_16-08.jpg?alt=media&amp;token=25d64255-22a6-479c-a6d8-dcb38a74e7f0</t>
+        </is>
+      </c>
+      <c r="P273" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fescarchado_2026-06-29_16-08.jpg?alt=media&amp;token=bbacd67b-5c08-4fe3-8d74-eb40d196b72e</t>
+        </is>
+      </c>
+      <c r="Q273" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Festadisticas_2026-06-29_16-08.jpg?alt=media&amp;token=600fe40e-71f6-4a7a-a176-4eac7a9a78c3</t>
+        </is>
+      </c>
+      <c r="R273" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S273" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T273" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D274" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 15:31</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G274" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I274" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N274" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fgeneral_2026-06-29_15-32.jpg?alt=media&amp;token=561ee8d6-b257-4e47-8f91-f52ca7d36798</t>
+        </is>
+      </c>
+      <c r="O274" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Ftemperatura_2026-06-29_15-32.jpg?alt=media&amp;token=c6f295ac-1fb0-4b82-bc40-4cacf23b2ce8</t>
+        </is>
+      </c>
+      <c r="P274" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fescarchado_2026-06-29_15-32.jpg?alt=media&amp;token=8ad5906c-2a70-48ea-a1ca-a379c7ec0d4c</t>
+        </is>
+      </c>
+      <c r="Q274" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Festadisticas_2026-06-29_15-32.jpg?alt=media&amp;token=2c2aca05-49ba-40bc-98f9-bdedf3866a7f</t>
+        </is>
+      </c>
+      <c r="R274" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S274" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T274" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B275" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C275" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D275" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E275" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 15:05</t>
+        </is>
+      </c>
+      <c r="F275" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H275" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I275" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M275" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N275" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fgeneral_2026-06-29_15-06.jpg?alt=media&amp;token=9a7dd9f6-dfc7-4742-b1fb-059b142eb4b7</t>
+        </is>
+      </c>
+      <c r="O275" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Ftemperatura_2026-06-29_15-06.jpg?alt=media&amp;token=2254981f-76af-4fbf-a15b-49445f8a2ae1</t>
+        </is>
+      </c>
+      <c r="P275" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fescarchado_2026-06-29_15-06.jpg?alt=media&amp;token=5cd23b8a-aa5f-47fc-8c04-afe7189ba54b</t>
+        </is>
+      </c>
+      <c r="Q275" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Festadisticas_2026-06-29_15-06.jpg?alt=media&amp;token=cad1e805-1dd2-40c6-9845-c6928f66b3f7</t>
+        </is>
+      </c>
+      <c r="R275" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S275" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T275" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D276" s="2" t="inlineStr">
+        <is>
+          <t>Jorge Alberto</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:59</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fgeneral_2026-06-29_15-00.jpg?alt=media&amp;token=5d44c12c-e2bf-49e0-a20a-1c283ed12ab4</t>
+        </is>
+      </c>
+      <c r="O276" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Ftemperatura_2026-06-29_15-00.jpg?alt=media&amp;token=7827d432-c753-468a-b200-570934dfbfc9</t>
+        </is>
+      </c>
+      <c r="P276" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fescarchado_2026-06-29_15-00.jpg?alt=media&amp;token=0ebde635-0d6f-4b22-a058-dd54f5abb749</t>
+        </is>
+      </c>
+      <c r="Q276" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Festadisticas_2026-06-29_15-00.jpg?alt=media&amp;token=ad7363e8-79aa-4c3d-83df-2f4661bfd308</t>
+        </is>
+      </c>
+      <c r="R276" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S276" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T276" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:33</t>
+        </is>
+      </c>
+      <c r="F277" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L277" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M277" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N277" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fgeneral_2026-06-29_14-34.jpg?alt=media&amp;token=dc4a49da-ac41-4cc3-9d36-6039f36a9985</t>
+        </is>
+      </c>
+      <c r="O277" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Ftemperatura_2026-06-29_14-34.jpg?alt=media&amp;token=fecb13fb-6a6c-4819-81a0-76daf9a3dd9e</t>
+        </is>
+      </c>
+      <c r="P277" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fescarchado_2026-06-29_14-34.jpg?alt=media&amp;token=72b5a505-5bc7-421c-a67d-bb077bbbe1d2</t>
+        </is>
+      </c>
+      <c r="Q277" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Festadisticas_2026-06-29_14-34.jpg?alt=media&amp;token=d8a8b84a-f5f1-4215-b94f-2c8a10296282</t>
+        </is>
+      </c>
+      <c r="R277" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S277" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T277" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:27</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fgeneral_2026-06-29_14-29.jpg?alt=media&amp;token=81030c0d-24d0-4bfb-a1ab-67769fba0bb0</t>
+        </is>
+      </c>
+      <c r="O278" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Ftemperatura_2026-06-29_14-29.jpg?alt=media&amp;token=b3051a80-701c-48fd-b46a-fd7f30131a5c</t>
+        </is>
+      </c>
+      <c r="P278" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fescarchado_2026-06-29_14-29.jpg?alt=media&amp;token=2f20e1dd-f5c2-4628-9749-a7747edb7d86</t>
+        </is>
+      </c>
+      <c r="Q278" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Festadisticas_2026-06-29_14-29.jpg?alt=media&amp;token=9e7a92fc-3ee4-4ef9-aad5-695019521884</t>
+        </is>
+      </c>
+      <c r="R278" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S278" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T278" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>oxxo expo</t>
+        </is>
+      </c>
+      <c r="B279" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D279" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E279" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:57</t>
+        </is>
+      </c>
+      <c r="F279" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G279" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H279" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I279" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J279" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L279" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M279" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N279" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fgeneral_2026-06-29_13-58.jpg?alt=media&amp;token=e2c921bc-931a-4fac-8eb5-52d6f28230fe</t>
+        </is>
+      </c>
+      <c r="O279" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Ftemperatura_2026-06-29_13-58.jpg?alt=media&amp;token=e4abca31-0c62-4292-9282-87e5aa1c9e6e</t>
+        </is>
+      </c>
+      <c r="P279" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fescarchado_2026-06-29_13-58.jpg?alt=media&amp;token=a84bce16-1ae2-4a08-8b0f-fabef931a771</t>
+        </is>
+      </c>
+      <c r="Q279" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Festadisticas_2026-06-29_13-58.jpg?alt=media&amp;token=34151942-9460-4329-9e27-93e0defda6cf</t>
+        </is>
+      </c>
+      <c r="R279" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S279" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T279" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D280" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:35</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J280" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N280" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fgeneral_2026-06-29_13-37.jpg?alt=media&amp;token=96bd855b-7042-4eaf-aa4a-549501f00f4e</t>
+        </is>
+      </c>
+      <c r="O280" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Ftemperatura_2026-06-29_13-37.jpg?alt=media&amp;token=3529a03a-c394-4dcf-9792-c919a6d755ae</t>
+        </is>
+      </c>
+      <c r="P280" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fescarchado_2026-06-29_13-37.jpg?alt=media&amp;token=e1251aa5-78e1-4573-8f8e-a4204df7f417</t>
+        </is>
+      </c>
+      <c r="Q280" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Festadisticas_2026-06-29_13-37.jpg?alt=media&amp;token=80512f48-2967-491d-ad57-e553b2bd10a2</t>
+        </is>
+      </c>
+      <c r="R280" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S280" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T280" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B281" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C281" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D281" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E281" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:15</t>
+        </is>
+      </c>
+      <c r="F281" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G281" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H281" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I281" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M281" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N281" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fgeneral_2026-06-29_13-16.jpg?alt=media&amp;token=a170776c-5fa7-4279-b172-1aa3ee6145b0</t>
+        </is>
+      </c>
+      <c r="O281" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Ftemperatura_2026-06-29_13-16.jpg?alt=media&amp;token=87c6f349-1e70-4b31-9269-abc278df219f</t>
+        </is>
+      </c>
+      <c r="P281" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fescarchado_2026-06-29_13-16.jpg?alt=media&amp;token=20da4d19-7f3a-4c4c-ac97-d58a0f2617cb</t>
+        </is>
+      </c>
+      <c r="Q281" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Festadisticas_2026-06-29_13-16.jpg?alt=media&amp;token=a013a128-fd7d-4c99-973d-056c5014c4cb</t>
+        </is>
+      </c>
+      <c r="R281" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S281" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T281" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B282" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C282" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D282" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 12:07</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G282" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J282" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N282" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fgeneral_2026-06-29_12-08.jpg?alt=media&amp;token=f465d9cc-6335-4437-b796-4f2a375bf4cb</t>
+        </is>
+      </c>
+      <c r="O282" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Ftemperatura_2026-06-29_12-08.jpg?alt=media&amp;token=1cc67b62-f577-4573-aad4-652049d092a1</t>
+        </is>
+      </c>
+      <c r="P282" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fescarchado_2026-06-29_12-08.jpg?alt=media&amp;token=ff468c07-9ef5-470d-840e-9430e8069c89</t>
+        </is>
+      </c>
+      <c r="Q282" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Festadisticas_2026-06-29_12-08.jpg?alt=media&amp;token=67bc8c9e-c1df-4fc3-a5ad-477de6583e12</t>
+        </is>
+      </c>
+      <c r="R282" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S282" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T282" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/27 13:09</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J283" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L283" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M283" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N283" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fgeneral_2026-06-27_13-11.jpg?alt=media&amp;token=d788e6ec-2fef-4a36-84f4-b0883eb592eb</t>
+        </is>
+      </c>
+      <c r="O283" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Ftemperatura_2026-06-27_13-11.jpg?alt=media&amp;token=e85277ef-c4c9-461b-a45d-11d1029faa48</t>
+        </is>
+      </c>
+      <c r="P283" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fescarchado_2026-06-27_13-11.jpg?alt=media&amp;token=af8163a4-ea5f-4cb8-aa22-e2b6b413ec1c</t>
+        </is>
+      </c>
+      <c r="Q283" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Festadisticas_2026-06-27_13-11.jpg?alt=media&amp;token=e22a1c87-4874-4fa5-a841-55039329ecba</t>
+        </is>
+      </c>
+      <c r="R283" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S283" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T283" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D284" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/27 12:40</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N284" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fgeneral_2026-06-27_12-41.jpg?alt=media&amp;token=822c168f-c2c4-4cae-88f2-01038c676c8c</t>
+        </is>
+      </c>
+      <c r="O284" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Ftemperatura_2026-06-27_12-41.jpg?alt=media&amp;token=a3451dcf-d170-4b18-a91c-b06aadbf1b8f</t>
+        </is>
+      </c>
+      <c r="P284" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fescarchado_2026-06-27_12-41.jpg?alt=media&amp;token=fd72ca35-238c-4416-b7c2-a126e1ef9331</t>
+        </is>
+      </c>
+      <c r="Q284" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Festadisticas_2026-06-27_12-41.jpg?alt=media&amp;token=f3ced573-f3c0-42c0-983b-2f914e24efb1</t>
+        </is>
+      </c>
+      <c r="R284" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S284" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T284" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel </t>
+        </is>
+      </c>
+      <c r="B285" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C285" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D285" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/27 11:36</t>
+        </is>
+      </c>
+      <c r="F285" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M285" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N285" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fgeneral_2026-06-27_11-37.jpg?alt=media&amp;token=39dbdae4-b198-4c76-843f-b8b3f5b26f4d</t>
+        </is>
+      </c>
+      <c r="O285" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Ftemperatura_2026-06-27_11-37.jpg?alt=media&amp;token=a6aa1739-9c40-4e8c-b626-8c86608a85d9</t>
+        </is>
+      </c>
+      <c r="P285" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fescarchado_2026-06-27_11-37.jpg?alt=media&amp;token=79bb53c9-fc4a-46b9-a814-f1407c48703e</t>
+        </is>
+      </c>
+      <c r="Q285" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Festadisticas_2026-06-27_11-37.jpg?alt=media&amp;token=e578acc3-358b-4d2a-9856-1c8cbac6696a</t>
+        </is>
+      </c>
+      <c r="R285" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S285" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T285" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/27 11:00</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N286" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fgeneral_2026-06-27_11-01.jpg?alt=media&amp;token=1ef93cd3-fea6-4c9e-823c-122367bbb6d1</t>
+        </is>
+      </c>
+      <c r="O286" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Ftemperatura_2026-06-27_11-01.jpg?alt=media&amp;token=5b0680e3-5183-455e-aabf-adcda2d79595</t>
+        </is>
+      </c>
+      <c r="P286" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fescarchado_2026-06-27_11-01.jpg?alt=media&amp;token=987fff45-c3d0-46a9-bab0-709bf52031fb</t>
+        </is>
+      </c>
+      <c r="Q286" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Festadisticas_2026-06-27_11-01.jpg?alt=media&amp;token=0a88748e-b006-4929-a4b2-b441a4869c3f</t>
+        </is>
+      </c>
+      <c r="R286" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S286" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T286" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B287" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C287" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D287" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E287" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 15:40</t>
+        </is>
+      </c>
+      <c r="F287" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G287" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H287" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I287" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L287" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M287" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N287" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fgeneral_2026-06-26_15-43.jpg?alt=media&amp;token=bebb8eb3-f7ac-49e0-8158-7ec340462f2d</t>
+        </is>
+      </c>
+      <c r="O287" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Ftemperatura_2026-06-26_15-43.jpg?alt=media&amp;token=6dffb733-bdd8-4269-a3de-d8b267bbde25</t>
+        </is>
+      </c>
+      <c r="P287" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fescarchado_2026-06-26_15-43.jpg?alt=media&amp;token=5c2bf2b4-cb36-4361-9013-2d57b01d351e</t>
+        </is>
+      </c>
+      <c r="Q287" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Festadisticas_2026-06-26_15-43.jpg?alt=media&amp;token=3bb4756e-e4a7-4636-930d-a4734f892b9c</t>
+        </is>
+      </c>
+      <c r="R287" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S287" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T287" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D288" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 14:57</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G288" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I288" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N288" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fgeneral_2026-06-26_14-59.jpg?alt=media&amp;token=af390976-fa57-457b-afa6-eaf969086ea0</t>
+        </is>
+      </c>
+      <c r="O288" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Ftemperatura_2026-06-26_14-59.jpg?alt=media&amp;token=36390647-97bb-47ff-a7fb-8c9e00295a3b</t>
+        </is>
+      </c>
+      <c r="P288" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fescarchado_2026-06-26_14-59.jpg?alt=media&amp;token=0e419e1f-cd6f-481a-b785-5c08c9c9e142</t>
+        </is>
+      </c>
+      <c r="Q288" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Festadisticas_2026-06-26_14-59.jpg?alt=media&amp;token=9dc319f5-8cda-4dcd-a541-269de370804b</t>
+        </is>
+      </c>
+      <c r="R288" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S288" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T288" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 14:09</t>
+        </is>
+      </c>
+      <c r="F289" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J289" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K289" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L289" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M289" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N289" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fgeneral_2026-06-26_14-10.jpg?alt=media&amp;token=11b959cf-764c-4d10-b76e-e97356bfe151</t>
+        </is>
+      </c>
+      <c r="O289" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Ftemperatura_2026-06-26_14-10.jpg?alt=media&amp;token=4f1dface-3dc8-458f-9100-8ceee875c482</t>
+        </is>
+      </c>
+      <c r="P289" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fescarchado_2026-06-26_14-10.jpg?alt=media&amp;token=b2555e5c-5440-48c3-ab5a-067d20bc0d0b</t>
+        </is>
+      </c>
+      <c r="Q289" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Festadisticas_2026-06-26_14-10.jpg?alt=media&amp;token=ac231a82-c9af-4274-a9e0-3f7ff53ef315</t>
+        </is>
+      </c>
+      <c r="R289" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S289" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T289" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D290" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:42</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G290" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I290" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N290" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fgeneral_2026-06-26_13-45.jpg?alt=media&amp;token=8a5f2458-49a2-434b-8038-0f18b58d873d</t>
+        </is>
+      </c>
+      <c r="O290" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Ftemperatura_2026-06-26_13-45.jpg?alt=media&amp;token=550872e4-4794-4a47-8370-4758fd1d7a55</t>
+        </is>
+      </c>
+      <c r="P290" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fescarchado_2026-06-26_13-45.jpg?alt=media&amp;token=8e85f18c-6f98-4a63-8fc3-19da6d83d62e</t>
+        </is>
+      </c>
+      <c r="Q290" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Festadisticas_2026-06-26_13-45.jpg?alt=media&amp;token=ead663d5-168b-49c2-9f84-737a8290d07a</t>
+        </is>
+      </c>
+      <c r="R290" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S290" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T290" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Texas </t>
+        </is>
+      </c>
+      <c r="B291" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C291" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D291" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:26</t>
+        </is>
+      </c>
+      <c r="F291" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M291" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N291" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=b5f2ed32-3e5c-426e-b0cd-7a84292df767</t>
+        </is>
+      </c>
+      <c r="O291" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=407c9586-dab4-42bf-b1c8-f06c30622027</t>
+        </is>
+      </c>
+      <c r="P291" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=48424304-e688-49e2-a03d-72b0774f9004</t>
+        </is>
+      </c>
+      <c r="Q291" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Festadisticas_2026-06-26_13-27.jpg?alt=media&amp;token=bbadb58d-36b0-492c-8756-7b9376227a68</t>
+        </is>
+      </c>
+      <c r="R291" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S291" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T291" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OXXO Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:24</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G292" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I292" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N292" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=379cf357-70b4-430c-9589-02957ec909f2</t>
+        </is>
+      </c>
+      <c r="O292" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=3a355169-0a4e-4a21-bc6d-93f996bb1391</t>
+        </is>
+      </c>
+      <c r="P292" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=0fba3fd6-c771-4149-8761-d2a5b1beeee9</t>
+        </is>
+      </c>
+      <c r="Q292" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Festadisticas_2026-06-26_13-27.jpg?alt=media&amp;token=2112950a-f0b4-48bf-841a-d7f756b4145b</t>
+        </is>
+      </c>
+      <c r="R292" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S292" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T292" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B293" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C293" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D293" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E293" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:03</t>
+        </is>
+      </c>
+      <c r="F293" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G293" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H293" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I293" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J293" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K293" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L293" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M293" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N293" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fgeneral_2026-06-26_13-05.jpg?alt=media&amp;token=1439de1d-d54e-4737-b752-1063cb7914a5</t>
+        </is>
+      </c>
+      <c r="O293" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Ftemperatura_2026-06-26_13-05.jpg?alt=media&amp;token=c0702438-fb01-4cfa-b18f-b8ad555e069f</t>
+        </is>
+      </c>
+      <c r="P293" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fescarchado_2026-06-26_13-05.jpg?alt=media&amp;token=e7adc656-15bf-4a82-8a15-bc5d4ebd009b</t>
+        </is>
+      </c>
+      <c r="Q293" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Festadisticas_2026-06-26_13-05.jpg?alt=media&amp;token=c2afa2db-2342-4d5b-ab31-32f5c1c298a5</t>
+        </is>
+      </c>
+      <c r="R293" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S293" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T293" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D294" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 12:41</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N294" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fgeneral_2026-06-26_12-42.jpg?alt=media&amp;token=3793c0bf-71bd-4602-8c1e-51f4437f268b</t>
+        </is>
+      </c>
+      <c r="O294" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Ftemperatura_2026-06-26_12-42.jpg?alt=media&amp;token=dc80e10f-da98-4816-8dd8-6f64e4186167</t>
+        </is>
+      </c>
+      <c r="P294" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fescarchado_2026-06-26_12-42.jpg?alt=media&amp;token=fe898fc6-50a4-4abb-8767-342a89fe290b</t>
+        </is>
+      </c>
+      <c r="Q294" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Festadisticas_2026-06-26_12-42.jpg?alt=media&amp;token=0d80ce8c-8a85-4c84-8303-02f86dc1a4f9</t>
+        </is>
+      </c>
+      <c r="R294" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S294" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T294" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 12:20</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M295" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N295" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fgeneral_2026-06-26_12-22.jpg?alt=media&amp;token=b5e4e2a9-a22b-4e5a-a258-eaadc5a0910b</t>
+        </is>
+      </c>
+      <c r="O295" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Ftemperatura_2026-06-26_12-22.jpg?alt=media&amp;token=2b569cd6-9cf6-48ed-af3d-5b5f48bf3db8</t>
+        </is>
+      </c>
+      <c r="P295" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fescarchado_2026-06-26_12-22.jpg?alt=media&amp;token=c7d06f50-2b89-40a7-b875-8ac28a15fdb0</t>
+        </is>
+      </c>
+      <c r="Q295" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Festadisticas_2026-06-26_12-22.jpg?alt=media&amp;token=75dcebd3-b659-481d-a86a-f10ee2a26438</t>
+        </is>
+      </c>
+      <c r="R295" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S295" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T295" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
+          <t>oxxo Kof</t>
+        </is>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 11:10</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G296" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I296" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J296" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K296" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L296" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N296" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fgeneral_2026-06-26_11-11.jpg?alt=media&amp;token=10f78ab2-8fd6-441c-a784-c13e46c3dec0</t>
+        </is>
+      </c>
+      <c r="O296" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Ftemperatura_2026-06-26_11-11.jpg?alt=media&amp;token=12a8cde9-c6e0-4715-8bb1-3dc4ea704c1b</t>
+        </is>
+      </c>
+      <c r="P296" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fescarchado_2026-06-26_11-11.jpg?alt=media&amp;token=d82024be-c43b-41e3-916d-9c7d0eef6e00</t>
+        </is>
+      </c>
+      <c r="Q296" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Festadisticas_2026-06-26_11-11.jpg?alt=media&amp;token=c3a3c3ce-4c77-458d-a4af-1d09e37ecc72</t>
+        </is>
+      </c>
+      <c r="R296" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S296" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T296" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>oxxo Antonio soliz</t>
+        </is>
+      </c>
+      <c r="B297" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C297" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D297" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E297" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 17:36</t>
+        </is>
+      </c>
+      <c r="F297" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M297" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N297" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fgeneral_2026-06-25_17-38.jpg?alt=media&amp;token=8d3084b6-352d-4981-b3e5-98e01442afd1</t>
+        </is>
+      </c>
+      <c r="O297" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Ftemperatura_2026-06-25_17-38.jpg?alt=media&amp;token=e9a24855-340d-4fac-b3d7-eed137c75ad1</t>
+        </is>
+      </c>
+      <c r="P297" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fescarchado_2026-06-25_17-38.jpg?alt=media&amp;token=ea32203d-f55e-47eb-aea8-8db5ccf371ad</t>
+        </is>
+      </c>
+      <c r="Q297" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Festadisticas_2026-06-25_17-38.jpg?alt=media&amp;token=22f9cee0-fd01-4111-8223-df18a3f87b61</t>
+        </is>
+      </c>
+      <c r="R297" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S297" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T297" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 16:38</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G298" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I298" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N298" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fgeneral_2026-06-25_16-40.jpg?alt=media&amp;token=06d2fc87-b844-464a-b8ad-ec4186457d27</t>
+        </is>
+      </c>
+      <c r="O298" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Ftemperatura_2026-06-25_16-40.jpg?alt=media&amp;token=b8524569-f4c3-403e-998a-5200beaaf514</t>
+        </is>
+      </c>
+      <c r="P298" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fescarchado_2026-06-25_16-40.jpg?alt=media&amp;token=60112bd6-fa5b-4475-a2a2-225b7f1b8296</t>
+        </is>
+      </c>
+      <c r="Q298" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Festadisticas_2026-06-25_16-40.jpg?alt=media&amp;token=14956994-481f-411a-9319-83ac52f042c6</t>
+        </is>
+      </c>
+      <c r="R298" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S298" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T298" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>oxxo san ángel 2</t>
+        </is>
+      </c>
+      <c r="B299" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C299" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E299" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 14:35</t>
+        </is>
+      </c>
+      <c r="F299" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G299" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H299" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I299" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M299" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N299" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fgeneral_2026-06-25_14-38.jpg?alt=media&amp;token=b6e57f54-6572-4cc7-a1bc-0f68697a6df4</t>
+        </is>
+      </c>
+      <c r="O299" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Ftemperatura_2026-06-25_14-38.jpg?alt=media&amp;token=6697c9ee-b703-497e-a6b1-15c69e38dee9</t>
+        </is>
+      </c>
+      <c r="P299" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fescarchado_2026-06-25_14-38.jpg?alt=media&amp;token=47644fdc-24a7-4e7b-b6f4-d9d2277fe2e5</t>
+        </is>
+      </c>
+      <c r="Q299" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Festadisticas_2026-06-25_14-38.jpg?alt=media&amp;token=2f7e27bd-4207-4cc6-abcf-580b98d3391d</t>
+        </is>
+      </c>
+      <c r="R299" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S299" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T299" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 14:20</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G300" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I300" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N300" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fgeneral_2026-06-25_14-22.jpg?alt=media&amp;token=a662ba03-b150-407c-8c4c-27a20ac97ef8</t>
+        </is>
+      </c>
+      <c r="O300" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Ftemperatura_2026-06-25_14-22.jpg?alt=media&amp;token=e865f723-7cc6-4664-a543-6f0ce76b1229</t>
+        </is>
+      </c>
+      <c r="P300" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fescarchado_2026-06-25_14-22.jpg?alt=media&amp;token=ad58fdaa-a108-4398-bc5d-72f0aec23c78</t>
+        </is>
+      </c>
+      <c r="Q300" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Festadisticas_2026-06-25_14-22.jpg?alt=media&amp;token=1f6332ca-c092-4d92-a23d-ac66fc0da9fd</t>
+        </is>
+      </c>
+      <c r="R300" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S300" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T300" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 13:23</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L301" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M301" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N301" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fgeneral_2026-06-25_13-24.jpg?alt=media&amp;token=1fd5df4b-75d5-4c9e-8315-d2c2734eccc5</t>
+        </is>
+      </c>
+      <c r="O301" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Ftemperatura_2026-06-25_13-24.jpg?alt=media&amp;token=1ca76039-b39e-4804-a517-5dc75234d3be</t>
+        </is>
+      </c>
+      <c r="P301" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fescarchado_2026-06-25_13-24.jpg?alt=media&amp;token=3008edfc-770a-434b-95fd-32e960486ddc</t>
+        </is>
+      </c>
+      <c r="Q301" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Festadisticas_2026-06-25_13-24.jpg?alt=media&amp;token=6771899e-475c-4e5e-8ba2-31823c94f8e3</t>
+        </is>
+      </c>
+      <c r="R301" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S301" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T301" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 12:51</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G302" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I302" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N302" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fgeneral_2026-06-25_12-52.jpg?alt=media&amp;token=e844811b-32f3-4b4d-bc34-d0690db4e774</t>
+        </is>
+      </c>
+      <c r="O302" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Ftemperatura_2026-06-25_12-52.jpg?alt=media&amp;token=5f6356ad-6052-4b84-b703-2088aa5b02cf</t>
+        </is>
+      </c>
+      <c r="P302" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fescarchado_2026-06-25_12-52.jpg?alt=media&amp;token=4afec637-33e4-4af3-8b7a-9897a505c07e</t>
+        </is>
+      </c>
+      <c r="Q302" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Festadisticas_2026-06-25_12-52.jpg?alt=media&amp;token=635d9cd2-e662-4134-afb6-36ef948ee1b5</t>
+        </is>
+      </c>
+      <c r="R302" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S302" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T302" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B303" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C303" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D303" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E303" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 12:00</t>
+        </is>
+      </c>
+      <c r="F303" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G303" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H303" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I303" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J303" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K303" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L303" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M303" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N303" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fgeneral_2026-06-25_12-03.jpg?alt=media&amp;token=158408a8-c3b5-4148-949f-2561ee36398d</t>
+        </is>
+      </c>
+      <c r="O303" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Ftemperatura_2026-06-25_12-03.jpg?alt=media&amp;token=e0989914-ed6c-4884-ae92-078ada578af4</t>
+        </is>
+      </c>
+      <c r="P303" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fescarchado_2026-06-25_12-03.jpg?alt=media&amp;token=400edca1-6132-49a3-8484-eefc7a4cb70a</t>
+        </is>
+      </c>
+      <c r="Q303" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Festadisticas_2026-06-25_12-03.jpg?alt=media&amp;token=f5a8e63b-55c4-446b-a11b-c92167eafb23</t>
+        </is>
+      </c>
+      <c r="R303" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S303" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T303" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B304" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C304" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 11:30</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G304" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I304" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J304" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N304" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fgeneral_2026-06-25_11-33.jpg?alt=media&amp;token=b702fd8c-afaf-4870-a921-9fea957839d5</t>
+        </is>
+      </c>
+      <c r="O304" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Ftemperatura_2026-06-25_11-33.jpg?alt=media&amp;token=128cdc01-aba7-400e-84df-3675849c1843</t>
+        </is>
+      </c>
+      <c r="P304" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fescarchado_2026-06-25_11-33.jpg?alt=media&amp;token=62cf2512-77c0-4cd0-aea3-9ca7a323cfda</t>
+        </is>
+      </c>
+      <c r="Q304" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Festadisticas_2026-06-25_11-33.jpg?alt=media&amp;token=85a95a11-6c83-49c8-bf37-73ea2ebb69f2</t>
+        </is>
+      </c>
+      <c r="R304" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S304" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T304" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B305" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C305" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D305" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E305" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 17:06</t>
+        </is>
+      </c>
+      <c r="F305" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G305" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H305" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I305" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K305" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L305" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M305" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N305" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fgeneral_2026-06-24_17-07.jpg?alt=media&amp;token=3ed007f1-eac0-4f7d-bf24-1018688f6cbc</t>
+        </is>
+      </c>
+      <c r="O305" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Ftemperatura_2026-06-24_17-07.jpg?alt=media&amp;token=d2ddd43d-dcff-474b-9c41-57896d1e777c</t>
+        </is>
+      </c>
+      <c r="P305" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fescarchado_2026-06-24_17-07.jpg?alt=media&amp;token=e57cd0bd-2bda-432b-910c-e669c46c54b0</t>
+        </is>
+      </c>
+      <c r="Q305" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Festadisticas_2026-06-24_17-07.jpg?alt=media&amp;token=5fc1a5c3-446c-4677-aae7-b08aaa79082e</t>
+        </is>
+      </c>
+      <c r="R305" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S305" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T305" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B306" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C306" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 16:29</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G306" s="2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I306" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J306" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N306" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fgeneral_2026-06-24_16-30.jpg?alt=media&amp;token=6e331c65-c91f-4944-b0c5-745f42df8bdb</t>
+        </is>
+      </c>
+      <c r="O306" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Ftemperatura_2026-06-24_16-30.jpg?alt=media&amp;token=e96a1f4f-9ee3-4c2a-836c-6c7cc7066d76</t>
+        </is>
+      </c>
+      <c r="P306" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fescarchado_2026-06-24_16-30.jpg?alt=media&amp;token=df7d66ed-b931-4cdc-ba74-269e6ec57f2e</t>
+        </is>
+      </c>
+      <c r="Q306" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Festadisticas_2026-06-24_16-30.jpg?alt=media&amp;token=4e5d965b-f016-4fe4-8551-4d9a61260a0e</t>
+        </is>
+      </c>
+      <c r="R306" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S306" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T306" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 15:19</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J307" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M307" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N307" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fgeneral_2026-06-24_15-21.jpg?alt=media&amp;token=6e50ec04-42f6-47c8-a48b-1b602c15b12d</t>
+        </is>
+      </c>
+      <c r="O307" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Ftemperatura_2026-06-24_15-21.jpg?alt=media&amp;token=797924e0-0aae-42e9-9ebb-9782162e8e25</t>
+        </is>
+      </c>
+      <c r="P307" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fescarchado_2026-06-24_15-21.jpg?alt=media&amp;token=edb9fea4-737f-4e71-8686-bd5b0de7c358</t>
+        </is>
+      </c>
+      <c r="Q307" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Festadisticas_2026-06-24_15-21.jpg?alt=media&amp;token=cc3a3f6d-0d8a-46f9-a713-2c45a4c9c8fa</t>
+        </is>
+      </c>
+      <c r="R307" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S307" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T307" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B308" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C308" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D308" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 15:13</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G308" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I308" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J308" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N308" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fgeneral_2026-06-24_15-15.jpg?alt=media&amp;token=70e89921-edda-4dcb-8511-4fdabc4a37f3</t>
+        </is>
+      </c>
+      <c r="O308" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Ftemperatura_2026-06-24_15-15.jpg?alt=media&amp;token=ed33eb31-784a-4149-9128-1e2813c380d4</t>
+        </is>
+      </c>
+      <c r="P308" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fescarchado_2026-06-24_15-15.jpg?alt=media&amp;token=bd93a6a2-0d98-495c-935e-0d8c7c269078</t>
+        </is>
+      </c>
+      <c r="Q308" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Festadisticas_2026-06-24_15-15.jpg?alt=media&amp;token=e911cb2e-dce1-4d7d-8eb1-265afcef5396</t>
+        </is>
+      </c>
+      <c r="R308" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S308" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T308" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo aeropuerto </t>
+        </is>
+      </c>
+      <c r="B309" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49158A</t>
+        </is>
+      </c>
+      <c r="C309" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D309" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E309" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:29</t>
+        </is>
+      </c>
+      <c r="F309" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G309" s="3" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H309" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I309" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K309" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L309" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M309" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N309" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fgeneral_2026-06-24_14-38.jpg?alt=media&amp;token=21e0d955-cb20-453c-8614-c1230b1c6bf0</t>
+        </is>
+      </c>
+      <c r="O309" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Ftemperatura_2026-06-24_14-38.jpg?alt=media&amp;token=9a570270-a9c9-4eb7-97f3-1ae4f5784668</t>
+        </is>
+      </c>
+      <c r="P309" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fescarchado_2026-06-24_14-38.jpg?alt=media&amp;token=b7fbe558-4ff4-4cbb-ba7c-eda4acb33214</t>
+        </is>
+      </c>
+      <c r="Q309" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Festadisticas_2026-06-24_14-38.jpg?alt=media&amp;token=77f5526f-7a32-4ae4-82e5-49dd70b4dec7</t>
+        </is>
+      </c>
+      <c r="R309" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S309" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T309" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B310" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C310" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D310" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:18</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G310" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I310" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J310" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N310" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fgeneral_2026-06-24_14-21.jpg?alt=media&amp;token=a4ffe753-be7f-4420-83fc-5b9b7914c116</t>
+        </is>
+      </c>
+      <c r="O310" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Ftemperatura_2026-06-24_14-21.jpg?alt=media&amp;token=7c439c8e-1041-427f-b1ba-a7a77df36237</t>
+        </is>
+      </c>
+      <c r="P310" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fescarchado_2026-06-24_14-21.jpg?alt=media&amp;token=65ff8abd-85e7-4028-88df-8f32cbbcebbc</t>
+        </is>
+      </c>
+      <c r="Q310" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Festadisticas_2026-06-24_14-21.jpg?alt=media&amp;token=9aba84fd-9f67-476b-804c-eb5a5c1bfa54</t>
+        </is>
+      </c>
+      <c r="R310" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S310" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T310" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B311" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C311" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D311" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E311" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:16</t>
+        </is>
+      </c>
+      <c r="F311" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G311" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H311" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I311" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J311" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L311" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M311" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N311" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fgeneral_2026-06-24_14-18.jpg?alt=media&amp;token=93c36450-3d39-47ea-a24f-790528b946f6</t>
+        </is>
+      </c>
+      <c r="O311" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Ftemperatura_2026-06-24_14-18.jpg?alt=media&amp;token=a80e4dc1-0d9c-4b34-8aab-5f9364d2a8e6</t>
+        </is>
+      </c>
+      <c r="P311" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fescarchado_2026-06-24_14-18.jpg?alt=media&amp;token=271d30af-fdf9-4e0c-b9ab-61c2e699d29b</t>
+        </is>
+      </c>
+      <c r="Q311" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Festadisticas_2026-06-24_14-18.jpg?alt=media&amp;token=a2c4e2b8-6864-410e-8da6-8782c11b1392</t>
+        </is>
+      </c>
+      <c r="R311" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S311" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T311" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B312" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C312" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D312" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:41</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G312" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I312" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J312" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N312" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fgeneral_2026-06-24_13-41.jpg?alt=media&amp;token=47287191-61ef-48e9-b994-58944b6bc200</t>
+        </is>
+      </c>
+      <c r="O312" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Ftemperatura_2026-06-24_13-41.jpg?alt=media&amp;token=980eedec-e39c-41d0-9da9-8d5f0afd4918</t>
+        </is>
+      </c>
+      <c r="P312" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fescarchado_2026-06-24_13-41.jpg?alt=media&amp;token=f3cfeb8b-0ad0-49fd-b0bf-7a631aa137f2</t>
+        </is>
+      </c>
+      <c r="Q312" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Festadisticas_2026-06-24_13-41.jpg?alt=media&amp;token=e577efa2-d7cb-4989-ab2b-e6a28ed7198c</t>
+        </is>
+      </c>
+      <c r="R312" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S312" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T312" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:15</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M313" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N313" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=31d624b5-2fa9-40fc-89e7-c0f08a85d147</t>
+        </is>
+      </c>
+      <c r="O313" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=c4aa3813-2660-4b4b-917d-87036eb8b144</t>
+        </is>
+      </c>
+      <c r="P313" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dfb002d4-ad96-493d-94f9-a06c65be0313</t>
+        </is>
+      </c>
+      <c r="Q313" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=557d4615-7731-4603-af68-4cb0c755d6e0</t>
+        </is>
+      </c>
+      <c r="R313" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S313" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T313" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B314" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C314" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D314" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:14</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="G314" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I314" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J314" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N314" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=e537bfcb-7b38-417b-9149-8e4c827bedf4</t>
+        </is>
+      </c>
+      <c r="O314" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=6c9aa501-360e-4ce7-aeca-fdfc3e479773</t>
+        </is>
+      </c>
+      <c r="P314" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dde429e2-d986-4124-b5be-e45cc58f67d2</t>
+        </is>
+      </c>
+      <c r="Q314" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=13e606f9-35b6-47b6-8334-af884a9323fa</t>
+        </is>
+      </c>
+      <c r="R314" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S314" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T314" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B315" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C315" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D315" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E315" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:10</t>
+        </is>
+      </c>
+      <c r="F315" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G315" s="3" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H315" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I315" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M315" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N315" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fgeneral_2026-06-24_13-17.jpg?alt=media&amp;token=520c1c1a-7cf6-4821-9d6d-2b22db5d5e13</t>
+        </is>
+      </c>
+      <c r="O315" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Ftemperatura_2026-06-24_13-17.jpg?alt=media&amp;token=be416b50-8ff9-450c-9277-0fff01a5f851</t>
+        </is>
+      </c>
+      <c r="P315" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fescarchado_2026-06-24_13-17.jpg?alt=media&amp;token=55500f44-ec92-438f-affd-7194847b8cd2</t>
+        </is>
+      </c>
+      <c r="Q315" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Festadisticas_2026-06-24_13-17.jpg?alt=media&amp;token=49537d97-bf07-4ac4-be2f-36aef34e7bf6</t>
+        </is>
+      </c>
+      <c r="R315" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S315" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T315" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B316" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C316" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D316" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 12:48</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G316" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I316" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J316" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N316" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fgeneral_2026-06-24_12-50.jpg?alt=media&amp;token=995826a6-e4c2-44e4-b413-dd97a3f66972</t>
+        </is>
+      </c>
+      <c r="O316" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Ftemperatura_2026-06-24_12-50.jpg?alt=media&amp;token=980d6c73-802e-4388-99de-9892f9cd8a6b</t>
+        </is>
+      </c>
+      <c r="P316" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fescarchado_2026-06-24_12-50.jpg?alt=media&amp;token=ea6bd060-6c1f-4b5d-b926-2aed6c5a01c4</t>
+        </is>
+      </c>
+      <c r="Q316" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Festadisticas_2026-06-24_12-50.jpg?alt=media&amp;token=620cfdd3-e19e-4e7a-a4ec-e8c20fd3f777</t>
+        </is>
+      </c>
+      <c r="R316" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S316" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T316" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B317" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C317" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D317" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E317" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 12:28</t>
+        </is>
+      </c>
+      <c r="F317" s="3" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="G317" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H317" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I317" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M317" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N317" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fgeneral_2026-06-24_12-30.jpg?alt=media&amp;token=0ffb8708-d9ca-4398-9300-afe0e9cfbdd6</t>
+        </is>
+      </c>
+      <c r="O317" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Ftemperatura_2026-06-24_12-30.jpg?alt=media&amp;token=40146bca-ff3a-4c9d-ba36-56ea359f95d2</t>
+        </is>
+      </c>
+      <c r="P317" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fescarchado_2026-06-24_12-30.jpg?alt=media&amp;token=0260cc45-c5c7-44e9-a2c7-acb92b625e5f</t>
+        </is>
+      </c>
+      <c r="Q317" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Festadisticas_2026-06-24_12-30.jpg?alt=media&amp;token=46c26352-edb6-4603-8930-12e2abc525d3</t>
+        </is>
+      </c>
+      <c r="R317" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S317" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T317" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="inlineStr">
+        <is>
+          <t>oxxo calzada cumbres</t>
+        </is>
+      </c>
+      <c r="B318" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4E5C49</t>
+        </is>
+      </c>
+      <c r="C318" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D318" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ricardo tomas rodriguez </t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 17:00</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G318" s="2" t="inlineStr">
+        <is>
+          <t>-2.9</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I318" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J318" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N318" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=537ea6a9-5875-457c-b6c2-002b08eac5bd</t>
+        </is>
+      </c>
+      <c r="O318" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=83357e1c-f70f-422b-9eb4-20e0300522d8</t>
+        </is>
+      </c>
+      <c r="P318" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=590ce2f8-01cf-4f84-be36-ec7138c5a1ae</t>
+        </is>
+      </c>
+      <c r="Q318" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=77afa4e9-9e39-449a-acd7-b62da06358fc</t>
+        </is>
+      </c>
+      <c r="R318" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S318" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T318" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:59</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M319" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N319" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=1e2c928f-5176-4988-9134-7d3012a34e0a</t>
+        </is>
+      </c>
+      <c r="O319" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=bbfa185d-6afb-4a5d-9529-3e43b588da89</t>
+        </is>
+      </c>
+      <c r="P319" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=eb79583e-e983-4133-9d06-5e88d68474bc</t>
+        </is>
+      </c>
+      <c r="Q319" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=ea90b055-5bc3-4183-a59d-61f9c0852a5e</t>
+        </is>
+      </c>
+      <c r="R319" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S319" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T319" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B320" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C320" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D320" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:45</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G320" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I320" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J320" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M320" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N320" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fgeneral_2026-06-23_16-47.jpg?alt=media&amp;token=ce2d797a-4397-44bf-8256-c410f85352bd</t>
+        </is>
+      </c>
+      <c r="O320" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Ftemperatura_2026-06-23_16-47.jpg?alt=media&amp;token=64403b68-fccd-4916-8d4a-b7ad79330042</t>
+        </is>
+      </c>
+      <c r="P320" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fescarchado_2026-06-23_16-47.jpg?alt=media&amp;token=9c67b14c-91c4-4507-ab62-1bdd779d6f5d</t>
+        </is>
+      </c>
+      <c r="Q320" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Festadisticas_2026-06-23_16-47.jpg?alt=media&amp;token=8e88f457-ea26-4b24-bdd2-2a6b90afaaef</t>
+        </is>
+      </c>
+      <c r="R320" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S320" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T320" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="3" t="inlineStr">
+        <is>
+          <t>oxxo valle de cumbres</t>
+        </is>
+      </c>
+      <c r="B321" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491405</t>
+        </is>
+      </c>
+      <c r="C321" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ricardo tomas Rodriguez </t>
+        </is>
+      </c>
+      <c r="E321" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:43</t>
+        </is>
+      </c>
+      <c r="F321" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G321" s="3" t="inlineStr">
+        <is>
+          <t>-0.8</t>
+        </is>
+      </c>
+      <c r="H321" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I321" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M321" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N321" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fgeneral_2026-06-23_16-45.jpg?alt=media&amp;token=0d2dc1d5-c276-45d3-9b2b-f7de3244e04c</t>
+        </is>
+      </c>
+      <c r="O321" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Ftemperatura_2026-06-23_16-45.jpg?alt=media&amp;token=8942dbde-91e0-41ca-bff9-451ffa27cb91</t>
+        </is>
+      </c>
+      <c r="P321" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fescarchado_2026-06-23_16-45.jpg?alt=media&amp;token=62588ffd-091a-4ccc-aec2-54df1ee305e4</t>
+        </is>
+      </c>
+      <c r="Q321" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Festadisticas_2026-06-23_16-45.jpg?alt=media&amp;token=7c889bd0-da4d-4f03-89fc-105c532b1497</t>
+        </is>
+      </c>
+      <c r="R321" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S321" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T321" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo villa del poniente </t>
+        </is>
+      </c>
+      <c r="B322" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4897EC</t>
+        </is>
+      </c>
+      <c r="C322" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D322" s="2" t="inlineStr">
+        <is>
+          <t>ricardo tomas rodriguez</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:05</t>
+        </is>
+      </c>
+      <c r="F322" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G322" s="2" t="inlineStr">
+        <is>
+          <t>-0.5</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I322" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J322" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K322" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L322" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M322" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N322" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fgeneral_2026-06-23_16-10.jpg?alt=media&amp;token=aca22c1e-b87a-4938-8000-dc2a4c7d85bc</t>
+        </is>
+      </c>
+      <c r="O322" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Ftemperatura_2026-06-23_16-10.jpg?alt=media&amp;token=4d301cc3-5226-40f7-b1f8-3e199a5a88cd</t>
+        </is>
+      </c>
+      <c r="P322" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fescarchado_2026-06-23_16-10.jpg?alt=media&amp;token=bbadd5cf-d9da-4fe5-b97c-5cbc02f93885</t>
+        </is>
+      </c>
+      <c r="Q322" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Festadisticas_2026-06-23_16-10.jpg?alt=media&amp;token=bf14ce3a-7f8e-4ccb-8d6a-800ddd8abe32</t>
+        </is>
+      </c>
+      <c r="R322" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S322" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T322" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>oxxo parque anahuac</t>
+        </is>
+      </c>
+      <c r="B323" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491343</t>
+        </is>
+      </c>
+      <c r="C323" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D323" s="3" t="inlineStr">
+        <is>
+          <t>ricardo tomas Rodriguez gonzalez</t>
+        </is>
+      </c>
+      <c r="E323" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:38</t>
+        </is>
+      </c>
+      <c r="F323" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="H323" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I323" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M323" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N323" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fgeneral_2026-06-23_14-46.jpg?alt=media&amp;token=4293bebd-50be-4012-a229-9990caff1068</t>
+        </is>
+      </c>
+      <c r="O323" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Ftemperatura_2026-06-23_14-46.jpg?alt=media&amp;token=75a41975-337c-4db1-80dc-3a5a364b2e8d</t>
+        </is>
+      </c>
+      <c r="P323" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fescarchado_2026-06-23_14-46.jpg?alt=media&amp;token=94e99872-57ea-4da9-bafc-ffa411c331df</t>
+        </is>
+      </c>
+      <c r="Q323" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Festadisticas_2026-06-23_14-46.jpg?alt=media&amp;token=685f4cfc-cce1-45d9-b4ea-c892999f7e54</t>
+        </is>
+      </c>
+      <c r="R323" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S323" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T323" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B324" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C324" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D324" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:26</t>
+        </is>
+      </c>
+      <c r="F324" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G324" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I324" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J324" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K324" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L324" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M324" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N324" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fgeneral_2026-06-23_14-31.jpg?alt=media&amp;token=b0b3a47b-7a1f-40df-bbe4-8c1e6105b374</t>
+        </is>
+      </c>
+      <c r="O324" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Ftemperatura_2026-06-23_14-31.jpg?alt=media&amp;token=80a1bd5a-7ea5-4755-a498-76278aa868f7</t>
+        </is>
+      </c>
+      <c r="P324" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fescarchado_2026-06-23_14-31.jpg?alt=media&amp;token=3f9d1784-67af-4db7-8412-7187aee1de1b</t>
+        </is>
+      </c>
+      <c r="Q324" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Festadisticas_2026-06-23_14-31.jpg?alt=media&amp;token=ec23ae99-ef2a-421c-8538-8ed8a030ac3b</t>
+        </is>
+      </c>
+      <c r="R324" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S324" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T324" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo KOF CDMX </t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>Toriz bravo</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:25</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L325" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M325" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N325" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fgeneral_2026-06-23_14-32.jpg?alt=media&amp;token=1e88542d-6432-465f-9f94-4ed6d3a1d3e9</t>
+        </is>
+      </c>
+      <c r="O325" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Ftemperatura_2026-06-23_14-32.jpg?alt=media&amp;token=cc02d8b0-718e-4251-8672-ea490ee50175</t>
+        </is>
+      </c>
+      <c r="P325" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fescarchado_2026-06-23_14-32.jpg?alt=media&amp;token=512414a4-7220-4cf3-9312-22e36227568c</t>
+        </is>
+      </c>
+      <c r="Q325" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Festadisticas_2026-06-23_14-32.jpg?alt=media&amp;token=f1f6db38-2a60-4f7e-b60e-b08be16528e2</t>
+        </is>
+      </c>
+      <c r="R325" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S325" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T325" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B326" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C326" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D326" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E326" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 13:54</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G326" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I326" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J326" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K326" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L326" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M326" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N326" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fgeneral_2026-06-23_14-04.jpg?alt=media&amp;token=f17ed069-2cf0-43f5-8a97-32003069efc9</t>
+        </is>
+      </c>
+      <c r="O326" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Ftemperatura_2026-06-23_14-04.jpg?alt=media&amp;token=9c4991c8-2c06-48b8-8773-7ddde06ccf85</t>
+        </is>
+      </c>
+      <c r="P326" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fescarchado_2026-06-23_14-04.jpg?alt=media&amp;token=2733bc5a-3b40-4e02-9a02-2d9d128fd357</t>
+        </is>
+      </c>
+      <c r="Q326" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Festadisticas_2026-06-23_14-04.jpg?alt=media&amp;token=559de2bd-36cb-4989-854c-b6fb835fb162</t>
+        </is>
+      </c>
+      <c r="R326" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S326" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T326" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B327" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C327" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D327" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E327" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 13:13</t>
+        </is>
+      </c>
+      <c r="F327" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G327" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H327" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I327" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L327" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M327" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N327" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fgeneral_2026-06-23_13-14.jpg?alt=media&amp;token=f9a0b372-52cc-4db5-9a6c-883b932ca960</t>
+        </is>
+      </c>
+      <c r="O327" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Ftemperatura_2026-06-23_13-14.jpg?alt=media&amp;token=622ee99c-7792-4007-aebf-fc3b3d47e76f</t>
+        </is>
+      </c>
+      <c r="P327" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fescarchado_2026-06-23_13-14.jpg?alt=media&amp;token=c480420c-c281-4916-ae9c-a9761849c410</t>
+        </is>
+      </c>
+      <c r="Q327" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Festadisticas_2026-06-23_13-14.jpg?alt=media&amp;token=1b7b6846-b70c-42cc-90a1-f765f3361ca9</t>
+        </is>
+      </c>
+      <c r="R327" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S327" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T327" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B328" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C328" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D328" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E328" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 12:45</t>
+        </is>
+      </c>
+      <c r="F328" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G328" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I328" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J328" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K328" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L328" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M328" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N328" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fgeneral_2026-06-23_12-45.jpg?alt=media&amp;token=fab96691-b7c8-47c3-a1ba-9fa2fad0777d</t>
+        </is>
+      </c>
+      <c r="O328" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Ftemperatura_2026-06-23_12-45.jpg?alt=media&amp;token=f83f2630-b99a-40ab-827d-4e44933cbdef</t>
+        </is>
+      </c>
+      <c r="P328" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fescarchado_2026-06-23_12-45.jpg?alt=media&amp;token=b3983a66-e04d-43bc-9778-36191af7cc64</t>
+        </is>
+      </c>
+      <c r="Q328" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Festadisticas_2026-06-23_12-45.jpg?alt=media&amp;token=dde79632-ef90-47b0-8bf2-98c32a40437a</t>
+        </is>
+      </c>
+      <c r="R328" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S328" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T328" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B329" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C329" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D329" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E329" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 11:12</t>
+        </is>
+      </c>
+      <c r="F329" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G329" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H329" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I329" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J329" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K329" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L329" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M329" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N329" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fgeneral_2026-06-23_11-20.jpg?alt=media&amp;token=0ee7bfc8-4e7a-4fb7-aab3-74a2ae46f088</t>
+        </is>
+      </c>
+      <c r="O329" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Ftemperatura_2026-06-23_11-20.jpg?alt=media&amp;token=df4351ee-0b47-49a9-bd94-f4a772544cce</t>
+        </is>
+      </c>
+      <c r="P329" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fescarchado_2026-06-23_11-20.jpg?alt=media&amp;token=f7ccc581-3acf-4932-ab57-a4954301f6d5</t>
+        </is>
+      </c>
+      <c r="Q329" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Festadisticas_2026-06-23_11-20.jpg?alt=media&amp;token=41bb6417-7d56-4168-ade5-303de8a999cb</t>
+        </is>
+      </c>
+      <c r="R329" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S329" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T329" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">San ángel 2 </t>
+        </is>
+      </c>
+      <c r="B330" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C330" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D330" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 18:26</t>
+        </is>
+      </c>
+      <c r="F330" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G330" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I330" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J330" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K330" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L330" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M330" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N330" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fgeneral_2026-06-22_18-28.jpg?alt=media&amp;token=c8c07eb4-c7c4-4c7c-af55-a24ff872b40c</t>
+        </is>
+      </c>
+      <c r="O330" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Ftemperatura_2026-06-22_18-28.jpg?alt=media&amp;token=363834fb-4d08-48e9-b097-f78c3bd12ff6</t>
+        </is>
+      </c>
+      <c r="P330" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fescarchado_2026-06-22_18-28.jpg?alt=media&amp;token=9aa7a794-ff8b-4015-b57d-5249d3214fa3</t>
+        </is>
+      </c>
+      <c r="Q330" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Festadisticas_2026-06-22_18-28.jpg?alt=media&amp;token=4b147ddb-e4e4-462e-862d-7589e09b1c25</t>
+        </is>
+      </c>
+      <c r="R330" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S330" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T330" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 17:42</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K331" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L331" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M331" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N331" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fgeneral_2026-06-22_17-44.jpg?alt=media&amp;token=e19a0147-a80e-4b27-9bb8-664ed6a57432</t>
+        </is>
+      </c>
+      <c r="O331" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Ftemperatura_2026-06-22_17-44.jpg?alt=media&amp;token=5677b0a1-a747-418a-9bde-0289ef7e2221</t>
+        </is>
+      </c>
+      <c r="P331" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fescarchado_2026-06-22_17-44.jpg?alt=media&amp;token=364fef9b-2f69-4d93-90bc-45585ca36deb</t>
+        </is>
+      </c>
+      <c r="Q331" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Festadisticas_2026-06-22_17-44.jpg?alt=media&amp;token=3c3529c0-f3fb-4265-844f-1b5916f91a07</t>
+        </is>
+      </c>
+      <c r="R331" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S331" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T331" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Copenague </t>
+        </is>
+      </c>
+      <c r="B332" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C332" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D332" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E332" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 17:03</t>
+        </is>
+      </c>
+      <c r="F332" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G332" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I332" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J332" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K332" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L332" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M332" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N332" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fgeneral_2026-06-22_17-06.jpg?alt=media&amp;token=b4eac064-2a0c-429a-ae36-913af097acaf</t>
+        </is>
+      </c>
+      <c r="O332" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Ftemperatura_2026-06-22_17-06.jpg?alt=media&amp;token=b49eea8a-c52a-4ca8-8155-b7a1d56df18c</t>
+        </is>
+      </c>
+      <c r="P332" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fescarchado_2026-06-22_17-06.jpg?alt=media&amp;token=daca348b-ae76-4dae-bcbc-eb28ababc109</t>
+        </is>
+      </c>
+      <c r="Q332" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Festadisticas_2026-06-22_17-06.jpg?alt=media&amp;token=dbb7e17e-dd57-41d3-9ae7-a0c6ae901adf</t>
+        </is>
+      </c>
+      <c r="R332" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S332" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T332" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B333" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C333" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D333" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 16:39</t>
+        </is>
+      </c>
+      <c r="F333" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G333" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H333" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I333" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J333" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K333" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L333" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M333" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N333" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fgeneral_2026-06-22_16-41.jpg?alt=media&amp;token=b832e9ee-7852-4d86-90a1-706c303a111f</t>
+        </is>
+      </c>
+      <c r="O333" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Ftemperatura_2026-06-22_16-41.jpg?alt=media&amp;token=f96c7b11-6e85-44a6-853b-e870a76592b0</t>
+        </is>
+      </c>
+      <c r="P333" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fescarchado_2026-06-22_16-41.jpg?alt=media&amp;token=b94a00bf-0ac8-4862-a8bd-9db2a5c3a5cd</t>
+        </is>
+      </c>
+      <c r="Q333" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Festadisticas_2026-06-22_16-41.jpg?alt=media&amp;token=e640e3d2-9b68-496e-a42b-f0e066301d28</t>
+        </is>
+      </c>
+      <c r="R333" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S333" s="3" t="inlineStr">
+        <is>
+          <t>1000ml</t>
+        </is>
+      </c>
+      <c r="T333" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B334" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C334" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D334" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E334" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 15:56</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G334" s="2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I334" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J334" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K334" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L334" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M334" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N334" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fgeneral_2026-06-22_15-58.jpg?alt=media&amp;token=6c9f0f61-0cba-4dee-a06e-ede6db9277d8</t>
+        </is>
+      </c>
+      <c r="O334" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Ftemperatura_2026-06-22_15-58.jpg?alt=media&amp;token=1666d8a2-45b5-4da2-99d2-ae8df0611e6f</t>
+        </is>
+      </c>
+      <c r="P334" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fescarchado_2026-06-22_15-58.jpg?alt=media&amp;token=b6c53170-bb8e-4e16-8f85-ddd0c999ed2e</t>
+        </is>
+      </c>
+      <c r="Q334" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Festadisticas_2026-06-22_15-58.jpg?alt=media&amp;token=bc356922-67ad-4e0f-801c-dfbc242528d5</t>
+        </is>
+      </c>
+      <c r="R334" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S334" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T334" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B335" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C335" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D335" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 15:54</t>
+        </is>
+      </c>
+      <c r="F335" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G335" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H335" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I335" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J335" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M335" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N335" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fgeneral_2026-06-22_15-55.jpg?alt=media&amp;token=a89424bc-be8f-4057-92f3-355f344e73c1</t>
+        </is>
+      </c>
+      <c r="O335" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Ftemperatura_2026-06-22_15-55.jpg?alt=media&amp;token=10f3494a-32df-4024-a596-6870786f7baa</t>
+        </is>
+      </c>
+      <c r="P335" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fescarchado_2026-06-22_15-55.jpg?alt=media&amp;token=dc6f0ea7-6f38-4e02-ba66-ee85e9bd515d</t>
+        </is>
+      </c>
+      <c r="Q335" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Festadisticas_2026-06-22_15-55.jpg?alt=media&amp;token=a239e472-b9eb-4432-9fd5-7b2077219b9c</t>
+        </is>
+      </c>
+      <c r="R335" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S335" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T335" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B336" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C336" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D336" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E336" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 14:56</t>
+        </is>
+      </c>
+      <c r="F336" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G336" s="2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I336" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J336" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K336" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L336" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M336" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N336" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fgeneral_2026-06-22_14-58.jpg?alt=media&amp;token=badbcbf5-a12d-4590-aec2-9381f32d2b6c</t>
+        </is>
+      </c>
+      <c r="O336" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Ftemperatura_2026-06-22_14-58.jpg?alt=media&amp;token=2b413496-8d0f-44ce-b50a-41ccebaa45d4</t>
+        </is>
+      </c>
+      <c r="P336" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fescarchado_2026-06-22_14-58.jpg?alt=media&amp;token=db57263b-00ab-4ce7-8554-9dc89b473027</t>
+        </is>
+      </c>
+      <c r="Q336" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Festadisticas_2026-06-22_14-58.jpg?alt=media&amp;token=e6d03075-9cf6-4133-9e9d-e83f1624bd44</t>
+        </is>
+      </c>
+      <c r="R336" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S336" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T336" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 14:51</t>
+        </is>
+      </c>
+      <c r="F337" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K337" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L337" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M337" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N337" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fgeneral_2026-06-22_14-52.jpg?alt=media&amp;token=b2018c5e-45ba-4617-9ffc-b3d8f37fa9a1</t>
+        </is>
+      </c>
+      <c r="O337" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Ftemperatura_2026-06-22_14-52.jpg?alt=media&amp;token=cafdbe7d-900e-40f2-9f43-fe8edc61678a</t>
+        </is>
+      </c>
+      <c r="P337" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fescarchado_2026-06-22_14-52.jpg?alt=media&amp;token=e638ac5f-d6ae-4256-bc4d-28ae06873939</t>
+        </is>
+      </c>
+      <c r="Q337" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Festadisticas_2026-06-22_14-52.jpg?alt=media&amp;token=5135a15e-43bc-4024-9110-78e5c8fc3035</t>
+        </is>
+      </c>
+      <c r="R337" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S337" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T337" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">centro refrescante </t>
+        </is>
+      </c>
+      <c r="B338" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C338" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D338" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E338" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:59</t>
+        </is>
+      </c>
+      <c r="F338" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G338" s="2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I338" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J338" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K338" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L338" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M338" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N338" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fgeneral_2026-06-22_14-03.jpg?alt=media&amp;token=67f30508-9096-4649-8a93-5e48d91fb8d2</t>
+        </is>
+      </c>
+      <c r="O338" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Ftemperatura_2026-06-22_14-03.jpg?alt=media&amp;token=b5b08b35-c271-4b2c-93d9-d8b03aea3c93</t>
+        </is>
+      </c>
+      <c r="P338" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fescarchado_2026-06-22_14-03.jpg?alt=media&amp;token=11d18afd-d2ac-42f4-b679-59cc075091ae</t>
+        </is>
+      </c>
+      <c r="Q338" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Festadisticas_2026-06-22_14-03.jpg?alt=media&amp;token=d56a7353-b826-4aaa-b443-27c9a705669e</t>
+        </is>
+      </c>
+      <c r="R338" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S338" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T338" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B339" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C339" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D339" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E339" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:40</t>
+        </is>
+      </c>
+      <c r="F339" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G339" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H339" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I339" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K339" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L339" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M339" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N339" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-41.jpg?alt=media&amp;token=fb010990-a3a8-484c-bb4e-851e8496a8da</t>
+        </is>
+      </c>
+      <c r="O339" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-41.jpg?alt=media&amp;token=5467612c-c2b9-42a2-b29c-9456607874a0</t>
+        </is>
+      </c>
+      <c r="P339" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-41.jpg?alt=media&amp;token=91797364-f0cb-4b5c-938a-a01b514b6ef5</t>
+        </is>
+      </c>
+      <c r="Q339" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-41.jpg?alt=media&amp;token=a1ba7d1d-d889-40c7-bc11-97301a22fb73</t>
+        </is>
+      </c>
+      <c r="R339" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S339" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T339" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B340" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C340" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D340" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E340" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:32</t>
+        </is>
+      </c>
+      <c r="F340" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G340" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I340" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J340" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K340" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L340" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M340" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N340" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-36.jpg?alt=media&amp;token=cbae5d5c-ce26-44ab-9078-6a03d3c93c81</t>
+        </is>
+      </c>
+      <c r="O340" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-36.jpg?alt=media&amp;token=07e0b536-1aae-481a-aeb9-8c526d64c996</t>
+        </is>
+      </c>
+      <c r="P340" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-36.jpg?alt=media&amp;token=13dde857-7712-4a72-86c7-be08b58925f6</t>
+        </is>
+      </c>
+      <c r="Q340" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-36.jpg?alt=media&amp;token=eba77c55-617d-40f2-94a5-1769878d6197</t>
+        </is>
+      </c>
+      <c r="R340" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S340" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T340" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B341" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C341" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D341" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E341" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 12:21</t>
+        </is>
+      </c>
+      <c r="F341" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I341" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J341" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K341" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L341" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M341" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N341" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fgeneral_2026-06-22_12-22.jpg?alt=media&amp;token=5d450ee8-90d4-4bd8-9eee-f4d96ce8cd06</t>
+        </is>
+      </c>
+      <c r="O341" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Ftemperatura_2026-06-22_12-22.jpg?alt=media&amp;token=b74dea82-7bfe-4ff9-8705-4bf8f8bd7240</t>
+        </is>
+      </c>
+      <c r="P341" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fescarchado_2026-06-22_12-22.jpg?alt=media&amp;token=b394f8b3-0910-4db6-addb-41ee8cafa1e3</t>
+        </is>
+      </c>
+      <c r="Q341" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Festadisticas_2026-06-22_12-22.jpg?alt=media&amp;token=e343e6f4-f13f-4d81-b126-94cd44fd75aa</t>
+        </is>
+      </c>
+      <c r="R341" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S341" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T341" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B342" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C342" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D342" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E342" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 11:35</t>
+        </is>
+      </c>
+      <c r="F342" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G342" s="2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I342" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J342" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K342" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L342" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M342" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N342" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fgeneral_2026-06-22_11-38.jpg?alt=media&amp;token=e74ee961-1dc3-4c6c-a6a9-7ca592e753b1</t>
+        </is>
+      </c>
+      <c r="O342" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Ftemperatura_2026-06-22_11-38.jpg?alt=media&amp;token=9ef6a892-a23d-40c7-81e1-babdd9013aa3</t>
+        </is>
+      </c>
+      <c r="P342" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fescarchado_2026-06-22_11-38.jpg?alt=media&amp;token=176922f1-052f-4e9c-b694-6eeb555ad2af</t>
+        </is>
+      </c>
+      <c r="Q342" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Festadisticas_2026-06-22_11-38.jpg?alt=media&amp;token=8a2ae225-1210-410e-9833-7d711e6fc607</t>
+        </is>
+      </c>
+      <c r="R342" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S342" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T342" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B343" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 16:53</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J343" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K343" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L343" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M343" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N343" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fgeneral_2026-06-19_16-55.jpg?alt=media&amp;token=c3bb6652-118c-496f-ac0c-1b443b4b8b84</t>
+        </is>
+      </c>
+      <c r="O343" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Ftemperatura_2026-06-19_16-55.jpg?alt=media&amp;token=b2b06166-08b9-4238-9cc0-19ff763f6daf</t>
+        </is>
+      </c>
+      <c r="P343" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fescarchado_2026-06-19_16-55.jpg?alt=media&amp;token=e4f4e4b6-c812-430b-bf87-fda0ec1fcd40</t>
+        </is>
+      </c>
+      <c r="Q343" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Festadisticas_2026-06-19_16-55.jpg?alt=media&amp;token=8724dc57-ef11-4307-a1a6-08e59ab00ece</t>
+        </is>
+      </c>
+      <c r="R343" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S343" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T343" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B344" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C344" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D344" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E344" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 16:11</t>
+        </is>
+      </c>
+      <c r="F344" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G344" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I344" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J344" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K344" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L344" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M344" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N344" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fgeneral_2026-06-19_16-21.jpg?alt=media&amp;token=ee92b9e3-cd13-404b-a041-ce95d80a4e28</t>
+        </is>
+      </c>
+      <c r="O344" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Ftemperatura_2026-06-19_16-21.jpg?alt=media&amp;token=a79d90ac-cea8-4545-8102-be5d75b5574a</t>
+        </is>
+      </c>
+      <c r="P344" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fescarchado_2026-06-19_16-21.jpg?alt=media&amp;token=e2ddf000-976f-488e-9b85-94b97a5ff331</t>
+        </is>
+      </c>
+      <c r="Q344" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Festadisticas_2026-06-19_16-21.jpg?alt=media&amp;token=8aba0cb1-8b60-4a11-af4a-64d7361d224b</t>
+        </is>
+      </c>
+      <c r="R344" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S344" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T344" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B345" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C345" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D345" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:59</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K345" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L345" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M345" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N345" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fgeneral_2026-06-19_16-00.jpg?alt=media&amp;token=d7b8bc82-4766-4694-ad10-38c00dc34f83</t>
+        </is>
+      </c>
+      <c r="O345" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Ftemperatura_2026-06-19_16-00.jpg?alt=media&amp;token=85199771-26b0-4b2a-b75b-449d0ee33b00</t>
+        </is>
+      </c>
+      <c r="P345" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fescarchado_2026-06-19_16-00.jpg?alt=media&amp;token=ceb95cc6-f853-433a-af98-acee5f974c00</t>
+        </is>
+      </c>
+      <c r="Q345" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Festadisticas_2026-06-19_16-00.jpg?alt=media&amp;token=3f4aa2cb-6da8-4c46-8394-d7356b3eef32</t>
+        </is>
+      </c>
+      <c r="R345" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S345" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T345" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B346" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C346" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D346" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E346" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:13</t>
+        </is>
+      </c>
+      <c r="F346" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G346" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I346" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J346" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K346" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L346" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M346" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N346" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fgeneral_2026-06-19_15-15.jpg?alt=media&amp;token=3c782149-e38e-4700-a17d-042e4f717a5f</t>
+        </is>
+      </c>
+      <c r="O346" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Ftemperatura_2026-06-19_15-15.jpg?alt=media&amp;token=eb1598f9-b5a6-4bff-8c42-ee2f1f0d8fd8</t>
+        </is>
+      </c>
+      <c r="P346" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fescarchado_2026-06-19_15-15.jpg?alt=media&amp;token=4b3e60eb-7681-4191-8042-c0a4b716ca48</t>
+        </is>
+      </c>
+      <c r="Q346" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Festadisticas_2026-06-19_15-15.jpg?alt=media&amp;token=72a097a8-44c6-4ed0-99b5-18e2987d3944</t>
+        </is>
+      </c>
+      <c r="R346" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S346" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T346" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B347" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C347" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D347" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E347" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:08</t>
+        </is>
+      </c>
+      <c r="F347" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G347" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H347" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I347" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K347" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L347" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M347" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N347" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fgeneral_2026-06-19_15-10.jpg?alt=media&amp;token=106b6280-6d82-43e1-9928-5630889f1243</t>
+        </is>
+      </c>
+      <c r="O347" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Ftemperatura_2026-06-19_15-10.jpg?alt=media&amp;token=869099fc-9f3f-4529-a2a9-5bfec94b7e6d</t>
+        </is>
+      </c>
+      <c r="P347" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fescarchado_2026-06-19_15-10.jpg?alt=media&amp;token=fd07130c-71e7-4a57-b6d7-81b017a527fc</t>
+        </is>
+      </c>
+      <c r="Q347" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Festadisticas_2026-06-19_15-10.jpg?alt=media&amp;token=ba57ee16-488f-46f5-9b43-47f0ce6c1116</t>
+        </is>
+      </c>
+      <c r="R347" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S347" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T347" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B348" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C348" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D348" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E348" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 13:19</t>
+        </is>
+      </c>
+      <c r="F348" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G348" s="2" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I348" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J348" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K348" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L348" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M348" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N348" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fgeneral_2026-06-19_13-21.jpg?alt=media&amp;token=d529ad08-f8b7-4933-80af-4855b9f5ef52</t>
+        </is>
+      </c>
+      <c r="O348" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Ftemperatura_2026-06-19_13-21.jpg?alt=media&amp;token=b9f62d87-45f2-49d8-9bf9-4756e432711a</t>
+        </is>
+      </c>
+      <c r="P348" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fescarchado_2026-06-19_13-21.jpg?alt=media&amp;token=b676fb9e-bc4d-4379-88cc-fe04b64d59e4</t>
+        </is>
+      </c>
+      <c r="Q348" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Festadisticas_2026-06-19_13-21.jpg?alt=media&amp;token=750e3134-80ad-4a00-8f22-acc4cdcce24c</t>
+        </is>
+      </c>
+      <c r="R348" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S348" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T348" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B349" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C349" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 12:37</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M349" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N349" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fgeneral_2026-06-19_12-40.jpg?alt=media&amp;token=0921b1f2-259e-4f2a-9f48-311f3b29c5a2</t>
+        </is>
+      </c>
+      <c r="O349" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Ftemperatura_2026-06-19_12-40.jpg?alt=media&amp;token=42b8d938-a39f-48d2-b40e-93458e45ab50</t>
+        </is>
+      </c>
+      <c r="P349" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fescarchado_2026-06-19_12-40.jpg?alt=media&amp;token=22251073-a60a-4032-903a-ed81a626c51f</t>
+        </is>
+      </c>
+      <c r="Q349" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Festadisticas_2026-06-19_12-40.jpg?alt=media&amp;token=ff3944a8-9a0b-47bc-b1b7-4ae685aca698</t>
+        </is>
+      </c>
+      <c r="R349" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S349" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T349" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B350" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C350" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D350" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 12:33</t>
+        </is>
+      </c>
+      <c r="F350" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G350" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I350" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J350" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K350" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L350" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M350" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N350" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fgeneral_2026-06-19_12-35.jpg?alt=media&amp;token=fc4756f0-f342-4a1b-b0ca-94d488972112</t>
+        </is>
+      </c>
+      <c r="O350" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Ftemperatura_2026-06-19_12-35.jpg?alt=media&amp;token=b5682f96-b48f-4e7a-b7a6-72333d012893</t>
+        </is>
+      </c>
+      <c r="P350" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fescarchado_2026-06-19_12-35.jpg?alt=media&amp;token=a3631caa-5b8e-4103-a3a1-ad2b4dcfaf05</t>
+        </is>
+      </c>
+      <c r="Q350" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Festadisticas_2026-06-19_12-35.jpg?alt=media&amp;token=46ba56d9-c4b6-463e-a8c0-18a31661c57d</t>
+        </is>
+      </c>
+      <c r="R350" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S350" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T350" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B351" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C351" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D351" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 11:46</t>
+        </is>
+      </c>
+      <c r="F351" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G351" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H351" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I351" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M351" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N351" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fgeneral_2026-06-19_11-48.jpg?alt=media&amp;token=b1368293-92b1-428e-8607-335d4c82ae71</t>
+        </is>
+      </c>
+      <c r="O351" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Ftemperatura_2026-06-19_11-48.jpg?alt=media&amp;token=15563969-84bc-41f9-b1a0-930afc7bbc8f</t>
+        </is>
+      </c>
+      <c r="P351" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fescarchado_2026-06-19_11-48.jpg?alt=media&amp;token=daf2c520-1f38-45bf-b5b2-05e107e3e99f</t>
+        </is>
+      </c>
+      <c r="Q351" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Festadisticas_2026-06-19_11-48.jpg?alt=media&amp;token=406a9199-3e0b-4f70-b03e-532a4cd8f465</t>
+        </is>
+      </c>
+      <c r="R351" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S351" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T351" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B352" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A172B</t>
+        </is>
+      </c>
+      <c r="C352" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D352" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E352" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 11:08</t>
+        </is>
+      </c>
+      <c r="F352" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G352" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I352" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J352" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K352" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L352" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M352" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N352" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fgeneral_2026-06-19_11-10.jpg?alt=media&amp;token=7524ad89-91b6-4d58-b2a0-43276a2dc3a0</t>
+        </is>
+      </c>
+      <c r="O352" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Ftemperatura_2026-06-19_11-10.jpg?alt=media&amp;token=8bd19efd-f559-48ca-9304-f3f5907f3015</t>
+        </is>
+      </c>
+      <c r="P352" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fescarchado_2026-06-19_11-10.jpg?alt=media&amp;token=44c0fcc5-90ea-44b2-af3a-7eea8026c929</t>
+        </is>
+      </c>
+      <c r="Q352" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Festadisticas_2026-06-19_11-10.jpg?alt=media&amp;token=f360dab9-4765-48eb-aeca-0d2942aa70ba</t>
+        </is>
+      </c>
+      <c r="R352" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S352" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T352" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B353" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C353" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D353" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/18 16:55</t>
+        </is>
+      </c>
+      <c r="F353" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G353" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H353" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I353" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M353" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N353" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fgeneral_2026-06-18_17-00.jpg?alt=media&amp;token=777ed704-f410-46a7-96cd-31851a510c90</t>
+        </is>
+      </c>
+      <c r="O353" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Ftemperatura_2026-06-18_17-00.jpg?alt=media&amp;token=5c35c012-79c2-4ac3-b68e-10cde9592d01</t>
+        </is>
+      </c>
+      <c r="P353" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fescarchado_2026-06-18_17-00.jpg?alt=media&amp;token=fdf974f9-1abd-4f3d-8852-02138e3c1219</t>
+        </is>
+      </c>
+      <c r="Q353" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Festadisticas_2026-06-18_17-00.jpg?alt=media&amp;token=9c4f1a8c-114f-4c3b-a508-6b132d4d18d8</t>
+        </is>
+      </c>
+      <c r="R353" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S353" s="3" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T353" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Expo gdl </t>
+        </is>
+      </c>
+      <c r="B354" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C354" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D354" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E354" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/18 16:26</t>
+        </is>
+      </c>
+      <c r="F354" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G354" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I354" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J354" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K354" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L354" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M354" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N354" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fgeneral_2026-06-18_16-35.jpg?alt=media&amp;token=86532846-7c77-4bcf-97eb-d191dc17bc1b</t>
+        </is>
+      </c>
+      <c r="O354" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Ftemperatura_2026-06-18_16-35.jpg?alt=media&amp;token=1c7138c4-ee9f-47f0-9771-64d93f939517</t>
+        </is>
+      </c>
+      <c r="P354" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fescarchado_2026-06-18_16-35.jpg?alt=media&amp;token=5aa49a66-a2de-4713-921b-c9fc9fc6e19d</t>
+        </is>
+      </c>
+      <c r="Q354" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Festadisticas_2026-06-18_16-35.jpg?alt=media&amp;token=f20dfe49-fa05-4cfb-8d0c-40b964ed412c</t>
+        </is>
+      </c>
+      <c r="R354" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S354" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T354" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="3" t="inlineStr">
+        <is>
+          <t>oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B355" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C355" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D355" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jore Alberto </t>
+        </is>
+      </c>
+      <c r="E355" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/18 15:32</t>
+        </is>
+      </c>
+      <c r="F355" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G355" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H355" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I355" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J355" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K355" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L355" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M355" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N355" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-41.jpg?alt=media&amp;token=3a08e540-31ab-427e-803a-79add96f6e99</t>
+        </is>
+      </c>
+      <c r="O355" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-41.jpg?alt=media&amp;token=f9d57833-f702-4cb0-bc00-11cc5df68290</t>
+        </is>
+      </c>
+      <c r="P355" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-41.jpg?alt=media&amp;token=6aa3376d-745d-4f7b-9e74-6b3235dbe347</t>
+        </is>
+      </c>
+      <c r="Q355" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-41.jpg?alt=media&amp;token=f9706664-4a05-498d-9595-e98e04d62835</t>
+        </is>
+      </c>
+      <c r="R355" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S355" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T355" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B356" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C356" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D356" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E356" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/18 15:26</t>
+        </is>
+      </c>
+      <c r="F356" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G356" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I356" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J356" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K356" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L356" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M356" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N356" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-29.jpg?alt=media&amp;token=2a521eaf-5556-43bd-ab01-e9ce6f29b3a2</t>
+        </is>
+      </c>
+      <c r="O356" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-29.jpg?alt=media&amp;token=fc9f41db-f135-44ad-b7a3-8a58772692ac</t>
+        </is>
+      </c>
+      <c r="P356" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-29.jpg?alt=media&amp;token=9a9e0050-f0b0-4bdd-b080-d4b6563e8838</t>
+        </is>
+      </c>
+      <c r="Q356" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-29.jpg?alt=media&amp;token=fb74434d-bdd4-4554-96e7-fa0b310a4d32</t>
+        </is>
+      </c>
+      <c r="R356" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S356" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T356" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B357" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C357" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D357" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E357" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 15:22</t>
+        </is>
+      </c>
+      <c r="F357" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G357" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H357" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I357" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J357" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M357" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N357" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fgeneral_2026-06-17_15-24.jpg?alt=media&amp;token=d9762905-9a45-4811-ad30-a55c5062f006</t>
+        </is>
+      </c>
+      <c r="O357" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Ftemperatura_2026-06-17_15-24.jpg?alt=media&amp;token=7bd0b1c5-6d6e-4800-952b-46d8e46c1a24</t>
+        </is>
+      </c>
+      <c r="P357" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fescarchado_2026-06-17_15-24.jpg?alt=media&amp;token=40a33436-4589-4ed5-9626-3e3ed405821a</t>
+        </is>
+      </c>
+      <c r="Q357" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Festadisticas_2026-06-17_15-24.jpg?alt=media&amp;token=c124d85a-c515-4c90-b3f6-93c03a7a818a</t>
+        </is>
+      </c>
+      <c r="R357" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S357" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T357" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B358" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C358" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D358" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E358" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:56</t>
+        </is>
+      </c>
+      <c r="F358" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G358" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I358" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J358" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K358" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L358" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M358" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N358" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fgeneral_2026-06-17_14-57.jpg?alt=media&amp;token=1ccb5c32-e82d-4d31-9f3f-f1d846c05eb0</t>
+        </is>
+      </c>
+      <c r="O358" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Ftemperatura_2026-06-17_14-57.jpg?alt=media&amp;token=460609df-c1f7-4069-9e37-7561f626b309</t>
+        </is>
+      </c>
+      <c r="P358" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fescarchado_2026-06-17_14-57.jpg?alt=media&amp;token=a66ecd31-b167-4d7b-a41b-29d3baa97d29</t>
+        </is>
+      </c>
+      <c r="Q358" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Festadisticas_2026-06-17_14-57.jpg?alt=media&amp;token=318b4fca-7cc8-45db-a9cc-f3ec2cbecffe</t>
+        </is>
+      </c>
+      <c r="R358" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S358" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T358" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B359" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C359" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D359" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E359" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:31</t>
+        </is>
+      </c>
+      <c r="F359" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G359" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H359" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I359" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J359" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K359" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L359" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M359" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N359" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fgeneral_2026-06-17_14-34.jpg?alt=media&amp;token=c9cd0a85-18a5-4d96-872e-8349113353ad</t>
+        </is>
+      </c>
+      <c r="O359" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Ftemperatura_2026-06-17_14-34.jpg?alt=media&amp;token=359509a2-7a83-4b4d-9f43-c69a0c706193</t>
+        </is>
+      </c>
+      <c r="P359" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fescarchado_2026-06-17_14-34.jpg?alt=media&amp;token=a3a065fb-761d-4694-80fb-7a98b49ad2ee</t>
+        </is>
+      </c>
+      <c r="Q359" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Festadisticas_2026-06-17_14-34.jpg?alt=media&amp;token=c9d6f56f-103c-4a23-a8af-6d26badf745c</t>
+        </is>
+      </c>
+      <c r="R359" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S359" s="3" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T359" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B360" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C360" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D360" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E360" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:24</t>
+        </is>
+      </c>
+      <c r="F360" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G360" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I360" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J360" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K360" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L360" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M360" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N360" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fgeneral_2026-06-17_14-26.jpg?alt=media&amp;token=3f5c023a-123e-4160-92a6-8b20f77a9dce</t>
+        </is>
+      </c>
+      <c r="O360" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Ftemperatura_2026-06-17_14-26.jpg?alt=media&amp;token=05f1092d-4877-4bcf-9b48-93719e30e832</t>
+        </is>
+      </c>
+      <c r="P360" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fescarchado_2026-06-17_14-26.jpg?alt=media&amp;token=401311bb-46dc-486a-9e6e-fcf4d3c7fbb1</t>
+        </is>
+      </c>
+      <c r="Q360" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Festadisticas_2026-06-17_14-26.jpg?alt=media&amp;token=c34fdb15-1cc4-4753-8fe0-544730e13277</t>
+        </is>
+      </c>
+      <c r="R360" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S360" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T360" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B361" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C361" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D361" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:04</t>
+        </is>
+      </c>
+      <c r="F361" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G361" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H361" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I361" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J361" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K361" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L361" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M361" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N361" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fgeneral_2026-06-17_14-07.jpg?alt=media&amp;token=7876631e-5524-4f4c-9dad-e82977c28bba</t>
+        </is>
+      </c>
+      <c r="O361" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Ftemperatura_2026-06-17_14-07.jpg?alt=media&amp;token=2fccfe4d-8ccd-4327-ab61-fd909888c1dc</t>
+        </is>
+      </c>
+      <c r="P361" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fescarchado_2026-06-17_14-07.jpg?alt=media&amp;token=5be90125-1d9e-4ba9-9798-d7edaf177d73</t>
+        </is>
+      </c>
+      <c r="Q361" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Festadisticas_2026-06-17_14-07.jpg?alt=media&amp;token=69280172-3599-4f0b-8b2d-e9dd55ee2bda</t>
+        </is>
+      </c>
+      <c r="R361" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S361" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T361" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B362" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C362" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr">
+        <is>
+          <t>Jorge alberto</t>
+        </is>
+      </c>
+      <c r="E362" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 13:05</t>
+        </is>
+      </c>
+      <c r="F362" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G362" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I362" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J362" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K362" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L362" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M362" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N362" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fgeneral_2026-06-17_13-10.jpg?alt=media&amp;token=c0df9a43-9bee-4ddf-999b-bb41130ea5fe</t>
+        </is>
+      </c>
+      <c r="O362" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Ftemperatura_2026-06-17_13-10.jpg?alt=media&amp;token=78a1d97a-8222-4946-b83d-343a6845e612</t>
+        </is>
+      </c>
+      <c r="P362" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fescarchado_2026-06-17_13-10.jpg?alt=media&amp;token=f4772049-086a-4d30-985b-933089d6ab1e</t>
+        </is>
+      </c>
+      <c r="Q362" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Festadisticas_2026-06-17_13-10.jpg?alt=media&amp;token=2a2e45ae-5b05-4f4c-973d-7b1239aa5917</t>
+        </is>
+      </c>
+      <c r="R362" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S362" s="2" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T362" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B363" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C363" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D363" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto Escobar </t>
+        </is>
+      </c>
+      <c r="E363" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 12:38</t>
+        </is>
+      </c>
+      <c r="F363" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G363" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H363" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I363" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J363" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K363" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L363" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M363" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N363" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fgeneral_2026-06-17_12-39.jpg?alt=media&amp;token=a4f197db-49f1-4114-bd94-628872094bd3</t>
+        </is>
+      </c>
+      <c r="O363" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Ftemperatura_2026-06-17_12-39.jpg?alt=media&amp;token=163744d7-f889-4faf-b878-d585d35f6638</t>
+        </is>
+      </c>
+      <c r="P363" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fescarchado_2026-06-17_12-39.jpg?alt=media&amp;token=2f5e5d0d-b557-4bce-b307-9d60caf8efdf</t>
+        </is>
+      </c>
+      <c r="Q363" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Festadisticas_2026-06-17_12-39.jpg?alt=media&amp;token=0d734a5c-be11-4fe4-afec-4526c114e75c</t>
+        </is>
+      </c>
+      <c r="R363" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S363" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T363" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Copenhague </t>
+        </is>
+      </c>
+      <c r="B364" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C364" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D364" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E364" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 12:35</t>
+        </is>
+      </c>
+      <c r="F364" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G364" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I364" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J364" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K364" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L364" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M364" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N364" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fgeneral_2026-06-17_12-37.jpg?alt=media&amp;token=bfa25b83-ddfc-41de-a1a0-bb152a40be61</t>
+        </is>
+      </c>
+      <c r="O364" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Ftemperatura_2026-06-17_12-37.jpg?alt=media&amp;token=eacd7594-87e4-4197-981e-a01b2b46eef4</t>
+        </is>
+      </c>
+      <c r="P364" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fescarchado_2026-06-17_12-37.jpg?alt=media&amp;token=12d0e82b-b795-4b7f-99ef-d5a25ea552aa</t>
+        </is>
+      </c>
+      <c r="Q364" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Festadisticas_2026-06-17_12-37.jpg?alt=media&amp;token=b9adb1db-a2e2-4e56-95ad-939844a7dd7d</t>
+        </is>
+      </c>
+      <c r="R364" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S364" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T364" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B365" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C365" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D365" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto Escobar </t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 11:28</t>
+        </is>
+      </c>
+      <c r="F365" s="3" t="inlineStr">
+        <is>
+          <t>-33</t>
+        </is>
+      </c>
+      <c r="G365" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H365" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I365" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J365" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K365" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L365" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M365" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N365" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fgeneral_2026-06-17_11-34.jpg?alt=media&amp;token=e72d296b-2497-44a8-9f66-8e738c41473b</t>
+        </is>
+      </c>
+      <c r="O365" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Ftemperatura_2026-06-17_11-34.jpg?alt=media&amp;token=716d9b7f-13ce-487f-ba5b-2114d6a723d0</t>
+        </is>
+      </c>
+      <c r="P365" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fescarchado_2026-06-17_11-34.jpg?alt=media&amp;token=25e7ced5-d190-46f5-be24-0a22a64bc262</t>
+        </is>
+      </c>
+      <c r="Q365" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Festadisticas_2026-06-17_11-34.jpg?alt=media&amp;token=68532e59-c7b9-4353-a37e-d33f6ba2c7ca</t>
+        </is>
+      </c>
+      <c r="R365" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S365" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T365" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo san angel 2</t>
+        </is>
+      </c>
+      <c r="B366" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C366" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D366" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E366" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 11:20</t>
+        </is>
+      </c>
+      <c r="F366" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G366" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I366" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J366" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K366" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L366" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M366" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N366" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fgeneral_2026-06-17_11-23.jpg?alt=media&amp;token=76aeafee-9637-40bd-b271-928a48da5adb</t>
+        </is>
+      </c>
+      <c r="O366" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Ftemperatura_2026-06-17_11-23.jpg?alt=media&amp;token=78dc9f95-b897-4dae-be8a-272f5d9adaad</t>
+        </is>
+      </c>
+      <c r="P366" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fescarchado_2026-06-17_11-23.jpg?alt=media&amp;token=3dc62f7a-e578-4e89-a0ba-9cd81d46f935</t>
+        </is>
+      </c>
+      <c r="Q366" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Festadisticas_2026-06-17_11-23.jpg?alt=media&amp;token=1c301c70-a251-4ce3-9a29-3e37425d69cf</t>
+        </is>
+      </c>
+      <c r="R366" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S366" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T366" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>oxxo chapultepec</t>
+        </is>
+      </c>
+      <c r="B367" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C367" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D367" s="3" t="inlineStr">
+        <is>
+          <t>jorge alberto</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 19:26</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K367" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L367" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M367" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N367" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fgeneral_2026-06-16_19-28.jpg?alt=media&amp;token=b2aa53fe-5b10-459e-baf9-08aea3a12be3</t>
+        </is>
+      </c>
+      <c r="O367" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Ftemperatura_2026-06-16_19-28.jpg?alt=media&amp;token=8c31e335-e7a8-4bd8-8cc8-26803c6c24e6</t>
+        </is>
+      </c>
+      <c r="P367" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fescarchado_2026-06-16_19-28.jpg?alt=media&amp;token=7914ac3b-e503-4197-9f44-7b6df09b7b2b</t>
+        </is>
+      </c>
+      <c r="Q367" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Festadisticas_2026-06-16_19-28.jpg?alt=media&amp;token=ab35f203-2c7a-4a17-a3da-703517030a8f</t>
+        </is>
+      </c>
+      <c r="R367" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S367" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T367" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>oxxo casiopea</t>
+        </is>
+      </c>
+      <c r="B368" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C368" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D368" s="2" t="inlineStr">
+        <is>
+          <t>jorge alberto escobar</t>
+        </is>
+      </c>
+      <c r="E368" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 18:13</t>
+        </is>
+      </c>
+      <c r="F368" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G368" s="2" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I368" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J368" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K368" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L368" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M368" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N368" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fgeneral_2026-06-16_18-16.jpg?alt=media&amp;token=09ada5d1-0a67-4f9f-811e-555b57fcd775</t>
+        </is>
+      </c>
+      <c r="O368" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Ftemperatura_2026-06-16_18-16.jpg?alt=media&amp;token=963e6c3e-2d5e-4e00-a0c7-aa5bee9afa3e</t>
+        </is>
+      </c>
+      <c r="P368" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fescarchado_2026-06-16_18-16.jpg?alt=media&amp;token=917704ac-d60d-4fce-b2d6-2d49e7832413</t>
+        </is>
+      </c>
+      <c r="Q368" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Festadisticas_2026-06-16_18-16.jpg?alt=media&amp;token=f4a6d54b-0e27-49c8-8e30-bbb3a729af09</t>
+        </is>
+      </c>
+      <c r="R368" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S368" s="2" t="inlineStr">
+        <is>
+          <t>700ml</t>
+        </is>
+      </c>
+      <c r="T368" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B369" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4912FE</t>
+        </is>
+      </c>
+      <c r="C369" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D369" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 16:12</t>
+        </is>
+      </c>
+      <c r="F369" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G369" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H369" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I369" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J369" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K369" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L369" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M369" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N369" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fgeneral_2026-06-16_16-15.jpg?alt=media&amp;token=d566a43d-7dec-40f4-b011-80587daaa85a</t>
+        </is>
+      </c>
+      <c r="O369" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Ftemperatura_2026-06-16_16-15.jpg?alt=media&amp;token=54e318cd-114e-4db1-8e2f-85949e37455b</t>
+        </is>
+      </c>
+      <c r="P369" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fescarchado_2026-06-16_16-15.jpg?alt=media&amp;token=22abe50f-e265-41d5-82a3-cf25b97f21fe</t>
+        </is>
+      </c>
+      <c r="Q369" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Festadisticas_2026-06-16_16-15.jpg?alt=media&amp;token=7757af31-6d45-435f-8f9a-608c4f393494</t>
+        </is>
+      </c>
+      <c r="R369" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S369" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T369" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B370" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C370" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D370" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorge alberto escobar </t>
+        </is>
+      </c>
+      <c r="E370" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 16:12</t>
+        </is>
+      </c>
+      <c r="F370" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G370" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I370" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J370" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K370" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L370" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M370" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N370" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fgeneral_2026-06-16_16-26.jpg?alt=media&amp;token=9d252570-df72-4659-b98b-3b12622dcaa4</t>
+        </is>
+      </c>
+      <c r="O370" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Ftemperatura_2026-06-16_16-26.jpg?alt=media&amp;token=38f87078-0702-48e5-8565-86602ede8cb2</t>
+        </is>
+      </c>
+      <c r="P370" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fescarchado_2026-06-16_16-26.jpg?alt=media&amp;token=a1b48caf-2dcf-4038-962a-98d3d99c5761</t>
+        </is>
+      </c>
+      <c r="Q370" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Festadisticas_2026-06-16_16-26.jpg?alt=media&amp;token=5f55ec38-10fa-4272-9f56-a365e42a037e</t>
+        </is>
+      </c>
+      <c r="R370" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S370" s="2" t="inlineStr">
+        <is>
+          <t>700ml</t>
+        </is>
+      </c>
+      <c r="T370" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="3" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B371" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A172B</t>
+        </is>
+      </c>
+      <c r="C371" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D371" s="3" t="inlineStr">
+        <is>
+          <t>jorge alberto escobar</t>
+        </is>
+      </c>
+      <c r="E371" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 15:13</t>
+        </is>
+      </c>
+      <c r="F371" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G371" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H371" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I371" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J371" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K371" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L371" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M371" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N371" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fgeneral_2026-06-16_15-22.jpg?alt=media&amp;token=a7c35934-31ce-4dfb-a3c6-269f10b5837d</t>
+        </is>
+      </c>
+      <c r="O371" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Ftemperatura_2026-06-16_15-22.jpg?alt=media&amp;token=abceec9a-b8db-41fa-8270-dc1b308a843c</t>
+        </is>
+      </c>
+      <c r="P371" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fescarchado_2026-06-16_15-22.jpg?alt=media&amp;token=abfdaac7-0dde-4f75-8549-48f43e369b53</t>
+        </is>
+      </c>
+      <c r="Q371" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Festadisticas_2026-06-16_15-22.jpg?alt=media&amp;token=d6a0a8ef-00f7-48ff-b8ce-ccf2d900fa07</t>
+        </is>
+      </c>
+      <c r="R371" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S371" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T371" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B372" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C372" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D372" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E372" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 15:09</t>
+        </is>
+      </c>
+      <c r="F372" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G372" s="2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I372" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J372" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K372" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L372" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M372" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N372" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fgeneral_2026-06-16_15-13.jpg?alt=media&amp;token=981588f7-1ce3-47ec-b4d1-d8a8a4c0c016</t>
+        </is>
+      </c>
+      <c r="O372" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Ftemperatura_2026-06-16_15-13.jpg?alt=media&amp;token=e349a372-bc74-45bf-b64e-5c0b566880d8</t>
+        </is>
+      </c>
+      <c r="P372" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fescarchado_2026-06-16_15-13.jpg?alt=media&amp;token=fc4bb016-d215-4f4b-adcb-41b5c8e8f2d5</t>
+        </is>
+      </c>
+      <c r="Q372" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Festadisticas_2026-06-16_15-13.jpg?alt=media&amp;token=38771331-caa4-42a8-8245-a7fff4fb1bb9</t>
+        </is>
+      </c>
+      <c r="R372" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S372" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T372" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B373" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C373" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D373" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E373" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/15 15:19</t>
+        </is>
+      </c>
+      <c r="F373" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G373" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H373" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I373" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L373" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M373" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N373" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fgeneral_2026-06-15_15-22.jpg?alt=media&amp;token=1cf02a3a-fab0-482f-97eb-a6ceac3896a6</t>
+        </is>
+      </c>
+      <c r="O373" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Ftemperatura_2026-06-15_15-22.jpg?alt=media&amp;token=98e04faf-9a78-4b60-b1fc-3b8274be5b0d</t>
+        </is>
+      </c>
+      <c r="P373" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fescarchado_2026-06-15_15-22.jpg?alt=media&amp;token=ef94b08d-b6d2-4da7-86b5-d90c7c8c552c</t>
+        </is>
+      </c>
+      <c r="Q373" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Festadisticas_2026-06-15_15-22.jpg?alt=media&amp;token=397710bb-48d0-42ab-9ada-ba1843828a3c</t>
+        </is>
+      </c>
+      <c r="R373" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S373" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T373" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B374" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C374" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D374" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E374" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/15 09:52</t>
+        </is>
+      </c>
+      <c r="F374" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G374" s="2" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I374" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J374" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K374" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L374" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M374" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N374" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fgeneral_2026-06-15_09-58.jpg?alt=media&amp;token=aff8c077-54e2-4559-bc78-a86208cec085</t>
+        </is>
+      </c>
+      <c r="O374" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Ftemperatura_2026-06-15_09-58.jpg?alt=media&amp;token=a1924637-e0af-4dc2-9e2e-4ef442e8ac65</t>
+        </is>
+      </c>
+      <c r="P374" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fescarchado_2026-06-15_09-58.jpg?alt=media&amp;token=d4745324-5c96-4a81-8351-f176c8d6aaae</t>
+        </is>
+      </c>
+      <c r="Q374" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Festadisticas_2026-06-15_09-58.jpg?alt=media&amp;token=9447f023-f16b-4c40-9907-196b3dfb0ba2</t>
+        </is>
+      </c>
+      <c r="R374" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S374" s="2" t="inlineStr">
+        <is>
+          <t>300ml</t>
+        </is>
+      </c>
+      <c r="T374" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo puebla</t>
+        </is>
+      </c>
+      <c r="B375" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C375" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D375" s="3" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E375" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/09 16:15</t>
+        </is>
+      </c>
+      <c r="F375" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G375" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H375" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I375" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J375" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K375" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L375" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M375" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N375" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fgeneral_2026-06-09_16-21.jpg?alt=media&amp;token=3221f26e-c599-48c5-a59f-875cc8c1a296</t>
+        </is>
+      </c>
+      <c r="O375" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Ftemperatura_2026-06-09_16-21.jpg?alt=media&amp;token=f24e5e1d-5477-4e89-ba70-6fe9128c5a1e</t>
+        </is>
+      </c>
+      <c r="P375" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fescarchado_2026-06-09_16-21.jpg?alt=media&amp;token=a23e1a48-ae60-4851-9a44-173155e8515f</t>
+        </is>
+      </c>
+      <c r="Q375" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Festadisticas_2026-06-09_16-21.jpg?alt=media&amp;token=1ce2f2fa-ac99-4951-9aed-f022d7b070cc</t>
+        </is>
+      </c>
+      <c r="R375" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S375" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T375" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san angel </t>
+        </is>
+      </c>
+      <c r="B376" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A24A</t>
+        </is>
+      </c>
+      <c r="C376" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D376" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge escobar jr </t>
+        </is>
+      </c>
+      <c r="E376" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/09 15:43</t>
+        </is>
+      </c>
+      <c r="F376" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G376" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I376" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J376" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K376" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L376" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M376" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N376" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fgeneral_2026-06-09_15-48.jpg?alt=media&amp;token=67cc0b6a-8327-49ae-b08b-4fa76327a513</t>
+        </is>
+      </c>
+      <c r="O376" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Ftemperatura_2026-06-09_15-48.jpg?alt=media&amp;token=f33af8cb-35bb-492b-aa28-a4fb8e93149f</t>
+        </is>
+      </c>
+      <c r="P376" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fescarchado_2026-06-09_15-48.jpg?alt=media&amp;token=45ae91dd-6d8b-473f-9407-8a51f1d7a94b</t>
+        </is>
+      </c>
+      <c r="Q376" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Festadisticas_2026-06-09_15-48.jpg?alt=media&amp;token=a779c849-2db8-4d05-9642-c9d046f3b2b8</t>
+        </is>
+      </c>
+      <c r="R376" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S376" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T376" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo santa fé</t>
+        </is>
+      </c>
+      <c r="B377" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C377" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D377" s="3" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E377" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/09 13:48</t>
+        </is>
+      </c>
+      <c r="F377" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G377" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H377" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I377" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J377" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K377" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L377" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M377" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N377" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fgeneral_2026-06-09_13-55.jpg?alt=media&amp;token=54328481-87df-43ff-8c80-8cf5604bd3fa</t>
+        </is>
+      </c>
+      <c r="O377" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Ftemperatura_2026-06-09_13-55.jpg?alt=media&amp;token=e85ec3ff-c849-481d-899a-7db9a3441eca</t>
+        </is>
+      </c>
+      <c r="P377" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fescarchado_2026-06-09_13-55.jpg?alt=media&amp;token=0ae865a5-f819-4e23-ae8f-af8c2ce9997e</t>
+        </is>
+      </c>
+      <c r="Q377" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Festadisticas_2026-06-09_13-55.jpg?alt=media&amp;token=e32efd70-033d-4cbe-84f2-b3a8876228f9</t>
+        </is>
+      </c>
+      <c r="R377" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S377" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T377" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Copenhague </t>
+        </is>
+      </c>
+      <c r="B378" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C378" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="D378" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge escobar jr </t>
+        </is>
+      </c>
+      <c r="E378" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/09 10:18</t>
+        </is>
+      </c>
+      <c r="F378" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G378" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I378" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J378" s="2" t="inlineStr">
+        <is>
+          <t>chubby dentro de la olla</t>
+        </is>
+      </c>
+      <c r="K378" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="L378" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M378" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N378" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fgeneral_2026-06-09_10-21.jpg?alt=media&amp;token=1ccb9047-1279-43f9-bcf9-be818b38844d</t>
+        </is>
+      </c>
+      <c r="O378" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Ftemperatura_2026-06-09_10-21.jpg?alt=media&amp;token=aae835ba-0fea-452b-ab7b-f8a11ff4f542</t>
+        </is>
+      </c>
+      <c r="P378" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fescarchado_2026-06-09_10-21.jpg?alt=media&amp;token=529e3be0-ba15-4e27-ac6e-281531a47900</t>
+        </is>
+      </c>
+      <c r="Q378" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Festadisticas_2026-06-09_10-21.jpg?alt=media&amp;token=8f99140b-0284-450f-9c2c-414ac476e0db</t>
+        </is>
+      </c>
+      <c r="R378" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S378" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T378" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo reforma </t>
+        </is>
+      </c>
+      <c r="B379" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C379" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D379" s="3" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E379" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/09 09:39</t>
+        </is>
+      </c>
+      <c r="F379" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G379" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H379" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I379" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J379" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K379" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L379" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M379" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N379" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fgeneral_2026-06-09_09-40.jpg?alt=media&amp;token=719a989e-abaa-487d-95ae-7fb6ea300ebc</t>
+        </is>
+      </c>
+      <c r="O379" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Ftemperatura_2026-06-09_09-40.jpg?alt=media&amp;token=5a957239-2e3f-4ac2-bc81-6c549a154206</t>
+        </is>
+      </c>
+      <c r="P379" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fescarchado_2026-06-09_09-40.jpg?alt=media&amp;token=49e11d3a-42bd-4b7b-866d-f0f724f3c237</t>
+        </is>
+      </c>
+      <c r="Q379" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Festadisticas_2026-06-09_09-40.jpg?alt=media&amp;token=f1bb21d9-1252-4584-8ce3-6751f8a1aa58</t>
+        </is>
+      </c>
+      <c r="R379" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S379" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T379" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B380" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C380" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D380" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E380" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/08 15:09</t>
+        </is>
+      </c>
+      <c r="F380" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G380" s="2" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I380" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J380" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K380" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L380" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M380" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N380" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fgeneral_2026-06-08_15-14.jpg?alt=media&amp;token=74445082-878d-4c73-af2f-16c692ac7876</t>
+        </is>
+      </c>
+      <c r="O380" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Ftemperatura_2026-06-08_15-14.jpg?alt=media&amp;token=78a1780f-9f02-4a9a-987d-2d57980e36c3</t>
+        </is>
+      </c>
+      <c r="P380" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fescarchado_2026-06-08_15-14.jpg?alt=media&amp;token=5aec9d1a-8bd1-4ac0-906f-366959d7fda3</t>
+        </is>
+      </c>
+      <c r="Q380" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Festadisticas_2026-06-08_15-14.jpg?alt=media&amp;token=20a3df0b-0207-4ac3-b423-5595ceeadcbe</t>
+        </is>
+      </c>
+      <c r="R380" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S380" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T380" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro Moreno </t>
+        </is>
+      </c>
+      <c r="B381" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C381" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D381" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E381" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/08 14:31</t>
+        </is>
+      </c>
+      <c r="F381" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G381" s="3" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H381" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I381" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J381" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K381" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L381" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M381" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N381" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fgeneral_2026-06-08_14-36.jpg?alt=media&amp;token=d8b6b7b6-8b4c-416d-8818-e60225c15cf5</t>
+        </is>
+      </c>
+      <c r="O381" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Ftemperatura_2026-06-08_14-36.jpg?alt=media&amp;token=3813a6e3-f848-4601-82e0-6aad85597a1f</t>
+        </is>
+      </c>
+      <c r="P381" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fescarchado_2026-06-08_14-36.jpg?alt=media&amp;token=07cddf0e-1713-4f81-911a-ddfbb22d9367</t>
+        </is>
+      </c>
+      <c r="Q381" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Festadisticas_2026-06-08_14-36.jpg?alt=media&amp;token=9b056c22-e8b2-4e92-a6b4-95c68aa78d3a</t>
+        </is>
+      </c>
+      <c r="R381" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S381" s="3" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T381" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B382" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C382" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D382" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E382" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/05 16:36</t>
+        </is>
+      </c>
+      <c r="F382" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G382" s="2" t="inlineStr">
+        <is>
+          <t>-.9</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I382" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J382" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K382" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L382" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M382" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N382" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fgeneral_2026-06-05_16-40.jpg?alt=media&amp;token=52be4aa0-ee43-4653-835c-f2e893fd04e0</t>
+        </is>
+      </c>
+      <c r="O382" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Ftemperatura_2026-06-05_16-40.jpg?alt=media&amp;token=2cdf2468-e26f-4750-9cda-03a1a3b3c151</t>
+        </is>
+      </c>
+      <c r="P382" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fescarchado_2026-06-05_16-40.jpg?alt=media&amp;token=5e4c7fb4-5d5b-4ef5-96ae-97d34d5ab75b</t>
+        </is>
+      </c>
+      <c r="Q382" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Festadisticas_2026-06-05_16-40.jpg?alt=media&amp;token=734bfa67-7ba7-403d-9989-db7b03a0bc99</t>
+        </is>
+      </c>
+      <c r="R382" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S382" s="2" t="inlineStr">
+        <is>
+          <t>300ml</t>
+        </is>
+      </c>
+      <c r="T382" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B383" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C383" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D383" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/05 15:37</t>
+        </is>
+      </c>
+      <c r="F383" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G383" s="3" t="inlineStr">
+        <is>
+          <t>-.9</t>
+        </is>
+      </c>
+      <c r="H383" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I383" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J383" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K383" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L383" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M383" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N383" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Fgeneral_2026-06-05_15-53.jpg?alt=media&amp;token=093c44e8-f510-4589-a742-446faa288dd5</t>
+        </is>
+      </c>
+      <c r="O383" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Ftemperatura_2026-06-05_15-53.jpg?alt=media&amp;token=1d26fb4f-835a-4f19-8321-1f416abe6d7f</t>
+        </is>
+      </c>
+      <c r="P383" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Fescarchado_2026-06-05_15-53.jpg?alt=media&amp;token=5273dee8-657a-4d50-b244-38d77214c252</t>
+        </is>
+      </c>
+      <c r="Q383" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Festadisticas_2026-06-05_15-53.jpg?alt=media&amp;token=994e0a7e-6310-45c0-8b0b-16b69f997683</t>
+        </is>
+      </c>
+      <c r="R383" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S383" s="3" t="inlineStr">
+        <is>
+          <t>2.5 lts</t>
+        </is>
+      </c>
+      <c r="T383" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B384" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C384" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D384" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E384" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/05 13:49</t>
+        </is>
+      </c>
+      <c r="F384" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G384" s="2" t="inlineStr">
+        <is>
+          <t>-1.4</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I384" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J384" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K384" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L384" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M384" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N384" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fgeneral_2026-06-05_13-58.jpg?alt=media&amp;token=cb8d12b5-b059-44d2-a73e-3e683cdb3ed2</t>
+        </is>
+      </c>
+      <c r="O384" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Ftemperatura_2026-06-05_13-58.jpg?alt=media&amp;token=104d64dc-1feb-4570-8e68-362594ee9b69</t>
+        </is>
+      </c>
+      <c r="P384" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fescarchado_2026-06-05_13-58.jpg?alt=media&amp;token=7c9e517f-bcaa-4715-84b1-06b04982e1cc</t>
+        </is>
+      </c>
+      <c r="Q384" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Festadisticas_2026-06-05_13-58.jpg?alt=media&amp;token=13b42450-5eba-4652-9dc7-c83fc268497d</t>
+        </is>
+      </c>
+      <c r="R384" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S384" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T384" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B385" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C385" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D385" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E385" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/04 17:06</t>
+        </is>
+      </c>
+      <c r="F385" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G385" s="3" t="inlineStr">
+        <is>
+          <t>-.4</t>
+        </is>
+      </c>
+      <c r="H385" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I385" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J385" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K385" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L385" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M385" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N385" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fgeneral_2026-06-04_17-13.jpg?alt=media&amp;token=fa8a0c3f-0e60-4bb8-9f7d-1965637eaeed</t>
+        </is>
+      </c>
+      <c r="O385" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Ftemperatura_2026-06-04_17-13.jpg?alt=media&amp;token=6b123a2f-2d68-4cbb-8bb8-2df5c6be9c4d</t>
+        </is>
+      </c>
+      <c r="P385" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fescarchado_2026-06-04_17-13.jpg?alt=media&amp;token=d72856e6-674e-4bf2-a00c-577aedacd2c3</t>
+        </is>
+      </c>
+      <c r="Q385" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Festadisticas_2026-06-04_17-13.jpg?alt=media&amp;token=7a9c378e-b530-48fc-8c7c-7dd6604a30a6</t>
+        </is>
+      </c>
+      <c r="R385" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S385" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T385" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo terminal nacional </t>
+        </is>
+      </c>
+      <c r="B386" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489628</t>
+        </is>
+      </c>
+      <c r="C386" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D386" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E386" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/04 15:55</t>
+        </is>
+      </c>
+      <c r="F386" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G386" s="2" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I386" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J386" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K386" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L386" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M386" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N386" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fgeneral_2026-06-04_16-11.jpg?alt=media&amp;token=54b0d22f-fe82-47c0-9382-0738ab8f7d6e</t>
+        </is>
+      </c>
+      <c r="O386" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Ftemperatura_2026-06-04_16-11.jpg?alt=media&amp;token=fc9ea9a2-8fe9-44bb-9c07-0f18fdea7cc8</t>
+        </is>
+      </c>
+      <c r="P386" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fescarchado_2026-06-04_16-11.jpg?alt=media&amp;token=9dcc1ca4-cf94-4129-a0a9-1e24937c4d8a</t>
+        </is>
+      </c>
+      <c r="Q386" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Festadisticas_2026-06-04_16-11.jpg?alt=media&amp;token=7c51db4b-f89c-45aa-9d21-fc5660c573f3</t>
+        </is>
+      </c>
+      <c r="R386" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S386" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T386" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="3" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B387" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E941</t>
+        </is>
+      </c>
+      <c r="C387" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D387" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E387" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/04 14:22</t>
+        </is>
+      </c>
+      <c r="F387" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G387" s="3" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H387" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I387" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J387" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K387" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L387" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M387" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N387" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fgeneral_2026-06-04_14-29.jpg?alt=media&amp;token=9b4e8e2c-61a4-4179-87ce-d68aa51b6f89</t>
+        </is>
+      </c>
+      <c r="O387" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Ftemperatura_2026-06-04_14-29.jpg?alt=media&amp;token=c9236fe8-17d7-48a2-902b-1738463d5472</t>
+        </is>
+      </c>
+      <c r="P387" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fescarchado_2026-06-04_14-29.jpg?alt=media&amp;token=1ff5c3bc-2e4d-4af0-a518-ad766a9a732f</t>
+        </is>
+      </c>
+      <c r="Q387" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Festadisticas_2026-06-04_14-29.jpg?alt=media&amp;token=63110df5-7cc3-4789-87a4-24a9bbf23470</t>
+        </is>
+      </c>
+      <c r="R387" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S387" s="3" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T387" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo los cubos </t>
+        </is>
+      </c>
+      <c r="B388" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C388" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D388" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E388" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/03 17:23</t>
+        </is>
+      </c>
+      <c r="F388" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G388" s="2" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I388" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J388" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K388" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L388" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M388" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N388" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fgeneral_2026-06-03_17-28.jpg?alt=media&amp;token=46ab10a9-61e8-428c-ad27-69d6f0c04f45</t>
+        </is>
+      </c>
+      <c r="O388" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Ftemperatura_2026-06-03_17-28.jpg?alt=media&amp;token=0bb68627-c957-4a86-b5c8-b912bfb620b7</t>
+        </is>
+      </c>
+      <c r="P388" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fescarchado_2026-06-03_17-28.jpg?alt=media&amp;token=e81c52e0-ff7f-4797-b170-3f37df443b70</t>
+        </is>
+      </c>
+      <c r="Q388" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Festadisticas_2026-06-03_17-28.jpg?alt=media&amp;token=379db3fb-5b56-4c4b-92c1-577c92d61cce</t>
+        </is>
+      </c>
+      <c r="R388" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S388" s="2" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T388" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B389" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C389" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D389" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E389" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/03 16:48</t>
+        </is>
+      </c>
+      <c r="F389" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G389" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H389" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I389" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J389" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K389" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L389" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M389" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N389" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fgeneral_2026-06-03_16-50.jpg?alt=media&amp;token=269c77c4-472b-4f4b-b9d0-8d3d06fdf434</t>
+        </is>
+      </c>
+      <c r="O389" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Ftemperatura_2026-06-03_16-50.jpg?alt=media&amp;token=7d58622d-8913-4ef3-b779-a3c38ead6e6d</t>
+        </is>
+      </c>
+      <c r="P389" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fescarchado_2026-06-03_16-50.jpg?alt=media&amp;token=c7a26b66-9057-4d1e-b8b5-3558239a675e</t>
+        </is>
+      </c>
+      <c r="Q389" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Festadisticas_2026-06-03_16-50.jpg?alt=media&amp;token=d9e1326d-5a82-41db-a3f9-cb18f9adebd6</t>
+        </is>
+      </c>
+      <c r="R389" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S389" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T389" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="inlineStr">
+        <is>
+          <t>oxxo texas</t>
+        </is>
+      </c>
+      <c r="B390" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C390" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D390" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E390" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/03 16:07</t>
+        </is>
+      </c>
+      <c r="F390" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G390" s="2" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I390" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J390" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K390" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L390" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M390" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N390" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fgeneral_2026-06-03_16-14.jpg?alt=media&amp;token=9f428e3f-d4ac-4b27-8fbf-55a52631b247</t>
+        </is>
+      </c>
+      <c r="O390" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Ftemperatura_2026-06-03_16-14.jpg?alt=media&amp;token=9f4b1d14-e634-4a9a-9ed6-2030911a0fda</t>
+        </is>
+      </c>
+      <c r="P390" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fescarchado_2026-06-03_16-14.jpg?alt=media&amp;token=87c13b93-874e-4daa-a4fe-ddb9597bb88a</t>
+        </is>
+      </c>
+      <c r="Q390" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Festadisticas_2026-06-03_16-14.jpg?alt=media&amp;token=49308f92-5a21-4ac8-9498-d37f254e113a</t>
+        </is>
+      </c>
+      <c r="R390" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S390" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T390" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo valle real</t>
+        </is>
+      </c>
+      <c r="B391" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C391" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D391" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E391" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/03 15:05</t>
+        </is>
+      </c>
+      <c r="F391" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G391" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H391" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I391" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J391" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K391" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L391" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M391" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N391" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fgeneral_2026-06-03_15-11.jpg?alt=media&amp;token=20880c56-8997-4177-8e1d-b9d3531f2c16</t>
+        </is>
+      </c>
+      <c r="O391" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Ftemperatura_2026-06-03_15-11.jpg?alt=media&amp;token=79598270-abb2-4026-a05b-756dc96a4aa0</t>
+        </is>
+      </c>
+      <c r="P391" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fescarchado_2026-06-03_15-11.jpg?alt=media&amp;token=62f65eb7-f9a0-4275-9519-86a2f12eec35</t>
+        </is>
+      </c>
+      <c r="Q391" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Festadisticas_2026-06-03_15-11.jpg?alt=media&amp;token=ba485ab9-724a-49f3-8bc6-227480bad0d9</t>
+        </is>
+      </c>
+      <c r="R391" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S391" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T391" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B392" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C392" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D392" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E392" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/30 23:41</t>
+        </is>
+      </c>
+      <c r="F392" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G392" s="2" t="inlineStr">
+        <is>
+          <t>-.8</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I392" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J392" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K392" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L392" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M392" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N392" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fgeneral_2026-05-30_23-47.jpg?alt=media&amp;token=1287e79d-443e-46f1-a4b5-6260d1f6aeab</t>
+        </is>
+      </c>
+      <c r="O392" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Ftemperatura_2026-05-30_23-47.jpg?alt=media&amp;token=63491c88-328c-455f-91bd-2e6b40c651f7</t>
+        </is>
+      </c>
+      <c r="P392" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fescarchado_2026-05-30_23-47.jpg?alt=media&amp;token=a1c2affa-3fce-421c-b1ed-68ae0961a4e2</t>
+        </is>
+      </c>
+      <c r="Q392" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Festadisticas_2026-05-30_23-47.jpg?alt=media&amp;token=cd8912e8-cc14-4c30-b5df-306eb7e789a7</t>
+        </is>
+      </c>
+      <c r="R392" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S392" s="2" t="inlineStr">
+        <is>
+          <t>800ml</t>
+        </is>
+      </c>
+      <c r="T392" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro Moreno </t>
+        </is>
+      </c>
+      <c r="B393" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4917A5</t>
+        </is>
+      </c>
+      <c r="C393" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D393" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/29 15:25</t>
+        </is>
+      </c>
+      <c r="F393" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G393" s="3" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H393" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I393" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J393" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K393" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L393" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M393" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N393" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fgeneral_2026-05-29_15-35.jpg?alt=media&amp;token=2b6514ae-39ed-47cd-8898-a838d169ae00</t>
+        </is>
+      </c>
+      <c r="O393" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Ftemperatura_2026-05-29_15-35.jpg?alt=media&amp;token=0b8c9908-55c9-475f-a3b4-ace369b5897c</t>
+        </is>
+      </c>
+      <c r="P393" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fescarchado_2026-05-29_15-35.jpg?alt=media&amp;token=fcb44714-5453-4472-9215-bd4b1892dd85</t>
+        </is>
+      </c>
+      <c r="Q393" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Festadisticas_2026-05-29_15-35.jpg?alt=media&amp;token=24a1b377-f3d1-4fdf-93b0-7fc562b7ab59</t>
+        </is>
+      </c>
+      <c r="R393" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S393" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T393" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B394" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C394" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D394" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E394" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/29 14:27</t>
+        </is>
+      </c>
+      <c r="F394" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G394" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I394" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J394" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K394" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L394" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M394" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N394" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fgeneral_2026-05-29_14-31.jpg?alt=media&amp;token=2ab93a6e-534a-4e12-9912-e07ec2558423</t>
+        </is>
+      </c>
+      <c r="O394" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Ftemperatura_2026-05-29_14-31.jpg?alt=media&amp;token=c8403370-2110-4de8-8cc2-ba9a0cb2dc7a</t>
+        </is>
+      </c>
+      <c r="P394" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fescarchado_2026-05-29_14-31.jpg?alt=media&amp;token=66c9140c-d1cc-4745-90f6-30978aa26d98</t>
+        </is>
+      </c>
+      <c r="Q394" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Festadisticas_2026-05-29_14-31.jpg?alt=media&amp;token=dc14601d-573e-4b97-8e74-27acc8f3b8f2</t>
+        </is>
+      </c>
+      <c r="R394" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S394" s="2" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T394" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B395" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C395" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D395" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/29 12:56</t>
+        </is>
+      </c>
+      <c r="F395" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G395" s="3" t="inlineStr">
+        <is>
+          <t>-1.6</t>
+        </is>
+      </c>
+      <c r="H395" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I395" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J395" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K395" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L395" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M395" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N395" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fgeneral_2026-05-29_13-02.jpg?alt=media&amp;token=46309dec-1193-4018-8044-e83bd2bfaf5d</t>
+        </is>
+      </c>
+      <c r="O395" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Ftemperatura_2026-05-29_13-02.jpg?alt=media&amp;token=80d91249-6bac-4e59-9d8a-d43b438565ea</t>
+        </is>
+      </c>
+      <c r="P395" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fescarchado_2026-05-29_13-02.jpg?alt=media&amp;token=23502da4-47a2-400d-a348-4309d52b3170</t>
+        </is>
+      </c>
+      <c r="Q395" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Festadisticas_2026-05-29_13-02.jpg?alt=media&amp;token=1916c657-3e06-4f5e-a473-5e7c6ab2720f</t>
+        </is>
+      </c>
+      <c r="R395" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S395" s="3" t="inlineStr">
+        <is>
+          <t>600ml</t>
+        </is>
+      </c>
+      <c r="T395" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B396" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E941</t>
+        </is>
+      </c>
+      <c r="C396" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D396" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E396" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/28 20:23</t>
+        </is>
+      </c>
+      <c r="F396" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G396" s="2" t="inlineStr">
+        <is>
+          <t>-1.3</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I396" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J396" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K396" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L396" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M396" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N396" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fgeneral_2026-05-28_20-31.jpg?alt=media&amp;token=7e5fa923-31cb-47ca-a8ad-6eba1334da49</t>
+        </is>
+      </c>
+      <c r="O396" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Ftemperatura_2026-05-28_20-31.jpg?alt=media&amp;token=4a8f8c85-0c9a-4c3e-b56b-90256c1d3b47</t>
+        </is>
+      </c>
+      <c r="P396" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fescarchado_2026-05-28_20-31.jpg?alt=media&amp;token=8dd7c58e-dae1-4395-9fb9-b5317e13dad1</t>
+        </is>
+      </c>
+      <c r="Q396" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Festadisticas_2026-05-28_20-31.jpg?alt=media&amp;token=25dc9c1c-7754-4d67-9f22-3b0470cd82d5</t>
+        </is>
+      </c>
+      <c r="R396" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S396" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T396" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B397" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C397" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D397" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/28 19:03</t>
+        </is>
+      </c>
+      <c r="F397" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G397" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H397" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I397" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J397" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K397" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L397" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M397" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N397" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fgeneral_2026-05-28_19-08.jpg?alt=media&amp;token=13841822-fa1e-4b4d-87d7-015230cf2d9b</t>
+        </is>
+      </c>
+      <c r="O397" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Ftemperatura_2026-05-28_19-08.jpg?alt=media&amp;token=576d6f28-16d6-4baa-945c-41c759ba9059</t>
+        </is>
+      </c>
+      <c r="P397" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fescarchado_2026-05-28_19-08.jpg?alt=media&amp;token=21e89674-3f43-4915-a2ea-94fe888feb69</t>
+        </is>
+      </c>
+      <c r="Q397" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Festadisticas_2026-05-28_19-08.jpg?alt=media&amp;token=8ce55b6d-4e61-4da5-95fd-b4f4d18238dd</t>
+        </is>
+      </c>
+      <c r="R397" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S397" s="3" t="inlineStr">
+        <is>
+          <t>1500ml</t>
+        </is>
+      </c>
+      <c r="T397" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Avandaro </t>
+        </is>
+      </c>
+      <c r="B398" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4DFF34</t>
+        </is>
+      </c>
+      <c r="C398" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="D398" s="2" t="inlineStr">
+        <is>
+          <t>Gus</t>
+        </is>
+      </c>
+      <c r="E398" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/27 12:12</t>
+        </is>
+      </c>
+      <c r="F398" s="2" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="G398" s="2" t="inlineStr">
+        <is>
+          <t>-0.7</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I398" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J398" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">se rompe la boquilla </t>
+        </is>
+      </c>
+      <c r="K398" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="L398" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M398" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="N398" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Fgeneral_2026-05-27_12-16.jpg?alt=media&amp;token=05a2f2bc-a257-498b-b264-8f25b49847d8</t>
+        </is>
+      </c>
+      <c r="O398" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Ftemperatura_2026-05-27_12-16.jpg?alt=media&amp;token=7faa1021-815b-4c6d-8c92-1e06c0b61b78</t>
+        </is>
+      </c>
+      <c r="P398" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Fescarchado_2026-05-27_12-16.jpg?alt=media&amp;token=2ddf3431-7410-49d2-b893-f5d2b65b668b</t>
+        </is>
+      </c>
+      <c r="Q398" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Festadisticas_2026-05-27_12-16.jpg?alt=media&amp;token=5d03bb10-4de6-4f9d-9fb0-5d3246192177</t>
+        </is>
+      </c>
+      <c r="R398" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S398" s="2" t="inlineStr">
+        <is>
+          <t>600ml</t>
+        </is>
+      </c>
+      <c r="T398" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">boquilla nueva </t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Terminal Aeropuerto Nacional </t>
+        </is>
+      </c>
+      <c r="B399" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4DFF34</t>
+        </is>
+      </c>
+      <c r="C399" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D399" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+        </is>
+      </c>
+      <c r="E399" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/25 11:09</t>
+        </is>
+      </c>
+      <c r="F399" s="3" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="G399" s="3" t="inlineStr">
+        <is>
+          <t>-0.5</t>
+        </is>
+      </c>
+      <c r="H399" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I399" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J399" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K399" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L399" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M399" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N399" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fgeneral_2026-05-25_11-12.jpg?alt=media&amp;token=f0d618c7-1e0b-46dd-aa6f-f929f8b33bd3</t>
+        </is>
+      </c>
+      <c r="O399" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Ftemperatura_2026-05-25_11-12.jpg?alt=media&amp;token=76eebfde-fdb5-4207-a809-01a520fa107a</t>
+        </is>
+      </c>
+      <c r="P399" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fescarchado_2026-05-25_11-12.jpg?alt=media&amp;token=79d8ce76-42d2-407a-a35a-d354f0bdc420</t>
+        </is>
+      </c>
+      <c r="Q399" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Festadisticas_2026-05-25_11-12.jpg?alt=media&amp;token=a0ad5229-b739-4173-97ba-42c9683c897c</t>
+        </is>
+      </c>
+      <c r="R399" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S399" s="3" t="inlineStr">
+        <is>
+          <t>2.5 lts</t>
+        </is>
+      </c>
+      <c r="T399" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="inlineStr">
+        <is>
+          <t>oxxo terminal nacional</t>
+        </is>
+      </c>
+      <c r="B400" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489628</t>
+        </is>
+      </c>
+      <c r="C400" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D400" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E400" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/24 01:20</t>
+        </is>
+      </c>
+      <c r="F400" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G400" s="2" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I400" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J400" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K400" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L400" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M400" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N400" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fgeneral_2026-05-24_01-25.jpg?alt=media&amp;token=c476b007-33f4-4d09-a6dc-854eafe42f13</t>
+        </is>
+      </c>
+      <c r="O400" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Ftemperatura_2026-05-24_01-25.jpg?alt=media&amp;token=708398a1-94f7-4d04-a77f-321cfb189cf4</t>
+        </is>
+      </c>
+      <c r="P400" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fescarchado_2026-05-24_01-25.jpg?alt=media&amp;token=c59c8266-55cb-42c7-9f09-f102c810913a</t>
+        </is>
+      </c>
+      <c r="Q400" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Festadisticas_2026-05-24_01-25.jpg?alt=media&amp;token=4566100e-fb9b-4416-845b-9cce65d28093</t>
+        </is>
+      </c>
+      <c r="R400" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S400" s="2" t="inlineStr">
+        <is>
+          <t>1500ml</t>
+        </is>
+      </c>
+      <c r="T400" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B401" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C401" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D401" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/23 23:09</t>
+        </is>
+      </c>
+      <c r="F401" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G401" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H401" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I401" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J401" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K401" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L401" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M401" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N401" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fgeneral_2026-05-23_23-16.jpg?alt=media&amp;token=128d0b1c-ffbf-4ec9-92bc-71ddc2c092a4</t>
+        </is>
+      </c>
+      <c r="O401" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Ftemperatura_2026-05-23_23-16.jpg?alt=media&amp;token=407f1ce4-bcd2-4edf-80d6-53c8769753c8</t>
+        </is>
+      </c>
+      <c r="P401" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fescarchado_2026-05-23_23-16.jpg?alt=media&amp;token=e92a19c5-6303-4a01-a6f8-9c3a2da3445a</t>
+        </is>
+      </c>
+      <c r="Q401" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Festadisticas_2026-05-23_23-16.jpg?alt=media&amp;token=87048030-a76b-4a98-b403-90ed7f794cf6</t>
+        </is>
+      </c>
+      <c r="R401" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S401" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T401" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B402" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C402" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D402" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E402" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/23 14:29</t>
+        </is>
+      </c>
+      <c r="F402" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G402" s="2" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I402" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J402" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K402" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L402" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M402" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N402" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fgeneral_2026-05-23_14-36.jpg?alt=media&amp;token=441b4625-63c6-4278-99fe-bf003e1b4cd3</t>
+        </is>
+      </c>
+      <c r="O402" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Ftemperatura_2026-05-23_14-36.jpg?alt=media&amp;token=169b18b7-4611-45c2-987c-a034f3e8aff6</t>
+        </is>
+      </c>
+      <c r="P402" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fescarchado_2026-05-23_14-36.jpg?alt=media&amp;token=90ce3a3e-8b25-415f-9b9b-96e470504c33</t>
+        </is>
+      </c>
+      <c r="Q402" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Festadisticas_2026-05-23_14-36.jpg?alt=media&amp;token=98173784-ab69-4597-8cdb-b7b24f04031b</t>
+        </is>
+      </c>
+      <c r="R402" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S402" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T402" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="3" t="inlineStr">
+        <is>
           <t>OXXO Magno</t>
         </is>
       </c>
-      <c r="B266" s="2" t="inlineStr">
+      <c r="B403" s="3" t="inlineStr">
         <is>
           <t>B4A2EB4915A7</t>
         </is>
       </c>
-      <c r="C266" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D266" s="2" t="inlineStr">
+      <c r="C403" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D403" s="3" t="inlineStr">
         <is>
           <t>Jorge Escobar</t>
         </is>
       </c>
-      <c r="E266" s="2" t="inlineStr">
+      <c r="E403" s="3" t="inlineStr">
         <is>
           <t>2026/05/22 15:00</t>
         </is>
       </c>
-      <c r="F266" s="2" t="inlineStr">
+      <c r="F403" s="3" t="inlineStr">
         <is>
           <t>-28</t>
         </is>
       </c>
-      <c r="G266" s="2" t="inlineStr">
+      <c r="G403" s="3" t="inlineStr">
         <is>
           <t>-5</t>
         </is>
       </c>
-      <c r="H266" s="2" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N266" s="2" t="inlineStr">
+      <c r="H403" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I403" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J403" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K403" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L403" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M403" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N403" s="3" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Fgeneral_2026-05-22_15-06.jpg?alt=media&amp;token=25b23c72-da5f-446b-9fc9-7a61f67ac976</t>
         </is>
       </c>
-      <c r="O266" s="2" t="inlineStr">
+      <c r="O403" s="3" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Ftemperatura_2026-05-22_15-06.jpg?alt=media&amp;token=36bf591d-51fc-4603-84aa-10e28dac1c08</t>
         </is>
       </c>
-      <c r="P266" s="2" t="inlineStr">
+      <c r="P403" s="3" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Fescarchado_2026-05-22_15-06.jpg?alt=media&amp;token=266cf536-f760-42cd-b2ec-39362d0b29fb</t>
         </is>
       </c>
-      <c r="Q266" s="2" t="inlineStr">
+      <c r="Q403" s="3" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Festadisticas_2026-05-22_15-06.jpg?alt=media&amp;token=4a8d1bcd-5d69-4376-8e1f-1498c50efb75</t>
         </is>
       </c>
-      <c r="R266" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S266" s="2" t="inlineStr">
+      <c r="R403" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S403" s="3" t="inlineStr">
         <is>
           <t>300ml</t>
         </is>
       </c>
-      <c r="T266" s="2" t="inlineStr">
+      <c r="T403" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>