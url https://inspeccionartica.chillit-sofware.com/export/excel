--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -450,79 +450,79 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T266"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="37" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="33" customWidth="1" min="4" max="4"/>
+    <col width="36" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="19" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
-    <col width="11" customWidth="1" min="10" max="10"/>
+    <col width="27" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="24" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="50" customWidth="1" min="14" max="14"/>
     <col width="50" customWidth="1" min="15" max="15"/>
     <col width="50" customWidth="1" min="16" max="16"/>
     <col width="50" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
     <col width="19" customWidth="1" min="19" max="19"/>
-    <col width="16" customWidth="1" min="20" max="20"/>
+    <col width="18" customWidth="1" min="20" max="20"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>NOMBRE_TIENDA</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>MAC</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>OPERATIVA</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>NOMBRE_INSPECTOR</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -586,551 +586,27055 @@
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>url_foto_ESTADISTICAS</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>AGREGASTE_LIQUIDO</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>CANTIDAD_LIQUIDO</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>QUE_REPUESTOS</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo Terminal Aeropuerto Nacional </t>
+          <t xml:space="preserve">oxxo Texas </t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB4DFF34</t>
+          <t>B4A2EB49E80B</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>2026/05/25 11:09</t>
+          <t>2026/07/24 13:15</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>-0.5</t>
+          <t>-0.9</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fgeneral_2026-05-25_11-12.jpg?alt=media&amp;token=f0d618c7-1e0b-46dd-aa6f-f929f8b33bd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fgeneral_2026-07-24_13-15.jpg?alt=media&amp;token=df2cbd10-23d6-4350-bfa8-9d283fa9fd0d</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Ftemperatura_2026-05-25_11-12.jpg?alt=media&amp;token=76eebfde-fdb5-4207-a809-01a520fa107a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Ftemperatura_2026-07-24_13-15.jpg?alt=media&amp;token=70b6bb9f-ad49-48da-97f9-c68ee6385973</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fescarchado_2026-05-25_11-12.jpg?alt=media&amp;token=79d8ce76-42d2-407a-a35a-d354f0bdc420</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Fescarchado_2026-07-24_13-15.jpg?alt=media&amp;token=cdfcd0c4-42b2-474d-a66d-ea1a0ec5a244</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Festadisticas_2026-05-25_11-12.jpg?alt=media&amp;token=a0ad5229-b739-4173-97ba-42c9683c897c</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-24%2Festadisticas_2026-07-24_13-15.jpg?alt=media&amp;token=529911d2-f5af-4339-af38-f2f1b8d50638</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>2.5 lts</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>oxxo terminal nacional</t>
+          <t xml:space="preserve">oxxo expo gdl </t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB489628</t>
+          <t>B4A2EB4A05E2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>2026/05/24 01:20</t>
+          <t>2026/07/24 12:13</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>-.7</t>
+          <t>-.5</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fgeneral_2026-05-24_01-25.jpg?alt=media&amp;token=c476b007-33f4-4d09-a6dc-854eafe42f13</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fgeneral_2026-07-24_12-13.jpg?alt=media&amp;token=2c024a44-2f3f-4d61-8ee2-367a26558fa1</t>
         </is>
       </c>
       <c r="O3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Ftemperatura_2026-05-24_01-25.jpg?alt=media&amp;token=708398a1-94f7-4d04-a77f-321cfb189cf4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Ftemperatura_2026-07-24_12-13.jpg?alt=media&amp;token=f4bd6ecb-6994-40a1-8671-ba04a7c6e166</t>
         </is>
       </c>
       <c r="P3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fescarchado_2026-05-24_01-25.jpg?alt=media&amp;token=c59c8266-55cb-42c7-9f09-f102c810913a</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Fescarchado_2026-07-24_12-13.jpg?alt=media&amp;token=d7e262b0-11ec-4c01-870c-224cbe0f5e16</t>
         </is>
       </c>
       <c r="Q3" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Festadisticas_2026-05-24_01-25.jpg?alt=media&amp;token=4566100e-fb9b-4416-845b-9cce65d28093</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-24%2Festadisticas_2026-07-24_12-13.jpg?alt=media&amp;token=65967337-6ff1-498a-8cd0-8f9e8fb4f901</t>
         </is>
       </c>
       <c r="R3" s="3" t="inlineStr">
         <is>
-          <t>SÍ</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S3" s="3" t="inlineStr">
         <is>
-          <t>1500ml</t>
+          <t>0ml</t>
         </is>
       </c>
       <c r="T3" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+          <t xml:space="preserve">oxxo casiopea </t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>B4A2EB49E8FF</t>
+          <t>B4A2EB49E912</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t xml:space="preserve">Jorge Alberto </t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>2026/05/23 23:09</t>
+          <t>2026/07/24 11:47</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>-.5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fgeneral_2026-05-23_23-16.jpg?alt=media&amp;token=128d0b1c-ffbf-4ec9-92bc-71ddc2c092a4</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fgeneral_2026-07-24_11-48.jpg?alt=media&amp;token=9ded9fb5-1c04-467c-8265-dd1da6d480a0</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Ftemperatura_2026-05-23_23-16.jpg?alt=media&amp;token=407f1ce4-bcd2-4edf-80d6-53c8769753c8</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Ftemperatura_2026-07-24_11-48.jpg?alt=media&amp;token=eec1dc78-c432-44cc-b45b-ec72663702c1</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fescarchado_2026-05-23_23-16.jpg?alt=media&amp;token=e92a19c5-6303-4a01-a6f8-9c3a2da3445a</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-24%2Fescarchado_2026-07-24_11-48.jpg?alt=media&amp;token=5ca40738-06a5-4a0c-93c8-dcd064c23185</t>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>500ml</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oxxo san Ignacio </t>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>B4A2EB491271</t>
+          <t>B4A2EB489628</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jorge Escobar </t>
+          <t xml:space="preserve">jorgescobar </t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>2026/05/23 14:29</t>
+          <t>2026/07/24 10:47</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>-31</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>-.6</t>
+          <t>-.9</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>SÍ</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fgeneral_2026-05-23_14-36.jpg?alt=media&amp;token=441b4625-63c6-4278-99fe-bf003e1b4cd3</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fgeneral_2026-07-24_10-52.jpg?alt=media&amp;token=27e0250d-cbe7-4bc9-96ac-d115436eba6d</t>
         </is>
       </c>
       <c r="O5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Ftemperatura_2026-05-23_14-36.jpg?alt=media&amp;token=169b18b7-4611-45c2-987c-a034f3e8aff6</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Ftemperatura_2026-07-24_10-52.jpg?alt=media&amp;token=0876563d-7fca-45f9-9e8e-ebf7f04808a5</t>
         </is>
       </c>
       <c r="P5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fescarchado_2026-05-23_14-36.jpg?alt=media&amp;token=90ce3a3e-8b25-415f-9b9b-96e470504c33</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Fescarchado_2026-07-24_10-52.jpg?alt=media&amp;token=025c7409-42e6-4d7c-a831-fe46bc604564</t>
         </is>
       </c>
       <c r="Q5" s="3" t="inlineStr">
         <is>
-          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Festadisticas_2026-05-23_14-36.jpg?alt=media&amp;token=98173784-ab69-4597-8cdb-b7b24f04031b</t>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-07-24%2Festadisticas_2026-07-24_10-52.jpg?alt=media&amp;token=672ca31e-bc7c-490f-baaf-ed48063f698a</t>
         </is>
       </c>
       <c r="R5" s="3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S5" s="3" t="inlineStr">
         <is>
           <t>0ml</t>
         </is>
       </c>
       <c r="T5" s="3" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Misael Valencia </t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/23 18:35</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fgeneral_2026-07-23_18-39.jpg?alt=media&amp;token=cd54d835-6ef3-46b8-8ee9-8c8ecd3c4e94</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Ftemperatura_2026-07-23_18-39.jpg?alt=media&amp;token=4f48c805-6273-4f04-bf43-164c17efd86e</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Fescarchado_2026-07-23_18-39.jpg?alt=media&amp;token=293ab0b8-e1c9-4c38-b461-a7d998f38373</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-23%2Festadisticas_2026-07-23_18-39.jpg?alt=media&amp;token=9c344dc8-a0d7-476d-836e-6883a0f46e49</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Obregón 2 </t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A2FB4</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Misael Valencia </t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/22 19:32</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>-2.3</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N7" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fgeneral_2026-07-22_19-40.jpg?alt=media&amp;token=ec221030-6575-442e-a059-0d11032a01fd</t>
+        </is>
+      </c>
+      <c r="O7" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Ftemperatura_2026-07-22_19-40.jpg?alt=media&amp;token=2ec1de88-da70-418e-94da-cb9f6e70130a</t>
+        </is>
+      </c>
+      <c r="P7" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Fescarchado_2026-07-22_19-40.jpg?alt=media&amp;token=d4e86873-1f72-45f1-940d-f64204de594b</t>
+        </is>
+      </c>
+      <c r="Q7" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A2FB4%2F2026-07-22%2Festadisticas_2026-07-22_19-40.jpg?alt=media&amp;token=8fabe28e-d2ee-4fbe-86b4-daf479a7b7a8</t>
+        </is>
+      </c>
+      <c r="R7" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S7" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T7" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo aztecas </t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05CF</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/22 15:56</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fgeneral_2026-07-22_15-56.jpg?alt=media&amp;token=34a7b021-22c1-47f4-bb4d-e02c6e2069ca</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Ftemperatura_2026-07-22_15-56.jpg?alt=media&amp;token=2df5e6d0-f937-4239-a1d2-55882af405f4</t>
+        </is>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Fescarchado_2026-07-22_15-56.jpg?alt=media&amp;token=b4a6e379-befb-4dfa-a1a8-7011c0a721dc</t>
+        </is>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05CF%2F2026-07-22%2Festadisticas_2026-07-22_15-56.jpg?alt=media&amp;token=4051a0a2-dd20-4a46-9d56-ca1811129a40</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo CD judicial </t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A289</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/22 13:39</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N9" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fgeneral_2026-07-22_13-40.jpg?alt=media&amp;token=13335ad4-ec12-4f23-9734-400756cfd0a5</t>
+        </is>
+      </c>
+      <c r="O9" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Ftemperatura_2026-07-22_13-40.jpg?alt=media&amp;token=9fc3bab4-7481-476d-8639-625650955bea</t>
+        </is>
+      </c>
+      <c r="P9" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Fescarchado_2026-07-22_13-40.jpg?alt=media&amp;token=b9552048-b9e1-40d7-91ea-ba6da7053b84</t>
+        </is>
+      </c>
+      <c r="Q9" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-22%2Festadisticas_2026-07-22_13-40.jpg?alt=media&amp;token=460d2c5f-ea47-44b8-8e0b-e8d798c9d936</t>
+        </is>
+      </c>
+      <c r="R9" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S9" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T9" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jvc </t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 13:50</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fgeneral_2026-07-21_13-51.jpg?alt=media&amp;token=caa0f45d-156d-4477-ab40-382e777912b4</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Ftemperatura_2026-07-21_13-51.jpg?alt=media&amp;token=31ce4a24-2098-4492-bc22-568fa5006cde</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Fescarchado_2026-07-21_13-51.jpg?alt=media&amp;token=a7591dfe-53a4-41f5-b818-1b052e026544</t>
+        </is>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-21%2Festadisticas_2026-07-21_13-51.jpg?alt=media&amp;token=6f7afb6b-3a00-4c7a-b77e-82cccf49bd9e</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 13:17</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N11" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fgeneral_2026-07-21_13-18.jpg?alt=media&amp;token=05270b54-1866-4189-9a0e-a8e2805406b8</t>
+        </is>
+      </c>
+      <c r="O11" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Ftemperatura_2026-07-21_13-18.jpg?alt=media&amp;token=09484fce-46cf-499e-bc56-2036d9478448</t>
+        </is>
+      </c>
+      <c r="P11" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Fescarchado_2026-07-21_13-18.jpg?alt=media&amp;token=52bff5c2-7095-4ec7-be14-7112b014a355</t>
+        </is>
+      </c>
+      <c r="Q11" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-21%2Festadisticas_2026-07-21_13-18.jpg?alt=media&amp;token=2040e883-1957-4ba5-a160-2932ac5eb0a4</t>
+        </is>
+      </c>
+      <c r="R11" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S11" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T11" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 12:40</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fgeneral_2026-07-21_12-41.jpg?alt=media&amp;token=2e543fd9-5e5e-4a91-9388-809024313341</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Ftemperatura_2026-07-21_12-41.jpg?alt=media&amp;token=ca50746a-712a-492f-9764-012aa0e1dd2f</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Fescarchado_2026-07-21_12-41.jpg?alt=media&amp;token=246a9219-95b0-4f9f-9da6-0d573058a243</t>
+        </is>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-21%2Festadisticas_2026-07-21_12-41.jpg?alt=media&amp;token=a201ad7c-a594-4036-8054-d72dd735781d</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 12:11</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>-1.3</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N13" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fgeneral_2026-07-21_12-11.jpg?alt=media&amp;token=6cde2710-0902-4b27-b134-6002dd63d9a4</t>
+        </is>
+      </c>
+      <c r="O13" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Ftemperatura_2026-07-21_12-11.jpg?alt=media&amp;token=7aacb53f-82f2-4529-b34a-1b59ed765fa5</t>
+        </is>
+      </c>
+      <c r="P13" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Fescarchado_2026-07-21_12-11.jpg?alt=media&amp;token=24193e54-07c0-4a12-b422-64bb424cdc34</t>
+        </is>
+      </c>
+      <c r="Q13" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-21%2Festadisticas_2026-07-21_12-11.jpg?alt=media&amp;token=f8e4154d-8358-418a-a570-964554779d82</t>
+        </is>
+      </c>
+      <c r="R13" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S13" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T13" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Texas </t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 11:46</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fgeneral_2026-07-21_11-47.jpg?alt=media&amp;token=f8bea071-baeb-4cb1-88ef-84f1ca5107ba</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Ftemperatura_2026-07-21_11-47.jpg?alt=media&amp;token=d43395a8-0142-42b0-b7f4-98a5c0d03a1d</t>
+        </is>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Fescarchado_2026-07-21_11-47.jpg?alt=media&amp;token=05670074-5288-4e55-b096-c27360ff14a1</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-21%2Festadisticas_2026-07-21_11-47.jpg?alt=media&amp;token=aa293014-4f47-4eeb-b026-774fe824a32e</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A069E</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 11:11</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M15" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N15" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fgeneral_2026-07-21_11-12.jpg?alt=media&amp;token=8d57fd0d-a914-45c7-8e36-f3f787682401</t>
+        </is>
+      </c>
+      <c r="O15" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Ftemperatura_2026-07-21_11-12.jpg?alt=media&amp;token=93af3daf-5ba0-4c4b-abb9-da1671016b0e</t>
+        </is>
+      </c>
+      <c r="P15" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Fescarchado_2026-07-21_11-12.jpg?alt=media&amp;token=c6f6f3fe-1960-4ca4-93e0-07e1d7005940</t>
+        </is>
+      </c>
+      <c r="Q15" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A069E%2F2026-07-21%2Festadisticas_2026-07-21_11-12.jpg?alt=media&amp;token=f3626da0-e85a-488f-8ba6-db9c3b385923</t>
+        </is>
+      </c>
+      <c r="R15" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S15" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T15" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo santuario </t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A17D</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 10:41</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fgeneral_2026-07-21_10-42.jpg?alt=media&amp;token=20b8fa72-4070-4603-ae56-d01173128476</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Ftemperatura_2026-07-21_10-42.jpg?alt=media&amp;token=66abbf3e-50a2-4bf6-b7c8-b991e92049c4</t>
+        </is>
+      </c>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Fescarchado_2026-07-21_10-42.jpg?alt=media&amp;token=cf242d75-56ea-42a1-a464-5f255305b2e8</t>
+        </is>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-21%2Festadisticas_2026-07-21_10-42.jpg?alt=media&amp;token=b6b7ecb0-e18f-4948-ab75-541b865a95ab</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 10:05</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>1.7</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M17" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N17" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fgeneral_2026-07-21_10-07.jpg?alt=media&amp;token=d740d94c-e42c-4123-bf26-223dec1a0684</t>
+        </is>
+      </c>
+      <c r="O17" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Ftemperatura_2026-07-21_10-07.jpg?alt=media&amp;token=f6148a85-b8ec-47c9-8761-a49bff2cc5ce</t>
+        </is>
+      </c>
+      <c r="P17" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Fescarchado_2026-07-21_10-07.jpg?alt=media&amp;token=7875b794-108f-4cbd-bfe4-8d0c2fb21438</t>
+        </is>
+      </c>
+      <c r="Q17" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-21%2Festadisticas_2026-07-21_10-07.jpg?alt=media&amp;token=a11f90ee-2b5b-4ce5-aa28-8b3346da74b5</t>
+        </is>
+      </c>
+      <c r="R17" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S17" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T17" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 09:35</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fgeneral_2026-07-21_09-37.jpg?alt=media&amp;token=92903301-746b-4613-b991-f70ae33fd230</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Ftemperatura_2026-07-21_09-37.jpg?alt=media&amp;token=cf17d320-61e8-44ee-a9f7-db37f0450a97</t>
+        </is>
+      </c>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-21%2Fescarchado_2026-07-21_09-37.jpg?alt=media&amp;token=1c159b28-6bbb-4995-a091-72e24c08b42d</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E900</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 09:13</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M19" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N19" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fgeneral_2026-07-21_09-14.jpg?alt=media&amp;token=e80c7cb6-b9b3-4530-9839-e1df317f0b96</t>
+        </is>
+      </c>
+      <c r="O19" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Ftemperatura_2026-07-21_09-14.jpg?alt=media&amp;token=8a2912a5-70c3-4a44-aa57-fa22e50a6513</t>
+        </is>
+      </c>
+      <c r="P19" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-21%2Fescarchado_2026-07-21_09-14.jpg?alt=media&amp;token=319ab366-d7fa-4d73-8b95-9dfd043c348f</t>
+        </is>
+      </c>
+      <c r="Q19" s="3" t="inlineStr"/>
+      <c r="R19" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S19" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T19" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/21 08:47</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fgeneral_2026-07-21_08-48.jpg?alt=media&amp;token=e1d00428-99e1-4a03-a3b5-fb2e1875dbbc</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Ftemperatura_2026-07-21_08-48.jpg?alt=media&amp;token=6d718e60-483a-4710-8f3a-c7fc5ac3103d</t>
+        </is>
+      </c>
+      <c r="P20" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Fescarchado_2026-07-21_08-48.jpg?alt=media&amp;token=58960016-36b6-4210-8817-3c959a95463f</t>
+        </is>
+      </c>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-21%2Festadisticas_2026-07-21_08-48.jpg?alt=media&amp;token=9805d1de-2697-4281-b665-07b38bf06d41</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/21 08:14</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N21" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fgeneral_2026-07-21_08-15.jpg?alt=media&amp;token=81bad744-fdc0-405f-8a97-d23148e0a691</t>
+        </is>
+      </c>
+      <c r="O21" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Ftemperatura_2026-07-21_08-15.jpg?alt=media&amp;token=0b8b3064-f233-47bc-b5bb-5fe5a55ab066</t>
+        </is>
+      </c>
+      <c r="P21" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Fescarchado_2026-07-21_08-15.jpg?alt=media&amp;token=4fdcd316-c2ca-49fe-ac0a-270f38e128e2</t>
+        </is>
+      </c>
+      <c r="Q21" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-21%2Festadisticas_2026-07-21_08-15.jpg?alt=media&amp;token=085bbf8b-b480-48b9-8bee-6a46dd06dc66</t>
+        </is>
+      </c>
+      <c r="R21" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S21" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T21" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo San ángel 2 </t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Misael Antonio Valencia González </t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/20 16:23</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fgeneral_2026-07-20_16-29.jpg?alt=media&amp;token=a9011a40-34b0-4b17-9727-62b0c7d3fee9</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Ftemperatura_2026-07-20_16-29.jpg?alt=media&amp;token=3322a741-e757-4c6f-b161-d2de465a8d96</t>
+        </is>
+      </c>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Fescarchado_2026-07-20_16-29.jpg?alt=media&amp;token=ea5b2537-091c-4e1d-bfbf-789ed55e1f72</t>
+        </is>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-20%2Festadisticas_2026-07-20_16-29.jpg?alt=media&amp;token=769997dc-0872-4a25-9e1b-533a75f92550</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo kof</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/20 13:29</t>
+        </is>
+      </c>
+      <c r="F23" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M23" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N23" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-31.jpg?alt=media&amp;token=292e25f0-81e3-47e6-a0f6-3a98375af5d8</t>
+        </is>
+      </c>
+      <c r="O23" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-31.jpg?alt=media&amp;token=a4a3b56c-8c72-46b7-9bc7-9812d8014566</t>
+        </is>
+      </c>
+      <c r="P23" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-31.jpg?alt=media&amp;token=e0fa2e30-0c30-4160-b92f-52a9cafb1660</t>
+        </is>
+      </c>
+      <c r="Q23" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-31.jpg?alt=media&amp;token=4d0551aa-db47-498d-aebc-346e4d1f58e9</t>
+        </is>
+      </c>
+      <c r="R23" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S23" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T23" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo kof</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/20 13:27</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fgeneral_2026-07-20_13-29.jpg?alt=media&amp;token=4719fe6f-f429-4087-9e05-6b4e8da087e5</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Ftemperatura_2026-07-20_13-29.jpg?alt=media&amp;token=a8fce90d-6645-4aa4-bb8e-f754d3949b95</t>
+        </is>
+      </c>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Fescarchado_2026-07-20_13-29.jpg?alt=media&amp;token=a908da93-34fe-4323-8ede-3fbaf41d0e1a</t>
+        </is>
+      </c>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-20%2Festadisticas_2026-07-20_13-29.jpg?alt=media&amp;token=366c8f43-a02f-474f-8565-3ee23de8f24e</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo milpa Alta </t>
+        </is>
+      </c>
+      <c r="B25" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C25" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D25" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/20 12:32</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M25" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N25" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fgeneral_2026-07-20_12-33.jpg?alt=media&amp;token=ebeee73b-51aa-45d0-9354-6fd1484be6c6</t>
+        </is>
+      </c>
+      <c r="O25" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Ftemperatura_2026-07-20_12-33.jpg?alt=media&amp;token=7e9a69fc-7431-4ef8-8f3f-8db2b47db466</t>
+        </is>
+      </c>
+      <c r="P25" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Fescarchado_2026-07-20_12-33.jpg?alt=media&amp;token=b2d62fce-a11f-4a3b-b6be-ccb8af36542e</t>
+        </is>
+      </c>
+      <c r="Q25" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-20%2Festadisticas_2026-07-20_12-33.jpg?alt=media&amp;token=441cb656-f85f-4577-acbe-45f38a3f708f</t>
+        </is>
+      </c>
+      <c r="R25" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S25" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T25" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/20 11:36</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fgeneral_2026-07-20_11-37.jpg?alt=media&amp;token=463bc816-38be-4220-9fda-a6e3014bd4db</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Ftemperatura_2026-07-20_11-37.jpg?alt=media&amp;token=ec624881-2409-4ec9-afac-0d063494d8dd</t>
+        </is>
+      </c>
+      <c r="P26" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Fescarchado_2026-07-20_11-37.jpg?alt=media&amp;token=9fae1fcc-e660-47fa-b16b-a513f81abaf7</t>
+        </is>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-20%2Festadisticas_2026-07-20_11-37.jpg?alt=media&amp;token=a888d3dd-d526-44d1-9d93-0fe8bf6c658c</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B27" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C27" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D27" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/18 17:38</t>
+        </is>
+      </c>
+      <c r="F27" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M27" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N27" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fgeneral_2026-07-18_17-39.jpg?alt=media&amp;token=2face7d8-0ed1-431b-9192-6bce928c3e5c</t>
+        </is>
+      </c>
+      <c r="O27" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Ftemperatura_2026-07-18_17-39.jpg?alt=media&amp;token=8c2c9269-aa11-42b1-ab67-6f2b211c9ccc</t>
+        </is>
+      </c>
+      <c r="P27" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Fescarchado_2026-07-18_17-39.jpg?alt=media&amp;token=4b5f3e7d-8bd9-4ec8-a85b-e87921850a54</t>
+        </is>
+      </c>
+      <c r="Q27" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-18%2Festadisticas_2026-07-18_17-39.jpg?alt=media&amp;token=19c64edb-a9e2-4c93-8fe0-eba307c381a4</t>
+        </is>
+      </c>
+      <c r="R27" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S27" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T27" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo kof </t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/18 16:29</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fgeneral_2026-07-18_16-31.jpg?alt=media&amp;token=d429fd90-f159-4874-8104-4f1798e24a32</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Ftemperatura_2026-07-18_16-31.jpg?alt=media&amp;token=b3a21a76-d07e-496a-8fbb-b28975271d2e</t>
+        </is>
+      </c>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Fescarchado_2026-07-18_16-31.jpg?alt=media&amp;token=91f0e42c-ec05-4781-ac37-b9421c76686a</t>
+        </is>
+      </c>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-18%2Festadisticas_2026-07-18_16-31.jpg?alt=media&amp;token=47b8d179-8874-4b10-8dbe-44f8d7196114</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
+        </is>
+      </c>
+      <c r="B29" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C29" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D29" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/18 13:05</t>
+        </is>
+      </c>
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M29" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N29" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fgeneral_2026-07-18_13-07.jpg?alt=media&amp;token=7ef39ddc-37f7-4111-9515-2c533685ca82</t>
+        </is>
+      </c>
+      <c r="O29" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Ftemperatura_2026-07-18_13-07.jpg?alt=media&amp;token=cfba230b-7fb3-43c8-9e06-5e242361e511</t>
+        </is>
+      </c>
+      <c r="P29" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Fescarchado_2026-07-18_13-07.jpg?alt=media&amp;token=17362aca-748e-4084-9304-b1420afe4560</t>
+        </is>
+      </c>
+      <c r="Q29" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-18%2Festadisticas_2026-07-18_13-07.jpg?alt=media&amp;token=9f79c26b-eb02-4563-9bf4-5a65decdb90b</t>
+        </is>
+      </c>
+      <c r="R29" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S29" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T29" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jvc </t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/17 17:17</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fgeneral_2026-07-17_17-18.jpg?alt=media&amp;token=5878129a-e7e5-4fd9-9916-22f3e61b8a02</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Ftemperatura_2026-07-17_17-18.jpg?alt=media&amp;token=5be74d42-3246-4b84-9a0a-44281cf6c6ec</t>
+        </is>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Fescarchado_2026-07-17_17-18.jpg?alt=media&amp;token=c9dc06ed-5d22-48e5-a93c-b6d74dec05d8</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-17%2Festadisticas_2026-07-17_17-18.jpg?alt=media&amp;token=fef226ab-1aa8-459f-a085-b6fcfb24d471</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B31" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C31" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/17 16:42</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I31" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L31" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M31" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N31" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fgeneral_2026-07-17_16-43.jpg?alt=media&amp;token=ea73138a-73be-4b7e-8a88-ffb0b9838866</t>
+        </is>
+      </c>
+      <c r="O31" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Ftemperatura_2026-07-17_16-43.jpg?alt=media&amp;token=1deb7e3a-cac0-4d0f-888b-621928989247</t>
+        </is>
+      </c>
+      <c r="P31" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Fescarchado_2026-07-17_16-43.jpg?alt=media&amp;token=362ab7bd-8ae4-4d33-8298-e645b49d78ba</t>
+        </is>
+      </c>
+      <c r="Q31" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-17%2Festadisticas_2026-07-17_16-43.jpg?alt=media&amp;token=7a5fdb7c-0369-4334-90fa-4906175c1c0c</t>
+        </is>
+      </c>
+      <c r="R31" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S31" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T31" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/17 15:39</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fgeneral_2026-07-17_15-40.jpg?alt=media&amp;token=b9eb20ce-d68f-4e3e-9275-833bf6470760</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Ftemperatura_2026-07-17_15-40.jpg?alt=media&amp;token=68d93228-ec23-4f39-898d-ad0890c51b49</t>
+        </is>
+      </c>
+      <c r="P32" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Fescarchado_2026-07-17_15-40.jpg?alt=media&amp;token=3f56cd0a-d62f-4f9b-b70e-a73de0450018</t>
+        </is>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-17%2Festadisticas_2026-07-17_15-40.jpg?alt=media&amp;token=e24753fe-d0f6-4209-a253-adf10ec1d236</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B33" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/17 14:06</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M33" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N33" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fgeneral_2026-07-17_14-07.jpg?alt=media&amp;token=dd559305-0b00-4896-9a5d-173fee19ccd3</t>
+        </is>
+      </c>
+      <c r="O33" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Ftemperatura_2026-07-17_14-07.jpg?alt=media&amp;token=06d377c8-8feb-4560-9374-7d9ac61ee162</t>
+        </is>
+      </c>
+      <c r="P33" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Fescarchado_2026-07-17_14-07.jpg?alt=media&amp;token=0809c453-d6fb-4410-b0b5-cfb5f6a4e814</t>
+        </is>
+      </c>
+      <c r="Q33" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-17%2Festadisticas_2026-07-17_14-07.jpg?alt=media&amp;token=a085e77b-bac9-4392-88ce-917513438fde</t>
+        </is>
+      </c>
+      <c r="R33" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S33" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T33" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/17 13:48</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fgeneral_2026-07-17_13-49.jpg?alt=media&amp;token=eb8c050e-50ef-4733-961e-0f6fe99ae16f</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Ftemperatura_2026-07-17_13-49.jpg?alt=media&amp;token=8835d02a-03a6-4727-85c9-d6e12bc3a8f2</t>
+        </is>
+      </c>
+      <c r="P34" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Fescarchado_2026-07-17_13-49.jpg?alt=media&amp;token=e5d01203-2005-4a5e-abb9-3303d8546263</t>
+        </is>
+      </c>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-17%2Festadisticas_2026-07-17_13-49.jpg?alt=media&amp;token=5a673d32-a947-4895-a95e-fa425e0d556b</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B35" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D35" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E35" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/17 11:11</t>
+        </is>
+      </c>
+      <c r="F35" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G35" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H35" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I35" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J35" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M35" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N35" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fgeneral_2026-07-17_11-12.jpg?alt=media&amp;token=986f5f55-743e-4c50-8cec-94b10948e813</t>
+        </is>
+      </c>
+      <c r="O35" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Ftemperatura_2026-07-17_11-12.jpg?alt=media&amp;token=e93232ca-4d71-407c-88a1-1b5b9d636346</t>
+        </is>
+      </c>
+      <c r="P35" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Fescarchado_2026-07-17_11-12.jpg?alt=media&amp;token=87c893fd-aa17-4ba2-b17b-584e509e6e45</t>
+        </is>
+      </c>
+      <c r="Q35" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-17%2Festadisticas_2026-07-17_11-12.jpg?alt=media&amp;token=8b9e5067-ea20-4ed8-b6a1-326d6d009226</t>
+        </is>
+      </c>
+      <c r="R35" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S35" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T35" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/17 10:54</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fgeneral_2026-07-17_10-55.jpg?alt=media&amp;token=df53d3bf-4ee0-44b2-94bd-0f0faadf15d3</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Ftemperatura_2026-07-17_10-55.jpg?alt=media&amp;token=4ddf0678-ca29-43e2-8e82-b650d5abf470</t>
+        </is>
+      </c>
+      <c r="P36" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Fescarchado_2026-07-17_10-55.jpg?alt=media&amp;token=7c06e899-dd30-46ba-add9-2688df5c489c</t>
+        </is>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-17%2Festadisticas_2026-07-17_10-55.jpg?alt=media&amp;token=791ab185-c341-471c-93b2-156f8f940681</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo santuario </t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A17D</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D37" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/16 12:59</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I37" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M37" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N37" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fgeneral_2026-07-16_13-01.jpg?alt=media&amp;token=9e64adcf-3ab3-48d8-b5f7-dd45177879dc</t>
+        </is>
+      </c>
+      <c r="O37" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Ftemperatura_2026-07-16_13-01.jpg?alt=media&amp;token=785b105c-2cf2-4192-b67b-919405ab4961</t>
+        </is>
+      </c>
+      <c r="P37" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Fescarchado_2026-07-16_13-01.jpg?alt=media&amp;token=5f86674b-d2d6-4dd6-beb7-457ea7b0e87a</t>
+        </is>
+      </c>
+      <c r="Q37" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-16%2Festadisticas_2026-07-16_13-01.jpg?alt=media&amp;token=52b45747-3792-4cb4-9555-3ade893877f8</t>
+        </is>
+      </c>
+      <c r="R37" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S37" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T37" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/16 12:20</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fgeneral_2026-07-16_12-21.jpg?alt=media&amp;token=7ce8a48a-98ca-4682-b32b-21fba4ace5a7</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Ftemperatura_2026-07-16_12-21.jpg?alt=media&amp;token=3a13394e-87a4-4ac2-9fe4-5ea6ff18636b</t>
+        </is>
+      </c>
+      <c r="P38" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Fescarchado_2026-07-16_12-21.jpg?alt=media&amp;token=a9afbb41-9ead-46d1-b44b-c72314ffe1e0</t>
+        </is>
+      </c>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-16%2Festadisticas_2026-07-16_12-21.jpg?alt=media&amp;token=00cbfeba-4014-44b3-85f3-aee3fc05a6ba</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E900</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D39" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/16 11:17</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K39" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L39" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M39" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N39" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fgeneral_2026-07-16_11-18.jpg?alt=media&amp;token=0c5bb8a1-06ec-44b5-93b5-d2f4898bbda7</t>
+        </is>
+      </c>
+      <c r="O39" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Ftemperatura_2026-07-16_11-18.jpg?alt=media&amp;token=2792ec67-42f5-42f6-a53b-123edf2fc596</t>
+        </is>
+      </c>
+      <c r="P39" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Fescarchado_2026-07-16_11-18.jpg?alt=media&amp;token=7369e381-7b9c-46dd-9154-63031c2ce99c</t>
+        </is>
+      </c>
+      <c r="Q39" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-16%2Festadisticas_2026-07-16_11-18.jpg?alt=media&amp;token=d9da4671-7a58-4178-be34-5b02972781ea</t>
+        </is>
+      </c>
+      <c r="R39" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S39" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T39" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/16 10:52</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fgeneral_2026-07-16_10-55.jpg?alt=media&amp;token=dc8868d3-0b3f-4466-bb4a-a422578f2f10</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Ftemperatura_2026-07-16_10-55.jpg?alt=media&amp;token=32a82b69-744d-4628-8f8c-9f30b3d9eeec</t>
+        </is>
+      </c>
+      <c r="P40" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Fescarchado_2026-07-16_10-55.jpg?alt=media&amp;token=33ed04e5-ace7-4ed4-ad6b-b4152b4de9ba</t>
+        </is>
+      </c>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-16%2Festadisticas_2026-07-16_10-55.jpg?alt=media&amp;token=d774c444-60ad-413f-97bf-39d4a4a3b45c</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jvc </t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/13 15:08</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H41" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I41" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J41" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K41" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L41" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M41" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N41" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fgeneral_2026-07-13_15-08.jpg?alt=media&amp;token=14f041e4-a813-4696-a0be-34f39adbcaba</t>
+        </is>
+      </c>
+      <c r="O41" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Ftemperatura_2026-07-13_15-08.jpg?alt=media&amp;token=b6265934-c68d-474a-9a83-96af1bd3caa6</t>
+        </is>
+      </c>
+      <c r="P41" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Fescarchado_2026-07-13_15-08.jpg?alt=media&amp;token=e9f1aae9-746c-460b-8eef-8372ce8067d2</t>
+        </is>
+      </c>
+      <c r="Q41" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-13%2Festadisticas_2026-07-13_15-08.jpg?alt=media&amp;token=1a2c49e5-f0dc-41d3-8b4b-16a0cf35da18</t>
+        </is>
+      </c>
+      <c r="R41" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S41" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T41" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/13 14:28</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fgeneral_2026-07-13_14-29.jpg?alt=media&amp;token=084df610-7218-43bd-a3a2-ca91908b6af5</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Ftemperatura_2026-07-13_14-29.jpg?alt=media&amp;token=e831f67d-c28d-490f-be84-6dc43600eb69</t>
+        </is>
+      </c>
+      <c r="P42" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Fescarchado_2026-07-13_14-29.jpg?alt=media&amp;token=ee9b716f-7e34-4dd4-9855-e0816b02a666</t>
+        </is>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-13%2Festadisticas_2026-07-13_14-29.jpg?alt=media&amp;token=73226d76-285d-4d56-bf9a-685fb84da103</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/13 13:21</t>
+        </is>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K43" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M43" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N43" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fgeneral_2026-07-13_13-22.jpg?alt=media&amp;token=a3341d93-67a5-419d-b16d-8a373fb75dda</t>
+        </is>
+      </c>
+      <c r="O43" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Ftemperatura_2026-07-13_13-22.jpg?alt=media&amp;token=d99370bf-ef0d-45d6-bbc1-698403ace7f2</t>
+        </is>
+      </c>
+      <c r="P43" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Fescarchado_2026-07-13_13-22.jpg?alt=media&amp;token=531c0849-724d-4a11-9ba1-43c3fe54298e</t>
+        </is>
+      </c>
+      <c r="Q43" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-13%2Festadisticas_2026-07-13_13-22.jpg?alt=media&amp;token=7463252f-b0fe-423a-8972-1fd1c824b34d</t>
+        </is>
+      </c>
+      <c r="R43" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S43" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T43" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/13 13:01</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fgeneral_2026-07-13_13-01.jpg?alt=media&amp;token=6491937a-d8bb-4d48-8b82-ff03f46573a6</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Ftemperatura_2026-07-13_13-01.jpg?alt=media&amp;token=8d682a3b-e52b-46fc-833a-f6332a4d7646</t>
+        </is>
+      </c>
+      <c r="P44" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Fescarchado_2026-07-13_13-01.jpg?alt=media&amp;token=132237f1-de6c-4535-b3f3-b51b92d2e18e</t>
+        </is>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-13%2Festadisticas_2026-07-13_13-01.jpg?alt=media&amp;token=cce1530e-31d3-440b-ba83-eec724cee699</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/13 12:33</t>
+        </is>
+      </c>
+      <c r="F45" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="inlineStr">
+        <is>
+          <t>-1.8</t>
+        </is>
+      </c>
+      <c r="H45" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I45" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M45" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N45" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fgeneral_2026-07-13_12-33.jpg?alt=media&amp;token=5cca7d43-b5df-4d23-ac5e-e5d713c0f9e9</t>
+        </is>
+      </c>
+      <c r="O45" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Ftemperatura_2026-07-13_12-33.jpg?alt=media&amp;token=ca124332-dbf2-4065-b7b1-57585a33f7aa</t>
+        </is>
+      </c>
+      <c r="P45" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Fescarchado_2026-07-13_12-33.jpg?alt=media&amp;token=61aa82a6-e1de-48d2-b8a0-9791d44da92d</t>
+        </is>
+      </c>
+      <c r="Q45" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-13%2Festadisticas_2026-07-13_12-33.jpg?alt=media&amp;token=0aa0fea0-ee69-4629-a1d9-0b9261a510c3</t>
+        </is>
+      </c>
+      <c r="R45" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S45" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T45" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/13 12:13</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fgeneral_2026-07-13_12-15.jpg?alt=media&amp;token=301fe4c0-f66e-476f-96ac-ff0595576b77</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Ftemperatura_2026-07-13_12-15.jpg?alt=media&amp;token=d88f5534-5cb6-4f81-b41d-cc08fa354cbb</t>
+        </is>
+      </c>
+      <c r="P46" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Fescarchado_2026-07-13_12-15.jpg?alt=media&amp;token=ced71b1e-2c62-46f4-8471-68cbb4546c74</t>
+        </is>
+      </c>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-13%2Festadisticas_2026-07-13_12-15.jpg?alt=media&amp;token=d3ac3203-c3a9-4f4d-b0b9-40a22ac1b156</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C47" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/13 11:54</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I47" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J47" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K47" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M47" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N47" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fgeneral_2026-07-13_11-55.jpg?alt=media&amp;token=cb709a2f-9126-4446-94b3-a6690549f7bc</t>
+        </is>
+      </c>
+      <c r="O47" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Ftemperatura_2026-07-13_11-55.jpg?alt=media&amp;token=c0952553-8b43-4668-a0a2-31ba0a1ad6e8</t>
+        </is>
+      </c>
+      <c r="P47" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Fescarchado_2026-07-13_11-55.jpg?alt=media&amp;token=e6fe63f3-d074-4587-b772-a98cc77a7cf6</t>
+        </is>
+      </c>
+      <c r="Q47" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-13%2Festadisticas_2026-07-13_11-55.jpg?alt=media&amp;token=ac5887e6-1a5f-421d-a065-2fdfc7e7cf5d</t>
+        </is>
+      </c>
+      <c r="R47" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S47" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T47" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>oxxo casiopea</t>
+        </is>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/13 11:12</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fgeneral_2026-07-13_11-13.jpg?alt=media&amp;token=00168170-a45d-40a2-bf2e-7a06a08a3bc0</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Ftemperatura_2026-07-13_11-13.jpg?alt=media&amp;token=a2462bb0-b07a-4cb8-a60e-0f51d1e9a5ca</t>
+        </is>
+      </c>
+      <c r="P48" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Fescarchado_2026-07-13_11-13.jpg?alt=media&amp;token=f9feec75-24fe-4c54-b23b-dfc211079df2</t>
+        </is>
+      </c>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-13%2Festadisticas_2026-07-13_11-13.jpg?alt=media&amp;token=6c397665-dd2f-4ec8-ac19-b21a288c4c81</t>
+        </is>
+      </c>
+      <c r="R48" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo CD judicial </t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A289</t>
+        </is>
+      </c>
+      <c r="C49" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/11 13:40</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K49" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M49" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N49" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fgeneral_2026-07-11_13-41.jpg?alt=media&amp;token=e4a68cde-7274-4bd5-aeed-e8a8c39055c8</t>
+        </is>
+      </c>
+      <c r="O49" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Ftemperatura_2026-07-11_13-41.jpg?alt=media&amp;token=031a8415-b823-4f78-85cb-dd2ef955993c</t>
+        </is>
+      </c>
+      <c r="P49" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Fescarchado_2026-07-11_13-41.jpg?alt=media&amp;token=4628b251-75f8-42bd-9ac1-875565bfb2fd</t>
+        </is>
+      </c>
+      <c r="Q49" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A289%2F2026-07-11%2Festadisticas_2026-07-11_13-41.jpg?alt=media&amp;token=ce00cb23-7f1d-418d-9246-69841c401470</t>
+        </is>
+      </c>
+      <c r="R49" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S49" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T49" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/11 13:19</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fgeneral_2026-07-11_13-20.jpg?alt=media&amp;token=2817e29e-6760-42c1-bba2-3597e0bd9991</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Ftemperatura_2026-07-11_13-20.jpg?alt=media&amp;token=f0351936-07e1-4047-9d5e-15f296cf120f</t>
+        </is>
+      </c>
+      <c r="P50" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Fescarchado_2026-07-11_13-20.jpg?alt=media&amp;token=31860d85-22ec-43be-b07d-ede85f0e53ba</t>
+        </is>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-11%2Festadisticas_2026-07-11_13-20.jpg?alt=media&amp;token=de96f484-5a3b-4b25-82ed-a3acb89d0729</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C51" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D51" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/11 12:54</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J51" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K51" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L51" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M51" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N51" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fgeneral_2026-07-11_12-55.jpg?alt=media&amp;token=01f8d7db-7a84-4102-aad7-b49de62f3216</t>
+        </is>
+      </c>
+      <c r="O51" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Ftemperatura_2026-07-11_12-55.jpg?alt=media&amp;token=47ba1ead-cd67-479d-97c7-5ecc643013b6</t>
+        </is>
+      </c>
+      <c r="P51" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Fescarchado_2026-07-11_12-55.jpg?alt=media&amp;token=1c1adcf0-300e-42f2-97e7-027f14b88875</t>
+        </is>
+      </c>
+      <c r="Q51" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-11%2Festadisticas_2026-07-11_12-55.jpg?alt=media&amp;token=f30abf3b-c996-44f7-8a7d-72148610f57a</t>
+        </is>
+      </c>
+      <c r="R51" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S51" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T51" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Jorge Alberto</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/11 12:23</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fgeneral_2026-07-11_12-24.jpg?alt=media&amp;token=9de0cebe-7290-473a-9015-aac284414448</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Ftemperatura_2026-07-11_12-24.jpg?alt=media&amp;token=db7a77d1-578a-4e09-9d27-cb4218b3b9e7</t>
+        </is>
+      </c>
+      <c r="P52" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Fescarchado_2026-07-11_12-24.jpg?alt=media&amp;token=98623b70-28cf-42dc-9ef1-ce93b817d844</t>
+        </is>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-11%2Festadisticas_2026-07-11_12-24.jpg?alt=media&amp;token=361d8e44-18f6-402b-96cc-f3e6443bc59f</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C53" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D53" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/11 11:27</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K53" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L53" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M53" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N53" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fgeneral_2026-07-11_11-28.jpg?alt=media&amp;token=e9394914-e25a-44d1-a705-26a604667b15</t>
+        </is>
+      </c>
+      <c r="O53" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Ftemperatura_2026-07-11_11-28.jpg?alt=media&amp;token=fb5e2c87-decf-4152-9277-b3ea1ec8b525</t>
+        </is>
+      </c>
+      <c r="P53" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Fescarchado_2026-07-11_11-28.jpg?alt=media&amp;token=9b02d538-632a-44cd-9354-e34e422b4d45</t>
+        </is>
+      </c>
+      <c r="Q53" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-11%2Festadisticas_2026-07-11_11-28.jpg?alt=media&amp;token=f63b9ea2-a152-445e-80d5-015af3c064ca</t>
+        </is>
+      </c>
+      <c r="R53" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S53" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T53" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/11 11:22</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fgeneral_2026-07-11_11-26.jpg?alt=media&amp;token=bc73e98b-abeb-4410-944c-8500b3326a93</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Ftemperatura_2026-07-11_11-26.jpg?alt=media&amp;token=628f1a04-fa3b-41b1-8a0a-fbdf2a910218</t>
+        </is>
+      </c>
+      <c r="P54" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Fescarchado_2026-07-11_11-26.jpg?alt=media&amp;token=aa7e0238-69cf-4e2c-ab46-bf60702a4fc3</t>
+        </is>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-11%2Festadisticas_2026-07-11_11-26.jpg?alt=media&amp;token=a2d05f2f-d9c7-403a-bb49-fbbfc6dc8bdc</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>oxxo puebla 2</t>
+        </is>
+      </c>
+      <c r="B55" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C55" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/11 11:09</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I55" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J55" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K55" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L55" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M55" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N55" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fgeneral_2026-07-11_11-10.jpg?alt=media&amp;token=f38d8403-8c08-43c3-b0a1-13101bfe83c0</t>
+        </is>
+      </c>
+      <c r="O55" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Ftemperatura_2026-07-11_11-10.jpg?alt=media&amp;token=69bf6e01-e561-4d4a-a87e-9d7ab87c9a80</t>
+        </is>
+      </c>
+      <c r="P55" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Fescarchado_2026-07-11_11-10.jpg?alt=media&amp;token=c547b473-fe76-4aad-b707-8102ed2d1754</t>
+        </is>
+      </c>
+      <c r="Q55" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-11%2Festadisticas_2026-07-11_11-10.jpg?alt=media&amp;token=98f24501-b156-4657-a424-8dbea1367e45</t>
+        </is>
+      </c>
+      <c r="R55" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S55" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T55" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel ll </t>
+        </is>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/11 10:39</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fgeneral_2026-07-11_10-40.jpg?alt=media&amp;token=ba3100f2-2f2b-4af9-99fe-ce0b03326954</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Ftemperatura_2026-07-11_10-40.jpg?alt=media&amp;token=00dbdbc8-d39e-485e-bb3b-82d6c577066b</t>
+        </is>
+      </c>
+      <c r="P56" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Fescarchado_2026-07-11_10-40.jpg?alt=media&amp;token=e200e6d3-47c8-46ff-afe9-6fb9519ddc90</t>
+        </is>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-11%2Festadisticas_2026-07-11_10-40.jpg?alt=media&amp;token=131af458-ef4a-4ae2-b669-c3cf556439b6</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Kof </t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/10 14:23</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H57" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I57" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M57" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N57" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fgeneral_2026-07-10_14-24.jpg?alt=media&amp;token=23bef975-7ea3-4c5b-9192-77eb0a6b4d58</t>
+        </is>
+      </c>
+      <c r="O57" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Ftemperatura_2026-07-10_14-24.jpg?alt=media&amp;token=63daab43-d59a-4527-bb0f-1299b258272b</t>
+        </is>
+      </c>
+      <c r="P57" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Fescarchado_2026-07-10_14-24.jpg?alt=media&amp;token=67a29199-82ba-4fb4-9d07-08658cd29b9b</t>
+        </is>
+      </c>
+      <c r="Q57" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-10%2Festadisticas_2026-07-10_14-24.jpg?alt=media&amp;token=c1c438e3-0f12-4079-9664-f027804a12e7</t>
+        </is>
+      </c>
+      <c r="R57" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S57" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T57" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/10 10:17</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fgeneral_2026-07-10_10-18.jpg?alt=media&amp;token=2a0739d5-94bc-43ff-a3f2-3ce95a0ab218</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Ftemperatura_2026-07-10_10-18.jpg?alt=media&amp;token=230f13fb-c971-4eb7-bafb-2c45a917c821</t>
+        </is>
+      </c>
+      <c r="P58" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Fescarchado_2026-07-10_10-18.jpg?alt=media&amp;token=86cdff11-53b1-48b5-85e3-218a7155a781</t>
+        </is>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-10%2Festadisticas_2026-07-10_10-18.jpg?alt=media&amp;token=0043957a-3256-4dce-90ad-e5d149235ae4</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
+        </is>
+      </c>
+      <c r="B59" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/09 17:12</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I59" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J59" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M59" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N59" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fgeneral_2026-07-09_17-14.jpg?alt=media&amp;token=52deec06-d021-419e-b0ad-d937d1206454</t>
+        </is>
+      </c>
+      <c r="O59" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Ftemperatura_2026-07-09_17-14.jpg?alt=media&amp;token=497f774d-dd0c-4f88-92db-a1db82c3e7aa</t>
+        </is>
+      </c>
+      <c r="P59" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Fescarchado_2026-07-09_17-14.jpg?alt=media&amp;token=dc61aa93-db38-4925-9282-9659c8b491e3</t>
+        </is>
+      </c>
+      <c r="Q59" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-09%2Festadisticas_2026-07-09_17-14.jpg?alt=media&amp;token=5294bc16-583a-49ae-8fed-fc24e8c979cf</t>
+        </is>
+      </c>
+      <c r="R59" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S59" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T59" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/09 14:09</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fgeneral_2026-07-09_14-10.jpg?alt=media&amp;token=48fb29de-58ec-4ae9-be26-ba9394aef7e0</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Ftemperatura_2026-07-09_14-10.jpg?alt=media&amp;token=958c10a3-30f0-4ea1-aed0-eb9290fc4930</t>
+        </is>
+      </c>
+      <c r="P60" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Fescarchado_2026-07-09_14-10.jpg?alt=media&amp;token=c2b51480-e090-4635-b37d-6a39f213e8d9</t>
+        </is>
+      </c>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-09%2Festadisticas_2026-07-09_14-10.jpg?alt=media&amp;token=6742bee9-08e2-4d6a-99ef-a26eeef9b6d3</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo santuario </t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A17D</t>
+        </is>
+      </c>
+      <c r="C61" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/09 13:33</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L61" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M61" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N61" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fgeneral_2026-07-09_13-34.jpg?alt=media&amp;token=4787c8be-bf21-4beb-88a2-290ce80f84fc</t>
+        </is>
+      </c>
+      <c r="O61" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Ftemperatura_2026-07-09_13-34.jpg?alt=media&amp;token=941b5d2d-bac0-49fc-aa46-0bb5ba7c5df3</t>
+        </is>
+      </c>
+      <c r="P61" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Fescarchado_2026-07-09_13-34.jpg?alt=media&amp;token=6f523120-b547-4399-9895-775d94c84f0f</t>
+        </is>
+      </c>
+      <c r="Q61" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-09%2Festadisticas_2026-07-09_13-34.jpg?alt=media&amp;token=3bf40eca-749a-4d37-9937-955c5c2cc189</t>
+        </is>
+      </c>
+      <c r="R61" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S61" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T61" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/09 13:05</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fgeneral_2026-07-09_13-06.jpg?alt=media&amp;token=3d781f21-c944-47f3-8742-c94c834fbb75</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Ftemperatura_2026-07-09_13-06.jpg?alt=media&amp;token=658ba14b-58b4-42b8-9ae9-0bc2be68f3d3</t>
+        </is>
+      </c>
+      <c r="P62" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Fescarchado_2026-07-09_13-06.jpg?alt=media&amp;token=81d4bdd6-e8f6-45c3-91ae-00da8d96a900</t>
+        </is>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-09%2Festadisticas_2026-07-09_13-06.jpg?alt=media&amp;token=d257a055-9d17-482e-9302-ec41c4ace774</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E900</t>
+        </is>
+      </c>
+      <c r="C63" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/09 12:41</t>
+        </is>
+      </c>
+      <c r="F63" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I63" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M63" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N63" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fgeneral_2026-07-09_12-42.jpg?alt=media&amp;token=a3c21880-a166-47ea-91ce-814bf2e081d7</t>
+        </is>
+      </c>
+      <c r="O63" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Ftemperatura_2026-07-09_12-42.jpg?alt=media&amp;token=e4c3436a-a03c-444c-a015-cad9802fa095</t>
+        </is>
+      </c>
+      <c r="P63" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Fescarchado_2026-07-09_12-42.jpg?alt=media&amp;token=3d7d34ed-5290-45df-bda1-763a4bae5b67</t>
+        </is>
+      </c>
+      <c r="Q63" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E900%2F2026-07-09%2Festadisticas_2026-07-09_12-42.jpg?alt=media&amp;token=2ee40279-175e-4a48-93db-6071bf7e714a</t>
+        </is>
+      </c>
+      <c r="R63" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S63" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T63" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/09 12:08</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fgeneral_2026-07-09_12-09.jpg?alt=media&amp;token=a8e637e8-c51c-4f85-9992-5420e0df7e55</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Ftemperatura_2026-07-09_12-09.jpg?alt=media&amp;token=7e5d8741-a61d-4213-90c3-ed8849a28c5e</t>
+        </is>
+      </c>
+      <c r="P64" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Fescarchado_2026-07-09_12-09.jpg?alt=media&amp;token=ad1c1aa6-5008-4364-8532-ff8615698bec</t>
+        </is>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-09%2Festadisticas_2026-07-09_12-09.jpg?alt=media&amp;token=c203b243-a7ea-4418-915b-af973cdb740f</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>900ml</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C65" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/07 14:47</t>
+        </is>
+      </c>
+      <c r="F65" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G65" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H65" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I65" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K65" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L65" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M65" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N65" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fgeneral_2026-07-07_14-48.jpg?alt=media&amp;token=6beda6d7-793f-4075-a561-4fe5fbbeb9ab</t>
+        </is>
+      </c>
+      <c r="O65" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Ftemperatura_2026-07-07_14-48.jpg?alt=media&amp;token=273e2d4a-36c5-43ff-a560-33748b3ac844</t>
+        </is>
+      </c>
+      <c r="P65" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Fescarchado_2026-07-07_14-48.jpg?alt=media&amp;token=c7f20562-c293-4d7b-acb1-9c8de920b636</t>
+        </is>
+      </c>
+      <c r="Q65" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-07%2Festadisticas_2026-07-07_14-48.jpg?alt=media&amp;token=4e0278dc-132b-4ce4-9b96-965c230784c0</t>
+        </is>
+      </c>
+      <c r="R65" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S65" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T65" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/07 14:33</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fgeneral_2026-07-07_14-35.jpg?alt=media&amp;token=3e97929c-0c28-4376-93eb-9a97c7a1e576</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Ftemperatura_2026-07-07_14-35.jpg?alt=media&amp;token=2d816834-0675-42ad-8ae6-19dc4f7c2aa7</t>
+        </is>
+      </c>
+      <c r="P66" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Fescarchado_2026-07-07_14-35.jpg?alt=media&amp;token=d5fc511b-43a5-4e9c-8782-031ca6f6d606</t>
+        </is>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-07%2Festadisticas_2026-07-07_14-35.jpg?alt=media&amp;token=e97f2767-29f7-4aa9-8816-66b3f8b6b724</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo santuario </t>
+        </is>
+      </c>
+      <c r="B67" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A17D</t>
+        </is>
+      </c>
+      <c r="C67" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D67" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/07 13:50</t>
+        </is>
+      </c>
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H67" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J67" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M67" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N67" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fgeneral_2026-07-07_13-52.jpg?alt=media&amp;token=90b07c65-a2f8-4f17-9084-12ee011931ce</t>
+        </is>
+      </c>
+      <c r="O67" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Ftemperatura_2026-07-07_13-52.jpg?alt=media&amp;token=05691e73-667d-4152-a702-3f2d41539897</t>
+        </is>
+      </c>
+      <c r="P67" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Fescarchado_2026-07-07_13-52.jpg?alt=media&amp;token=41591273-63de-4b16-812a-de449f327fa5</t>
+        </is>
+      </c>
+      <c r="Q67" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A17D%2F2026-07-07%2Festadisticas_2026-07-07_13-52.jpg?alt=media&amp;token=24295e5a-0906-4ec3-b67f-07efd0c03178</t>
+        </is>
+      </c>
+      <c r="R67" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S67" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T67" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/07 13:36</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fgeneral_2026-07-07_13-38.jpg?alt=media&amp;token=2d78199c-4c17-4af0-a9a8-3defb19f3ba8</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Ftemperatura_2026-07-07_13-38.jpg?alt=media&amp;token=157424f0-5a1f-465a-82a7-e2c9fca9bb23</t>
+        </is>
+      </c>
+      <c r="P68" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Fescarchado_2026-07-07_13-38.jpg?alt=media&amp;token=2a252137-03a6-4873-a993-a3a89adb4cf2</t>
+        </is>
+      </c>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-07%2Festadisticas_2026-07-07_13-38.jpg?alt=media&amp;token=879ce38f-3b05-46a5-8afb-7a5d3a0b9121</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B69" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C69" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D69" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/07 13:05</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I69" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J69" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K69" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L69" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M69" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N69" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fgeneral_2026-07-07_13-07.jpg?alt=media&amp;token=d9593c1a-876a-4089-98fb-b5c4e0bc5872</t>
+        </is>
+      </c>
+      <c r="O69" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Ftemperatura_2026-07-07_13-07.jpg?alt=media&amp;token=d5427793-e94f-4b88-b59b-cb2dbdb7f416</t>
+        </is>
+      </c>
+      <c r="P69" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Fescarchado_2026-07-07_13-07.jpg?alt=media&amp;token=db311f44-9336-4858-a9f1-6505744e264c</t>
+        </is>
+      </c>
+      <c r="Q69" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-07%2Festadisticas_2026-07-07_13-07.jpg?alt=media&amp;token=0074c610-9d48-44b3-b474-c374eba1680c</t>
+        </is>
+      </c>
+      <c r="R69" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S69" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T69" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Allende </t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/07 11:25</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fgeneral_2026-07-07_11-27.jpg?alt=media&amp;token=f4723d40-cbd7-4cfb-8b44-85578bcf1535</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Ftemperatura_2026-07-07_11-27.jpg?alt=media&amp;token=574e752b-08eb-4077-9480-b8b2d70370d7</t>
+        </is>
+      </c>
+      <c r="P70" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Fescarchado_2026-07-07_11-27.jpg?alt=media&amp;token=0f0b713d-d1fa-4f19-a492-249345f154dc</t>
+        </is>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-07%2Festadisticas_2026-07-07_11-27.jpg?alt=media&amp;token=bc8cb0d8-9eac-46fa-a46d-a7f73b5ba7c3</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B71" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C71" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D71" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/07 11:19</t>
+        </is>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I71" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J71" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K71" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M71" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N71" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fgeneral_2026-07-07_11-20.jpg?alt=media&amp;token=b3d4d9f8-5945-4a8c-90c3-19b0b39b9a96</t>
+        </is>
+      </c>
+      <c r="O71" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Ftemperatura_2026-07-07_11-20.jpg?alt=media&amp;token=269da726-f059-455f-9740-a327752f2f5b</t>
+        </is>
+      </c>
+      <c r="P71" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Fescarchado_2026-07-07_11-20.jpg?alt=media&amp;token=74844914-dac1-469d-a8f9-8cf4e3fdefc5</t>
+        </is>
+      </c>
+      <c r="Q71" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-07%2Festadisticas_2026-07-07_11-20.jpg?alt=media&amp;token=a6cb23f4-b874-465d-93b6-d7bba43e08d3</t>
+        </is>
+      </c>
+      <c r="R71" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S71" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T71" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Antonio Solis </t>
+        </is>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/07 10:37</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>-24</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fgeneral_2026-07-07_10-38.jpg?alt=media&amp;token=4a6b4d5f-a200-4044-9368-06bafb5e5a0e</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Ftemperatura_2026-07-07_10-38.jpg?alt=media&amp;token=420a14f5-b387-4f42-aa17-420482161cbf</t>
+        </is>
+      </c>
+      <c r="P72" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Fescarchado_2026-07-07_10-38.jpg?alt=media&amp;token=58385494-6578-4c56-b6d0-a7ca94aa1242</t>
+        </is>
+      </c>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-07-07%2Festadisticas_2026-07-07_10-38.jpg?alt=media&amp;token=947a2925-91ad-457f-8d2f-f301a1648e44</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B73" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C73" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D73" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/06 17:11</t>
+        </is>
+      </c>
+      <c r="F73" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H73" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I73" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J73" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K73" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M73" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N73" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fgeneral_2026-07-06_17-13.jpg?alt=media&amp;token=c48f5876-d2d8-4dcb-bab0-6782fdccc4d8</t>
+        </is>
+      </c>
+      <c r="O73" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Ftemperatura_2026-07-06_17-13.jpg?alt=media&amp;token=e41d8a83-d6f7-44f1-a148-9ef832fb8ddb</t>
+        </is>
+      </c>
+      <c r="P73" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Fescarchado_2026-07-06_17-13.jpg?alt=media&amp;token=51e969ec-ad28-4c6c-ae20-b950cb967395</t>
+        </is>
+      </c>
+      <c r="Q73" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-06%2Festadisticas_2026-07-06_17-13.jpg?alt=media&amp;token=5e536c4f-00f8-4435-8743-89c204bf7798</t>
+        </is>
+      </c>
+      <c r="R73" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S73" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T73" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/06 15:02</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fgeneral_2026-07-06_15-03.jpg?alt=media&amp;token=ad283c96-1fa1-4f74-97f4-4e06db9041b6</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Ftemperatura_2026-07-06_15-03.jpg?alt=media&amp;token=60ccd748-55fb-4ebb-80fa-3c4ad78b15d5</t>
+        </is>
+      </c>
+      <c r="P74" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Fescarchado_2026-07-06_15-03.jpg?alt=media&amp;token=3d131e5b-4651-4d0f-8d0b-df3a01ea9d65</t>
+        </is>
+      </c>
+      <c r="Q74" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-06%2Festadisticas_2026-07-06_15-03.jpg?alt=media&amp;token=55046cc8-e88f-4e5b-9998-f99bb4d0c1a6</t>
+        </is>
+      </c>
+      <c r="R74" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B75" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C75" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D75" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E75" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/06 14:36</t>
+        </is>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G75" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H75" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I75" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J75" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K75" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L75" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M75" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N75" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fgeneral_2026-07-06_14-36.jpg?alt=media&amp;token=029722d2-d6b7-4bca-a517-0c6a9e870133</t>
+        </is>
+      </c>
+      <c r="O75" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Ftemperatura_2026-07-06_14-36.jpg?alt=media&amp;token=65e586b5-9f2f-48c8-b60b-6376ba1e7dca</t>
+        </is>
+      </c>
+      <c r="P75" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Fescarchado_2026-07-06_14-36.jpg?alt=media&amp;token=9c037acf-15ea-4e72-8443-c1f4f3e4e095</t>
+        </is>
+      </c>
+      <c r="Q75" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-06%2Festadisticas_2026-07-06_14-36.jpg?alt=media&amp;token=5a9b060d-4de8-49d1-a739-bb437fdc0660</t>
+        </is>
+      </c>
+      <c r="R75" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S75" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T75" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/06 14:00</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fgeneral_2026-07-06_14-01.jpg?alt=media&amp;token=4def3817-d803-4710-8a75-8e45dbfa5e8f</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Ftemperatura_2026-07-06_14-01.jpg?alt=media&amp;token=72e2fa90-9982-4122-a2c6-d23db6f63743</t>
+        </is>
+      </c>
+      <c r="P76" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Fescarchado_2026-07-06_14-01.jpg?alt=media&amp;token=09f15e4d-f265-4414-9a94-88f505233efe</t>
+        </is>
+      </c>
+      <c r="Q76" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-06%2Festadisticas_2026-07-06_14-01.jpg?alt=media&amp;token=f806a690-5b85-4cc9-b90e-134232dccefb</t>
+        </is>
+      </c>
+      <c r="R76" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B77" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C77" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D77" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/06 13:32</t>
+        </is>
+      </c>
+      <c r="F77" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G77" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I77" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J77" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K77" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L77" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M77" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N77" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fgeneral_2026-07-06_13-33.jpg?alt=media&amp;token=e4c5de2b-a0e8-4003-b8af-4185a0e9bfab</t>
+        </is>
+      </c>
+      <c r="O77" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Ftemperatura_2026-07-06_13-33.jpg?alt=media&amp;token=a74479f7-a573-4f48-8713-5bc4f087afa6</t>
+        </is>
+      </c>
+      <c r="P77" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Fescarchado_2026-07-06_13-33.jpg?alt=media&amp;token=9fcc1fa0-8ac8-4956-9fa1-c60f40483ff3</t>
+        </is>
+      </c>
+      <c r="Q77" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-06%2Festadisticas_2026-07-06_13-33.jpg?alt=media&amp;token=07b0ada6-04d9-4c67-a896-8213bdaeea8a</t>
+        </is>
+      </c>
+      <c r="R77" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S77" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T77" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/06 12:55</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fgeneral_2026-07-06_12-56.jpg?alt=media&amp;token=c674d528-7714-4d05-9d96-341f4bf1e1bd</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Ftemperatura_2026-07-06_12-56.jpg?alt=media&amp;token=1d5ade80-3d67-474b-b52f-3924078f334d</t>
+        </is>
+      </c>
+      <c r="P78" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Fescarchado_2026-07-06_12-56.jpg?alt=media&amp;token=7a9b93f8-3141-465a-982c-b2529c15515c</t>
+        </is>
+      </c>
+      <c r="Q78" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-06%2Festadisticas_2026-07-06_12-56.jpg?alt=media&amp;token=a17edbca-1765-46e1-991f-a70a107836ca</t>
+        </is>
+      </c>
+      <c r="R78" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C79" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/06 12:23</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K79" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L79" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M79" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N79" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fgeneral_2026-07-06_12-25.jpg?alt=media&amp;token=31f9c39b-81d7-41d6-8d0b-fd7ab61f3987</t>
+        </is>
+      </c>
+      <c r="O79" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Ftemperatura_2026-07-06_12-25.jpg?alt=media&amp;token=abb6670a-8f9a-4ca6-8341-bd654942775e</t>
+        </is>
+      </c>
+      <c r="P79" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Fescarchado_2026-07-06_12-25.jpg?alt=media&amp;token=2985c188-a133-4224-ad29-fb16f291b991</t>
+        </is>
+      </c>
+      <c r="Q79" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-06%2Festadisticas_2026-07-06_12-25.jpg?alt=media&amp;token=1a702920-cec1-4126-8a1a-50b348199a1c</t>
+        </is>
+      </c>
+      <c r="R79" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S79" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T79" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/06 12:00</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fgeneral_2026-07-06_12-01.jpg?alt=media&amp;token=6a47154d-1747-4665-8a3a-694adba63252</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Ftemperatura_2026-07-06_12-01.jpg?alt=media&amp;token=d577dc57-09da-44bb-86bb-4d6f1c0e5a63</t>
+        </is>
+      </c>
+      <c r="P80" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Fescarchado_2026-07-06_12-01.jpg?alt=media&amp;token=e5e1c1a2-a674-49e7-a71a-a1f6d393848f</t>
+        </is>
+      </c>
+      <c r="Q80" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-06%2Festadisticas_2026-07-06_12-01.jpg?alt=media&amp;token=b5886aa4-0d13-4b19-8e7d-f367db8dbda8</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo gdl </t>
+        </is>
+      </c>
+      <c r="B81" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C81" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D81" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/06 11:24</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L81" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M81" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N81" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fgeneral_2026-07-06_11-25.jpg?alt=media&amp;token=59056867-8f76-495f-916e-7ac46346a676</t>
+        </is>
+      </c>
+      <c r="O81" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Ftemperatura_2026-07-06_11-25.jpg?alt=media&amp;token=8e44e396-719c-46f0-afe7-4e4f3138d179</t>
+        </is>
+      </c>
+      <c r="P81" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Fescarchado_2026-07-06_11-25.jpg?alt=media&amp;token=0980d49c-3ad3-4288-a3aa-30b16de03836</t>
+        </is>
+      </c>
+      <c r="Q81" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-06%2Festadisticas_2026-07-06_11-25.jpg?alt=media&amp;token=958294b0-9348-4bb2-937f-f60e591fcd02</t>
+        </is>
+      </c>
+      <c r="R81" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S81" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T81" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/06 10:51</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fgeneral_2026-07-06_10-52.jpg?alt=media&amp;token=ee3e5493-44d2-4da5-9e06-2b43a775f402</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Ftemperatura_2026-07-06_10-52.jpg?alt=media&amp;token=c2e8b0d8-84e0-46e6-a6dc-2c94d98f3571</t>
+        </is>
+      </c>
+      <c r="P82" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Fescarchado_2026-07-06_10-52.jpg?alt=media&amp;token=9b5fd709-d318-496e-aab2-6f6519438b35</t>
+        </is>
+      </c>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-06%2Festadisticas_2026-07-06_10-52.jpg?alt=media&amp;token=ff027801-d190-40ca-a195-fad329d4565e</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>oxxo Kof</t>
+        </is>
+      </c>
+      <c r="B83" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C83" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D83" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E83" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/04 13:03</t>
+        </is>
+      </c>
+      <c r="F83" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G83" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H83" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I83" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J83" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K83" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L83" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M83" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N83" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fgeneral_2026-07-04_13-04.jpg?alt=media&amp;token=825a73ef-a5a4-4a20-8cfb-c92cdd119bb5</t>
+        </is>
+      </c>
+      <c r="O83" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Ftemperatura_2026-07-04_13-04.jpg?alt=media&amp;token=736fe52d-f637-4775-ab2f-986411fc703c</t>
+        </is>
+      </c>
+      <c r="P83" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Fescarchado_2026-07-04_13-04.jpg?alt=media&amp;token=c3a34bc5-1023-4afb-a547-ce55f744ca88</t>
+        </is>
+      </c>
+      <c r="Q83" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-04%2Festadisticas_2026-07-04_13-04.jpg?alt=media&amp;token=2107e20a-26c9-4cad-b95e-04d36ea1ed4d</t>
+        </is>
+      </c>
+      <c r="R83" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S83" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T83" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/04 12:01</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fgeneral_2026-07-04_12-03.jpg?alt=media&amp;token=2c3eb410-86b1-4855-b855-8a23d9ebca2b</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Ftemperatura_2026-07-04_12-03.jpg?alt=media&amp;token=f27efef6-03f2-4a9d-bff1-c8ea6531a7e6</t>
+        </is>
+      </c>
+      <c r="P84" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Fescarchado_2026-07-04_12-03.jpg?alt=media&amp;token=68f497fa-c436-4d1f-8dae-0aa242a8b7b6</t>
+        </is>
+      </c>
+      <c r="Q84" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-04%2Festadisticas_2026-07-04_12-03.jpg?alt=media&amp;token=563194a9-af68-44b9-be03-a5dd0191b979</t>
+        </is>
+      </c>
+      <c r="R84" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo aeropuerto </t>
+        </is>
+      </c>
+      <c r="B85" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49158A</t>
+        </is>
+      </c>
+      <c r="C85" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/04 10:52</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J85" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K85" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L85" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M85" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N85" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fgeneral_2026-07-04_10-58.jpg?alt=media&amp;token=88803a18-64cd-4897-8a0b-263e5228c2ea</t>
+        </is>
+      </c>
+      <c r="O85" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Ftemperatura_2026-07-04_10-58.jpg?alt=media&amp;token=1071997f-4f66-4305-a517-a75b38b45678</t>
+        </is>
+      </c>
+      <c r="P85" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Fescarchado_2026-07-04_10-58.jpg?alt=media&amp;token=ef2b0df4-e6eb-4082-ad9a-46f8534a6baf</t>
+        </is>
+      </c>
+      <c r="Q85" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-07-04%2Festadisticas_2026-07-04_10-58.jpg?alt=media&amp;token=733a8e2a-11fe-46a2-ba3c-e6a94a5ab7de</t>
+        </is>
+      </c>
+      <c r="R85" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S85" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T85" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491375</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 17:10</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fgeneral_2026-07-03_17-11.jpg?alt=media&amp;token=12e1ea41-cc4a-43ff-8012-c5644e91ce69</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Ftemperatura_2026-07-03_17-11.jpg?alt=media&amp;token=b86ae5ba-ba1e-4817-81b1-b6ecb791b49a</t>
+        </is>
+      </c>
+      <c r="P86" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Fescarchado_2026-07-03_17-11.jpg?alt=media&amp;token=c2bb7adf-54a3-4cd2-ad3a-eb3b3afd778b</t>
+        </is>
+      </c>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491375%2F2026-07-03%2Festadisticas_2026-07-03_17-11.jpg?alt=media&amp;token=00eadcfa-fec7-45c9-ab6f-4215fe056d6e</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B87" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C87" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D87" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 16:37</t>
+        </is>
+      </c>
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G87" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I87" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J87" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K87" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L87" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M87" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N87" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fgeneral_2026-07-03_16-37.jpg?alt=media&amp;token=5cf5e649-8cb6-4c2c-a8cb-60e0c4f76a15</t>
+        </is>
+      </c>
+      <c r="O87" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Ftemperatura_2026-07-03_16-37.jpg?alt=media&amp;token=f9743fa5-6108-4bd6-ba0b-4b510ec60e7e</t>
+        </is>
+      </c>
+      <c r="P87" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Fescarchado_2026-07-03_16-37.jpg?alt=media&amp;token=f9c4671e-1231-4fb7-b578-2676bc19a652</t>
+        </is>
+      </c>
+      <c r="Q87" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-03%2Festadisticas_2026-07-03_16-37.jpg?alt=media&amp;token=d7b2fd44-006f-42ab-a8bb-5d8cb140003b</t>
+        </is>
+      </c>
+      <c r="R87" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S87" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T87" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 15:32</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fgeneral_2026-07-03_15-34.jpg?alt=media&amp;token=18cc18f3-7485-45de-af67-9f51a44b4884</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Ftemperatura_2026-07-03_15-34.jpg?alt=media&amp;token=9c1880fc-8b5b-4702-94e9-33ea38f19ba0</t>
+        </is>
+      </c>
+      <c r="P88" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Fescarchado_2026-07-03_15-34.jpg?alt=media&amp;token=d42ef87a-2193-4037-aecd-47592342839f</t>
+        </is>
+      </c>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-03%2Festadisticas_2026-07-03_15-34.jpg?alt=media&amp;token=6e965f87-8734-4e9c-adb7-8f0fdee86791</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B89" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C89" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D89" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 14:21</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I89" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J89" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K89" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L89" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M89" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N89" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fgeneral_2026-07-03_14-22.jpg?alt=media&amp;token=c37ab141-04fd-4182-a921-b963f834c182</t>
+        </is>
+      </c>
+      <c r="O89" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Ftemperatura_2026-07-03_14-22.jpg?alt=media&amp;token=d4bb28ec-7ccb-4dc6-b587-474c0d902062</t>
+        </is>
+      </c>
+      <c r="P89" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Fescarchado_2026-07-03_14-22.jpg?alt=media&amp;token=0f040a6b-0bfa-4838-a003-00f1a5aec8ce</t>
+        </is>
+      </c>
+      <c r="Q89" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-03%2Festadisticas_2026-07-03_14-22.jpg?alt=media&amp;token=629f5c3d-553e-4635-9866-0cae9d2b7ce5</t>
+        </is>
+      </c>
+      <c r="R89" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S89" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T89" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 13:50</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fgeneral_2026-07-03_13-51.jpg?alt=media&amp;token=28b25857-6a98-4643-8992-0080edf8be5a</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Ftemperatura_2026-07-03_13-51.jpg?alt=media&amp;token=4581c900-964d-450d-9981-4511c0808f6f</t>
+        </is>
+      </c>
+      <c r="P90" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Fescarchado_2026-07-03_13-51.jpg?alt=media&amp;token=6eedb53f-cf0c-4abb-a72d-91cd7580abc4</t>
+        </is>
+      </c>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-03%2Festadisticas_2026-07-03_13-51.jpg?alt=media&amp;token=4fe5c2e9-4ce0-4e50-bf31-8ef3ac4aaf62</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B91" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C91" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D91" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 13:17</t>
+        </is>
+      </c>
+      <c r="F91" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I91" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J91" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K91" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L91" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M91" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N91" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fgeneral_2026-07-03_13-18.jpg?alt=media&amp;token=4affc7f1-2744-498e-b975-ecb8e15f758c</t>
+        </is>
+      </c>
+      <c r="O91" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Ftemperatura_2026-07-03_13-18.jpg?alt=media&amp;token=cadbe524-50b1-46a5-b59c-245bb9771fa4</t>
+        </is>
+      </c>
+      <c r="P91" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Fescarchado_2026-07-03_13-18.jpg?alt=media&amp;token=f64b2739-03fa-4dad-a221-c5fd9c6163f8</t>
+        </is>
+      </c>
+      <c r="Q91" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-03%2Festadisticas_2026-07-03_13-18.jpg?alt=media&amp;token=508727c2-461b-4ffe-98b0-e23b16f09223</t>
+        </is>
+      </c>
+      <c r="R91" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S91" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T91" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 13:06</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fgeneral_2026-07-03_13-07.jpg?alt=media&amp;token=27a66a8d-4964-4f21-b73e-f6e7a79aef9c</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Ftemperatura_2026-07-03_13-07.jpg?alt=media&amp;token=90eee9e6-8ba8-4b7f-9c3a-bfb928002edb</t>
+        </is>
+      </c>
+      <c r="P92" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Fescarchado_2026-07-03_13-07.jpg?alt=media&amp;token=78b1414f-1bca-48fb-b207-ab95471b72d5</t>
+        </is>
+      </c>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-07-03%2Festadisticas_2026-07-03_13-07.jpg?alt=media&amp;token=d133a478-55be-4132-b36e-77252e693513</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B93" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C93" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 12:55</t>
+        </is>
+      </c>
+      <c r="F93" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H93" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I93" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J93" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K93" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L93" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M93" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N93" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fgeneral_2026-07-03_12-56.jpg?alt=media&amp;token=e9da1dbb-a977-4a23-81e4-144e6c0fcefc</t>
+        </is>
+      </c>
+      <c r="O93" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Ftemperatura_2026-07-03_12-56.jpg?alt=media&amp;token=526e8d51-d3d5-4bd9-8167-e9532025f016</t>
+        </is>
+      </c>
+      <c r="P93" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Fescarchado_2026-07-03_12-56.jpg?alt=media&amp;token=b2cf4660-0965-433c-b89f-c86c9606f62f</t>
+        </is>
+      </c>
+      <c r="Q93" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-03%2Festadisticas_2026-07-03_12-56.jpg?alt=media&amp;token=006bf97c-ed1e-4c9b-acb3-16a065c04a58</t>
+        </is>
+      </c>
+      <c r="R93" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S93" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T93" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 12:49</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fgeneral_2026-07-03_12-50.jpg?alt=media&amp;token=0a0bca83-8925-44ce-8394-0fdb399eddfb</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Ftemperatura_2026-07-03_12-50.jpg?alt=media&amp;token=16875f1d-68b4-48dc-adf9-fff3088e69f1</t>
+        </is>
+      </c>
+      <c r="P94" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Fescarchado_2026-07-03_12-50.jpg?alt=media&amp;token=30a121ba-b228-4acc-84da-186ce5c45ef9</t>
+        </is>
+      </c>
+      <c r="Q94" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-03%2Festadisticas_2026-07-03_12-50.jpg?alt=media&amp;token=0f03176f-6709-45c9-bfed-9e37c425461a</t>
+        </is>
+      </c>
+      <c r="R94" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>oxxo expo</t>
+        </is>
+      </c>
+      <c r="B95" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C95" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 12:29</t>
+        </is>
+      </c>
+      <c r="F95" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H95" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I95" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J95" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K95" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L95" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M95" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N95" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fgeneral_2026-07-03_12-30.jpg?alt=media&amp;token=1c16da54-400a-433a-8bbe-663b7ad55c5e</t>
+        </is>
+      </c>
+      <c r="O95" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Ftemperatura_2026-07-03_12-30.jpg?alt=media&amp;token=d461c09e-6678-4b0a-9092-6dffc32df996</t>
+        </is>
+      </c>
+      <c r="P95" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Fescarchado_2026-07-03_12-30.jpg?alt=media&amp;token=e6ead994-9658-47f8-bef6-6f5d11a7a6f9</t>
+        </is>
+      </c>
+      <c r="Q95" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-03%2Festadisticas_2026-07-03_12-30.jpg?alt=media&amp;token=bb4b46c7-74ec-49a7-b3e7-97004f27556c</t>
+        </is>
+      </c>
+      <c r="R95" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S95" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T95" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel ll </t>
+        </is>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/03 12:09</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fgeneral_2026-07-03_12-10.jpg?alt=media&amp;token=c9a32bbb-2485-4f33-a3b8-f5659a24231b</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Ftemperatura_2026-07-03_12-10.jpg?alt=media&amp;token=b956a01e-b65d-42a0-8af2-8847e4524a4e</t>
+        </is>
+      </c>
+      <c r="P96" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Fescarchado_2026-07-03_12-10.jpg?alt=media&amp;token=c2eca73f-d608-4c01-bf81-c48639dd09ef</t>
+        </is>
+      </c>
+      <c r="Q96" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-03%2Festadisticas_2026-07-03_12-10.jpg?alt=media&amp;token=a9a6e929-8daa-448f-9f8b-53a9479232cc</t>
+        </is>
+      </c>
+      <c r="R96" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B97" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/03 11:54</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J97" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K97" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L97" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M97" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N97" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fgeneral_2026-07-03_11-55.jpg?alt=media&amp;token=00c38ae1-0007-4d37-8904-f73b53059a79</t>
+        </is>
+      </c>
+      <c r="O97" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Ftemperatura_2026-07-03_11-55.jpg?alt=media&amp;token=628cb4a0-e8f8-4803-be10-d50bbf95706d</t>
+        </is>
+      </c>
+      <c r="P97" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Fescarchado_2026-07-03_11-55.jpg?alt=media&amp;token=ca2ad645-271c-45a1-9976-9ad0c283b1fa</t>
+        </is>
+      </c>
+      <c r="Q97" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-03%2Festadisticas_2026-07-03_11-55.jpg?alt=media&amp;token=318f0c5a-bdb8-4ae1-bb42-eca11e4d312e</t>
+        </is>
+      </c>
+      <c r="R97" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S97" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T97" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando espinoza </t>
+        </is>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/02 16:42</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fgeneral_2026-07-02_16-44.jpg?alt=media&amp;token=11047bad-a143-4ef2-af43-93cb6ce4b8e2</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Ftemperatura_2026-07-02_16-44.jpg?alt=media&amp;token=ee1b0534-0d64-4100-9288-908dfb8b25c6</t>
+        </is>
+      </c>
+      <c r="P98" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Fescarchado_2026-07-02_16-44.jpg?alt=media&amp;token=d55ca21c-1ed5-47af-b503-7ad73a3e3b30</t>
+        </is>
+      </c>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-07-02%2Festadisticas_2026-07-02_16-44.jpg?alt=media&amp;token=b08de8ee-b999-4887-aed4-fb0baab840db</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">prueba </t>
+        </is>
+      </c>
+      <c r="B99" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4DFF34</t>
+        </is>
+      </c>
+      <c r="C99" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D99" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gustavo Octavio </t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/02 14:46</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J99" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K99" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L99" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M99" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N99" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fgeneral_2026-07-02_14-49.jpg?alt=media&amp;token=4aa5249b-06cf-45d2-b0fa-16faee8ad7e4</t>
+        </is>
+      </c>
+      <c r="O99" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Ftemperatura_2026-07-02_14-49.jpg?alt=media&amp;token=87fad73c-85ae-4c88-95f3-287af5348559</t>
+        </is>
+      </c>
+      <c r="P99" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Fescarchado_2026-07-02_14-49.jpg?alt=media&amp;token=aa50aba5-4d6d-4037-945d-eb6bbb7786f8</t>
+        </is>
+      </c>
+      <c r="Q99" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-07-02%2Festadisticas_2026-07-02_14-49.jpg?alt=media&amp;token=0c4bfcdc-e59e-4f3a-a1c5-105b507d902e</t>
+        </is>
+      </c>
+      <c r="R99" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S99" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T99" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/02 13:11</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fgeneral_2026-07-02_13-12.jpg?alt=media&amp;token=00d43c9b-aad5-468b-b95c-ae55da4c591b</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Ftemperatura_2026-07-02_13-12.jpg?alt=media&amp;token=67547442-1948-4f3e-a9b6-f1aa9f6dc733</t>
+        </is>
+      </c>
+      <c r="P100" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Fescarchado_2026-07-02_13-12.jpg?alt=media&amp;token=d257611b-ca3a-4676-88db-ec7ddb1b6445</t>
+        </is>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-07-02%2Festadisticas_2026-07-02_13-12.jpg?alt=media&amp;token=91f6170b-98b5-44b8-9df1-d9c5c80bb215</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B101" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C101" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/02 12:51</t>
+        </is>
+      </c>
+      <c r="F101" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H101" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I101" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J101" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K101" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L101" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M101" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N101" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fgeneral_2026-07-02_12-52.jpg?alt=media&amp;token=a06305aa-c8ab-4d56-8dc0-a10668e4f667</t>
+        </is>
+      </c>
+      <c r="O101" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Ftemperatura_2026-07-02_12-52.jpg?alt=media&amp;token=5c87e96c-85d9-4842-ae34-94cb9cd6786e</t>
+        </is>
+      </c>
+      <c r="P101" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Fescarchado_2026-07-02_12-52.jpg?alt=media&amp;token=acad40bc-ac58-43bd-b2a0-35ecf2801b39</t>
+        </is>
+      </c>
+      <c r="Q101" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-07-02%2Festadisticas_2026-07-02_12-52.jpg?alt=media&amp;token=1c8a2c6e-a0c4-40b4-9642-6d01ab323703</t>
+        </is>
+      </c>
+      <c r="R101" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S101" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T101" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/02 12:20</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fgeneral_2026-07-02_12-21.jpg?alt=media&amp;token=4cf1a3a6-4290-4d32-9d4b-b5caa3a33615</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Ftemperatura_2026-07-02_12-21.jpg?alt=media&amp;token=d5132977-b54c-4f33-81d6-20c8e974aa1e</t>
+        </is>
+      </c>
+      <c r="P102" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Fescarchado_2026-07-02_12-21.jpg?alt=media&amp;token=07c93636-455c-47e4-b078-ddcb1a5c8d3c</t>
+        </is>
+      </c>
+      <c r="Q102" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-07-02%2Festadisticas_2026-07-02_12-21.jpg?alt=media&amp;token=f5a905a4-2b6e-4ced-9093-149a93112181</t>
+        </is>
+      </c>
+      <c r="R102" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B103" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/02 11:51</t>
+        </is>
+      </c>
+      <c r="F103" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H103" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I103" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J103" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K103" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L103" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M103" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N103" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fgeneral_2026-07-02_11-52.jpg?alt=media&amp;token=539cad15-d093-407d-9140-f6d11e959cad</t>
+        </is>
+      </c>
+      <c r="O103" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Ftemperatura_2026-07-02_11-52.jpg?alt=media&amp;token=37463b81-558a-4b0b-a3a9-8438ffb9e445</t>
+        </is>
+      </c>
+      <c r="P103" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Fescarchado_2026-07-02_11-52.jpg?alt=media&amp;token=0bbce1ed-84ab-44ce-8d7a-ab578c605d99</t>
+        </is>
+      </c>
+      <c r="Q103" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-07-02%2Festadisticas_2026-07-02_11-52.jpg?alt=media&amp;token=294f914d-c903-4186-b39d-f2241d4a6109</t>
+        </is>
+      </c>
+      <c r="R103" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S103" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T103" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Kof </t>
+        </is>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/02 11:48</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fgeneral_2026-07-02_11-49.jpg?alt=media&amp;token=2d347ace-c16c-4236-9faf-a36cc3d190a3</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Ftemperatura_2026-07-02_11-49.jpg?alt=media&amp;token=c262d2ee-b3c7-4d81-9888-67e5da8c2417</t>
+        </is>
+      </c>
+      <c r="P104" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Fescarchado_2026-07-02_11-49.jpg?alt=media&amp;token=630fa9b8-be4d-467f-be3b-72715664e609</t>
+        </is>
+      </c>
+      <c r="Q104" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-07-02%2Festadisticas_2026-07-02_11-49.jpg?alt=media&amp;token=e28907ef-1b27-490e-a0d1-7aba031122e8</t>
+        </is>
+      </c>
+      <c r="R104" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">prueba </t>
+        </is>
+      </c>
+      <c r="B105" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4D1576</t>
+        </is>
+      </c>
+      <c r="C105" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/02 11:44</t>
+        </is>
+      </c>
+      <c r="F105" s="3" t="inlineStr">
+        <is>
+          <t>-34</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H105" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I105" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J105" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K105" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L105" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M105" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N105" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fgeneral_2026-07-02_11-46.jpg?alt=media&amp;token=1bff6dbe-4eb8-45fd-bc26-85fac154e011</t>
+        </is>
+      </c>
+      <c r="O105" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Ftemperatura_2026-07-02_11-46.jpg?alt=media&amp;token=726edc8a-94ba-401f-a921-f514f81b970c</t>
+        </is>
+      </c>
+      <c r="P105" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Fescarchado_2026-07-02_11-46.jpg?alt=media&amp;token=edd2a7bb-0a16-40ec-928c-8a80b8d2888d</t>
+        </is>
+      </c>
+      <c r="Q105" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4D1576%2F2026-07-02%2Festadisticas_2026-07-02_11-46.jpg?alt=media&amp;token=ca287c27-a2a3-4821-9e29-6b584af7771b</t>
+        </is>
+      </c>
+      <c r="R105" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S105" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T105" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/02 11:10</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fgeneral_2026-07-02_11-11.jpg?alt=media&amp;token=495a4bd3-41d9-496a-8449-f2da73b2bec3</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Ftemperatura_2026-07-02_11-11.jpg?alt=media&amp;token=a93a4a39-34a7-4269-88b8-148387e66f4b</t>
+        </is>
+      </c>
+      <c r="P106" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Fescarchado_2026-07-02_11-11.jpg?alt=media&amp;token=b363abbf-ed01-4bb6-a16d-267aeafcaebe</t>
+        </is>
+      </c>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-07-02%2Festadisticas_2026-07-02_11-11.jpg?alt=media&amp;token=5fdbc06c-5ad5-451d-9968-4516da813567</t>
+        </is>
+      </c>
+      <c r="R106" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B107" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/02 11:04</t>
+        </is>
+      </c>
+      <c r="F107" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H107" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I107" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J107" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K107" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L107" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M107" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N107" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fgeneral_2026-07-02_11-06.jpg?alt=media&amp;token=d268acd8-5ae8-45a6-8960-6a6847953433</t>
+        </is>
+      </c>
+      <c r="O107" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Ftemperatura_2026-07-02_11-06.jpg?alt=media&amp;token=aa0a1736-dacc-48e1-a216-aac0d6818a8d</t>
+        </is>
+      </c>
+      <c r="P107" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Fescarchado_2026-07-02_11-06.jpg?alt=media&amp;token=153cd9df-eeb3-43d5-ba1a-92d7cbe433fe</t>
+        </is>
+      </c>
+      <c r="Q107" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-07-02%2Festadisticas_2026-07-02_11-06.jpg?alt=media&amp;token=4ffb8760-255d-4862-bec9-ecd901e7eb4e</t>
+        </is>
+      </c>
+      <c r="R107" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S107" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T107" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 16:37</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fgeneral_2026-07-01_16-38.jpg?alt=media&amp;token=b17126eb-fba7-4472-a040-2e3eeea78f6c</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Ftemperatura_2026-07-01_16-38.jpg?alt=media&amp;token=8cdf3615-942b-4c8c-984c-47b00d6cb2e8</t>
+        </is>
+      </c>
+      <c r="P108" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Fescarchado_2026-07-01_16-38.jpg?alt=media&amp;token=0ac480fb-2d0a-48e4-a78a-acff54af9bfd</t>
+        </is>
+      </c>
+      <c r="Q108" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-07-01%2Festadisticas_2026-07-01_16-38.jpg?alt=media&amp;token=c8933b1c-d61d-41ec-951a-04a926306cc7</t>
+        </is>
+      </c>
+      <c r="R108" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B109" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 15:50</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J109" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K109" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L109" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M109" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N109" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fgeneral_2026-07-01_15-54.jpg?alt=media&amp;token=0697019c-6ead-49a3-ae69-fcb4799cc846</t>
+        </is>
+      </c>
+      <c r="O109" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Ftemperatura_2026-07-01_15-54.jpg?alt=media&amp;token=71a1fa77-35ce-4f9d-beb3-5169b09737dd</t>
+        </is>
+      </c>
+      <c r="P109" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Fescarchado_2026-07-01_15-54.jpg?alt=media&amp;token=5e40373a-e0cf-4ca6-9328-bc51b335cb4a</t>
+        </is>
+      </c>
+      <c r="Q109" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-07-01%2Festadisticas_2026-07-01_15-54.jpg?alt=media&amp;token=6bff3bc1-86bc-409f-83b9-b14c6cbf425f</t>
+        </is>
+      </c>
+      <c r="R109" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S109" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T109" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 15:10</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fgeneral_2026-07-01_15-11.jpg?alt=media&amp;token=773325dc-c5fa-433b-b106-6f2b60e3da34</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Ftemperatura_2026-07-01_15-11.jpg?alt=media&amp;token=6bb62cc8-4d38-435c-b50e-4cde1d13ce3e</t>
+        </is>
+      </c>
+      <c r="P110" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Fescarchado_2026-07-01_15-11.jpg?alt=media&amp;token=faf3fed7-bee1-414e-9336-8c69b8f2fa92</t>
+        </is>
+      </c>
+      <c r="Q110" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-07-01%2Festadisticas_2026-07-01_15-11.jpg?alt=media&amp;token=f3fba409-60a4-4c21-a9f0-64bc74a62ee9</t>
+        </is>
+      </c>
+      <c r="R110" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B111" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C111" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 14:41</t>
+        </is>
+      </c>
+      <c r="F111" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="H111" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I111" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J111" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M111" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N111" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fgeneral_2026-07-01_14-42.jpg?alt=media&amp;token=33dfaef4-5496-474b-9d47-679109e4fc74</t>
+        </is>
+      </c>
+      <c r="O111" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Ftemperatura_2026-07-01_14-42.jpg?alt=media&amp;token=3b364ff2-bbcf-4f16-92ec-7eb35d99cc5f</t>
+        </is>
+      </c>
+      <c r="P111" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Fescarchado_2026-07-01_14-42.jpg?alt=media&amp;token=59e91396-0490-44bc-95c4-302c6a10ef05</t>
+        </is>
+      </c>
+      <c r="Q111" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-07-01%2Festadisticas_2026-07-01_14-42.jpg?alt=media&amp;token=4404ee53-4d3f-4f7e-a7ca-d254fce52473</t>
+        </is>
+      </c>
+      <c r="R111" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S111" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T111" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel ll </t>
+        </is>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 14:08</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fgeneral_2026-07-01_14-09.jpg?alt=media&amp;token=037c3d3d-e30b-4bcc-949c-821320120640</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Ftemperatura_2026-07-01_14-09.jpg?alt=media&amp;token=7186213a-b86f-4eb0-b629-b697fb333384</t>
+        </is>
+      </c>
+      <c r="P112" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Fescarchado_2026-07-01_14-09.jpg?alt=media&amp;token=f50e689c-e851-4e81-a85e-e28fd55839a6</t>
+        </is>
+      </c>
+      <c r="Q112" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-07-01%2Festadisticas_2026-07-01_14-09.jpg?alt=media&amp;token=8884232e-2805-4a7f-ac7d-7011231b3e27</t>
+        </is>
+      </c>
+      <c r="R112" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B113" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C113" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 14:05</t>
+        </is>
+      </c>
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H113" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I113" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J113" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K113" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L113" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M113" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N113" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fgeneral_2026-07-01_14-06.jpg?alt=media&amp;token=1fe1e054-1945-4583-a8ca-f1b10a0a4324</t>
+        </is>
+      </c>
+      <c r="O113" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Ftemperatura_2026-07-01_14-06.jpg?alt=media&amp;token=076dc931-ac38-4b45-a513-73e640a1be2a</t>
+        </is>
+      </c>
+      <c r="P113" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Fescarchado_2026-07-01_14-06.jpg?alt=media&amp;token=7499fac2-ac40-451c-a5c5-214d820214a8</t>
+        </is>
+      </c>
+      <c r="Q113" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-07-01%2Festadisticas_2026-07-01_14-06.jpg?alt=media&amp;token=34a42760-4aad-46f0-bca3-89298b171e61</t>
+        </is>
+      </c>
+      <c r="R113" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S113" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T113" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 13:49</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fgeneral_2026-07-01_13-51.jpg?alt=media&amp;token=2ef71d29-5be9-4241-bcb7-e0520c534b33</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Ftemperatura_2026-07-01_13-51.jpg?alt=media&amp;token=8311a523-32eb-4340-89ee-bea5b80778ee</t>
+        </is>
+      </c>
+      <c r="P114" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Fescarchado_2026-07-01_13-51.jpg?alt=media&amp;token=e0498784-c952-4178-896c-91ec1bcb52b2</t>
+        </is>
+      </c>
+      <c r="Q114" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-07-01%2Festadisticas_2026-07-01_13-51.jpg?alt=media&amp;token=d611b675-671d-48a4-8af4-5625013b9c3c</t>
+        </is>
+      </c>
+      <c r="R114" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B115" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 13:32</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I115" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J115" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K115" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L115" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M115" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N115" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fgeneral_2026-07-01_13-33.jpg?alt=media&amp;token=3b3cd1ee-4419-4300-a04a-0f55f3a63e31</t>
+        </is>
+      </c>
+      <c r="O115" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Ftemperatura_2026-07-01_13-33.jpg?alt=media&amp;token=2e49c4cd-aa9d-443c-a50a-1c10ecdc548c</t>
+        </is>
+      </c>
+      <c r="P115" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Fescarchado_2026-07-01_13-33.jpg?alt=media&amp;token=be3dd21f-d490-4ffd-a8d9-b56cfbd9e827</t>
+        </is>
+      </c>
+      <c r="Q115" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-07-01%2Festadisticas_2026-07-01_13-33.jpg?alt=media&amp;token=504a62e4-dd8b-4213-bbe4-6a26e870ceec</t>
+        </is>
+      </c>
+      <c r="R115" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S115" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T115" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 13:06</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fgeneral_2026-07-01_13-07.jpg?alt=media&amp;token=9f5cbf83-93bb-4cc7-adda-6aa41c57d29b</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Ftemperatura_2026-07-01_13-07.jpg?alt=media&amp;token=ea6c83c5-a340-40ec-9118-33dcf6f28764</t>
+        </is>
+      </c>
+      <c r="P116" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Fescarchado_2026-07-01_13-07.jpg?alt=media&amp;token=7648f58f-aee5-49d5-a83e-7b037dbf38b4</t>
+        </is>
+      </c>
+      <c r="Q116" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-07-01%2Festadisticas_2026-07-01_13-07.jpg?alt=media&amp;token=24db1ef9-ed6a-438a-aef5-739d62a53fa2</t>
+        </is>
+      </c>
+      <c r="R116" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B117" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C117" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 12:31</t>
+        </is>
+      </c>
+      <c r="F117" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H117" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I117" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K117" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L117" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M117" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N117" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fgeneral_2026-07-01_12-32.jpg?alt=media&amp;token=b9b4265e-5fe2-496d-a77d-d83ccce714eb</t>
+        </is>
+      </c>
+      <c r="O117" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Ftemperatura_2026-07-01_12-32.jpg?alt=media&amp;token=9d11fecd-b475-4926-89ba-3aa98638d142</t>
+        </is>
+      </c>
+      <c r="P117" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Fescarchado_2026-07-01_12-32.jpg?alt=media&amp;token=0891b24c-1ae6-4739-a747-bd6af18f9f28</t>
+        </is>
+      </c>
+      <c r="Q117" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-07-01%2Festadisticas_2026-07-01_12-32.jpg?alt=media&amp;token=fdc0333e-6b14-4e97-9875-c9889043244b</t>
+        </is>
+      </c>
+      <c r="R117" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S117" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T117" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo gdl </t>
+        </is>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 12:05</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fgeneral_2026-07-01_12-06.jpg?alt=media&amp;token=f4e3c8b9-d791-409f-8d13-3541129dd8f4</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Ftemperatura_2026-07-01_12-06.jpg?alt=media&amp;token=c3c18959-5e08-4f12-a1ca-b476e93403ae</t>
+        </is>
+      </c>
+      <c r="P118" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Fescarchado_2026-07-01_12-06.jpg?alt=media&amp;token=3eed8e62-ef9f-416e-be63-79fb46932770</t>
+        </is>
+      </c>
+      <c r="Q118" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-07-01%2Festadisticas_2026-07-01_12-06.jpg?alt=media&amp;token=cf4e3233-991f-4bd8-b51e-31ad1f8ea887</t>
+        </is>
+      </c>
+      <c r="R118" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B119" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C119" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D119" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 11:52</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M119" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N119" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fgeneral_2026-07-01_11-54.jpg?alt=media&amp;token=4c03e7ad-97bb-48d6-b32e-3a3240394dbc</t>
+        </is>
+      </c>
+      <c r="O119" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Ftemperatura_2026-07-01_11-54.jpg?alt=media&amp;token=7529de74-9a5a-48be-a216-dd344de553ec</t>
+        </is>
+      </c>
+      <c r="P119" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Fescarchado_2026-07-01_11-54.jpg?alt=media&amp;token=d9b993e9-8643-4bb8-86ab-9a103d5c1a60</t>
+        </is>
+      </c>
+      <c r="Q119" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-07-01%2Festadisticas_2026-07-01_11-54.jpg?alt=media&amp;token=b7f930db-9b4f-45d7-8cef-c58b8b51358f</t>
+        </is>
+      </c>
+      <c r="R119" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S119" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T119" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 11:23</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fgeneral_2026-07-01_11-24.jpg?alt=media&amp;token=037d09aa-0547-4507-be17-d88e01f1ada7</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Ftemperatura_2026-07-01_11-24.jpg?alt=media&amp;token=cb17a459-529f-48dd-a71f-c80964e3606d</t>
+        </is>
+      </c>
+      <c r="P120" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Fescarchado_2026-07-01_11-24.jpg?alt=media&amp;token=7cf23eb0-1fd6-47c5-9ba1-f8d43e4f88a7</t>
+        </is>
+      </c>
+      <c r="Q120" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-07-01%2Festadisticas_2026-07-01_11-24.jpg?alt=media&amp;token=b0433482-b911-46eb-a249-68797ae8306a</t>
+        </is>
+      </c>
+      <c r="R120" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B121" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>2026/07/01 11:03</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H121" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I121" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J121" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K121" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L121" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M121" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N121" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fgeneral_2026-07-01_11-04.jpg?alt=media&amp;token=47fa796d-15df-4fb0-b22f-7e2d829b4b8a</t>
+        </is>
+      </c>
+      <c r="O121" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Ftemperatura_2026-07-01_11-04.jpg?alt=media&amp;token=697bc2a1-0b27-4bb8-9973-38b221e7f6ac</t>
+        </is>
+      </c>
+      <c r="P121" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Fescarchado_2026-07-01_11-04.jpg?alt=media&amp;token=76e1e52c-55e7-450c-9b69-7a6d8af26258</t>
+        </is>
+      </c>
+      <c r="Q121" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-07-01%2Festadisticas_2026-07-01_11-04.jpg?alt=media&amp;token=cc35abf0-39aa-4350-bcc6-3f5f7920a02b</t>
+        </is>
+      </c>
+      <c r="R121" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S121" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T121" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>2026/07/01 10:18</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fgeneral_2026-07-01_10-19.jpg?alt=media&amp;token=7c2b199e-64b2-47b5-a410-95fa9b0924fc</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Ftemperatura_2026-07-01_10-19.jpg?alt=media&amp;token=17586cd6-ad37-4f07-a2c0-ee5f19f0598e</t>
+        </is>
+      </c>
+      <c r="P122" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Fescarchado_2026-07-01_10-19.jpg?alt=media&amp;token=8f9cbf0d-b739-43e6-8191-254b0a69fa5f</t>
+        </is>
+      </c>
+      <c r="Q122" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-07-01%2Festadisticas_2026-07-01_10-19.jpg?alt=media&amp;token=f91467bb-c82b-43f4-9a9a-d85ca7afef29</t>
+        </is>
+      </c>
+      <c r="R122" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B123" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C123" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D123" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/30 18:21</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H123" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I123" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Fgeneral_2026-06-30_18-23.jpg?alt=media&amp;token=805f8758-fa03-40ee-9530-5972ef70313e</t>
+        </is>
+      </c>
+      <c r="O123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Ftemperatura_2026-06-30_18-23.jpg?alt=media&amp;token=cdd44f38-1c1e-415f-b75f-f3f01b47a15d</t>
+        </is>
+      </c>
+      <c r="P123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Fescarchado_2026-06-30_18-23.jpg?alt=media&amp;token=64320d1d-c4c2-4636-8ab4-890140f6b617</t>
+        </is>
+      </c>
+      <c r="Q123" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-30%2Festadisticas_2026-06-30_18-23.jpg?alt=media&amp;token=701c6144-3576-4c67-aa2d-5c1593a40bfa</t>
+        </is>
+      </c>
+      <c r="R123" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S123" s="3" t="inlineStr"/>
+      <c r="T123" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="inlineStr">
+        <is>
+          <t>oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/30 17:22</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>-1.3</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fgeneral_2026-06-30_17-28.jpg?alt=media&amp;token=33c8a31a-0c34-4c8c-ab95-545f2b1871cb</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Ftemperatura_2026-06-30_17-28.jpg?alt=media&amp;token=16aa90ee-1eba-4010-b249-d038c4f30e1a</t>
+        </is>
+      </c>
+      <c r="P124" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Fescarchado_2026-06-30_17-28.jpg?alt=media&amp;token=4a1c1ed0-7826-4ea3-8b56-e35d3d384231</t>
+        </is>
+      </c>
+      <c r="Q124" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-30%2Festadisticas_2026-06-30_17-28.jpg?alt=media&amp;token=f5345210-69ee-499d-8304-48d9c0f0f7ab</t>
+        </is>
+      </c>
+      <c r="R124" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B125" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C125" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D125" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E125" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/30 16:42</t>
+        </is>
+      </c>
+      <c r="F125" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H125" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I125" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J125" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K125" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L125" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M125" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N125" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fgeneral_2026-06-30_16-47.jpg?alt=media&amp;token=8e52d151-6660-46cb-93c2-c847aa5e2c6b</t>
+        </is>
+      </c>
+      <c r="O125" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Ftemperatura_2026-06-30_16-47.jpg?alt=media&amp;token=a308dbc0-2427-48fe-aa3a-8a80f5cfa061</t>
+        </is>
+      </c>
+      <c r="P125" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Fescarchado_2026-06-30_16-47.jpg?alt=media&amp;token=73cfe2a6-82df-494a-ae20-ed30d62e2e06</t>
+        </is>
+      </c>
+      <c r="Q125" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-30%2Festadisticas_2026-06-30_16-47.jpg?alt=media&amp;token=2ec11a41-c5eb-4b00-9852-0639b5f2b79c</t>
+        </is>
+      </c>
+      <c r="R125" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S125" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T125" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo kof </t>
+        </is>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/30 16:38</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fgeneral_2026-06-30_16-40.jpg?alt=media&amp;token=87529e89-21a6-4d0c-be7c-d589614c6a73</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Ftemperatura_2026-06-30_16-40.jpg?alt=media&amp;token=424f485b-e08b-4ae1-aa78-cbda4278a8fd</t>
+        </is>
+      </c>
+      <c r="P126" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Fescarchado_2026-06-30_16-40.jpg?alt=media&amp;token=35349d31-0f3f-43ab-a3b3-26a34e6033bc</t>
+        </is>
+      </c>
+      <c r="Q126" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-30%2Festadisticas_2026-06-30_16-40.jpg?alt=media&amp;token=3118c2dd-0fd7-463a-b71a-c4bdc6b6fafd</t>
+        </is>
+      </c>
+      <c r="R126" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B127" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/30 16:04</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J127" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K127" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L127" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M127" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N127" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fgeneral_2026-06-30_16-11.jpg?alt=media&amp;token=a8cf5d96-168f-40d7-9fb8-6fe9ecfafea7</t>
+        </is>
+      </c>
+      <c r="O127" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Ftemperatura_2026-06-30_16-11.jpg?alt=media&amp;token=8c65ac62-82d5-47e3-875d-6f57ae213bba</t>
+        </is>
+      </c>
+      <c r="P127" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Fescarchado_2026-06-30_16-11.jpg?alt=media&amp;token=83d2d78f-2b78-4657-aa99-05e772ecc6a2</t>
+        </is>
+      </c>
+      <c r="Q127" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-30%2Festadisticas_2026-06-30_16-11.jpg?alt=media&amp;token=9efde0c6-9c17-4126-be23-bfe926440384</t>
+        </is>
+      </c>
+      <c r="R127" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S127" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T127" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Antonio Solis </t>
+        </is>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/30 13:18</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fgeneral_2026-06-30_13-20.jpg?alt=media&amp;token=c964ef2e-6d03-429f-a3c2-c24cb573dde5</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Ftemperatura_2026-06-30_13-20.jpg?alt=media&amp;token=1191f55f-12e9-4cd8-8475-5f9c817ad4cc</t>
+        </is>
+      </c>
+      <c r="P128" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Fescarchado_2026-06-30_13-20.jpg?alt=media&amp;token=3bace5c6-adf1-4576-a159-56ce1ef5e177</t>
+        </is>
+      </c>
+      <c r="Q128" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-30%2Festadisticas_2026-06-30_13-20.jpg?alt=media&amp;token=3e6d90b4-7727-4029-a3fb-4a0c55137faf</t>
+        </is>
+      </c>
+      <c r="R128" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B129" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C129" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/30 12:30</t>
+        </is>
+      </c>
+      <c r="F129" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G129" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H129" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I129" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J129" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K129" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L129" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M129" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N129" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fgeneral_2026-06-30_12-32.jpg?alt=media&amp;token=b6d48fd3-424d-4585-96ff-df824fdbc7a6</t>
+        </is>
+      </c>
+      <c r="O129" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Ftemperatura_2026-06-30_12-32.jpg?alt=media&amp;token=1f20db00-13cf-48d1-b376-c901829cceec</t>
+        </is>
+      </c>
+      <c r="P129" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Fescarchado_2026-06-30_12-32.jpg?alt=media&amp;token=4722bee1-4249-4f1f-9e08-138faf3126a8</t>
+        </is>
+      </c>
+      <c r="Q129" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-30%2Festadisticas_2026-06-30_12-32.jpg?alt=media&amp;token=4db95d4e-29e8-4af2-8efd-163bdb4b5eda</t>
+        </is>
+      </c>
+      <c r="R129" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S129" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T129" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>oxxo aeropuerto</t>
+        </is>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49158A</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 22:08</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>-1.4</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fgeneral_2026-06-29_22-21.jpg?alt=media&amp;token=78a2b61e-2074-40a9-8b9a-622f3d69d418</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Ftemperatura_2026-06-29_22-21.jpg?alt=media&amp;token=7877a5a6-83ee-4053-8039-ca5994ace01e</t>
+        </is>
+      </c>
+      <c r="P130" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Fescarchado_2026-06-29_22-21.jpg?alt=media&amp;token=14d4a25e-1a8f-46d8-9d1b-6d39d36c006a</t>
+        </is>
+      </c>
+      <c r="Q130" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-29%2Festadisticas_2026-06-29_22-21.jpg?alt=media&amp;token=df6cf63d-34f3-4e26-af4c-a31a82205637</t>
+        </is>
+      </c>
+      <c r="R130" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B131" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C131" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 20:45</t>
+        </is>
+      </c>
+      <c r="F131" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G131" s="3" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H131" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I131" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J131" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K131" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L131" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M131" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N131" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fgeneral_2026-06-29_20-52.jpg?alt=media&amp;token=f0918557-5800-4d13-914d-42f37ce04e23</t>
+        </is>
+      </c>
+      <c r="O131" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Ftemperatura_2026-06-29_20-52.jpg?alt=media&amp;token=7954cf33-d3b1-4199-84bd-e71533019cab</t>
+        </is>
+      </c>
+      <c r="P131" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Fescarchado_2026-06-29_20-52.jpg?alt=media&amp;token=66b5d1b2-fce6-4938-ab5c-f114f68025d2</t>
+        </is>
+      </c>
+      <c r="Q131" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-29%2Festadisticas_2026-06-29_20-52.jpg?alt=media&amp;token=997bec9b-3308-400c-98c4-0ce169777e71</t>
+        </is>
+      </c>
+      <c r="R131" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S131" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T131" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 17:49</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fgeneral_2026-06-29_17-49.jpg?alt=media&amp;token=6e46cda2-e72a-4d0b-9d70-acef9478cb15</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Ftemperatura_2026-06-29_17-49.jpg?alt=media&amp;token=cd2890dc-d602-4d44-87bd-027b25fb02e5</t>
+        </is>
+      </c>
+      <c r="P132" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Fescarchado_2026-06-29_17-49.jpg?alt=media&amp;token=dcaeaa0a-bed5-4782-a34a-75fa3ddaced7</t>
+        </is>
+      </c>
+      <c r="Q132" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-29%2Festadisticas_2026-06-29_17-49.jpg?alt=media&amp;token=0145a7ef-f506-456d-84ff-d83dac5931ea</t>
+        </is>
+      </c>
+      <c r="R132" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 17:05</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K133" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L133" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M133" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N133" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fgeneral_2026-06-29_17-06.jpg?alt=media&amp;token=c7c1c348-dc45-4e73-8138-f45171e7d485</t>
+        </is>
+      </c>
+      <c r="O133" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Ftemperatura_2026-06-29_17-06.jpg?alt=media&amp;token=d3ad358f-3fe4-47fa-8410-89f84d1c6dc0</t>
+        </is>
+      </c>
+      <c r="P133" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Fescarchado_2026-06-29_17-06.jpg?alt=media&amp;token=237de04d-2f6e-45a7-a89a-0a5fcab710a9</t>
+        </is>
+      </c>
+      <c r="Q133" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-29%2Festadisticas_2026-06-29_17-06.jpg?alt=media&amp;token=daf6856c-ef8a-4e00-be90-f420a888495e</t>
+        </is>
+      </c>
+      <c r="R133" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S133" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T133" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:37</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fgeneral_2026-06-29_16-38.jpg?alt=media&amp;token=0e1fd31c-a7f8-4d72-8595-4bf75c69acc8</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Ftemperatura_2026-06-29_16-38.jpg?alt=media&amp;token=61af09ac-3e72-4986-b7f2-80fe8b205bf4</t>
+        </is>
+      </c>
+      <c r="P134" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Fescarchado_2026-06-29_16-38.jpg?alt=media&amp;token=1148fddb-c5d2-4620-91ba-8dc70ce6874e</t>
+        </is>
+      </c>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-29%2Festadisticas_2026-06-29_16-38.jpg?alt=media&amp;token=1b6f364b-cf0a-4840-a4c4-fa7f9a08b53a</t>
+        </is>
+      </c>
+      <c r="R134" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B135" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C135" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E135" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:09</t>
+        </is>
+      </c>
+      <c r="F135" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G135" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H135" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I135" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J135" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K135" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L135" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M135" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N135" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fgeneral_2026-06-29_16-11.jpg?alt=media&amp;token=0fb7b730-7463-417c-81e3-799d6afca0c3</t>
+        </is>
+      </c>
+      <c r="O135" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Ftemperatura_2026-06-29_16-11.jpg?alt=media&amp;token=be49c49b-dfac-4200-8fa7-7a7d1cfe6854</t>
+        </is>
+      </c>
+      <c r="P135" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Fescarchado_2026-06-29_16-11.jpg?alt=media&amp;token=6c4ac513-f1b0-405c-9ff6-677d67a1bac9</t>
+        </is>
+      </c>
+      <c r="Q135" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-29%2Festadisticas_2026-06-29_16-11.jpg?alt=media&amp;token=fa9b9fb3-0d75-4206-ac9f-a39a240108ed</t>
+        </is>
+      </c>
+      <c r="R135" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S135" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T135" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel ll </t>
+        </is>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 16:06</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fgeneral_2026-06-29_16-08.jpg?alt=media&amp;token=e5bcb2b3-0bcc-4e71-a78a-99f321888e36</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Ftemperatura_2026-06-29_16-08.jpg?alt=media&amp;token=25d64255-22a6-479c-a6d8-dcb38a74e7f0</t>
+        </is>
+      </c>
+      <c r="P136" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Fescarchado_2026-06-29_16-08.jpg?alt=media&amp;token=bbacd67b-5c08-4fe3-8d74-eb40d196b72e</t>
+        </is>
+      </c>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-29%2Festadisticas_2026-06-29_16-08.jpg?alt=media&amp;token=600fe40e-71f6-4a7a-a176-4eac7a9a78c3</t>
+        </is>
+      </c>
+      <c r="R136" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B137" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C137" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D137" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 15:31</t>
+        </is>
+      </c>
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I137" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J137" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K137" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L137" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M137" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N137" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fgeneral_2026-06-29_15-32.jpg?alt=media&amp;token=561ee8d6-b257-4e47-8f91-f52ca7d36798</t>
+        </is>
+      </c>
+      <c r="O137" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Ftemperatura_2026-06-29_15-32.jpg?alt=media&amp;token=c6f295ac-1fb0-4b82-bc40-4cacf23b2ce8</t>
+        </is>
+      </c>
+      <c r="P137" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Fescarchado_2026-06-29_15-32.jpg?alt=media&amp;token=8ad5906c-2a70-48ea-a1ca-a379c7ec0d4c</t>
+        </is>
+      </c>
+      <c r="Q137" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-29%2Festadisticas_2026-06-29_15-32.jpg?alt=media&amp;token=2c2aca05-49ba-40bc-98f9-bdedf3866a7f</t>
+        </is>
+      </c>
+      <c r="R137" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S137" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T137" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 15:05</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fgeneral_2026-06-29_15-06.jpg?alt=media&amp;token=9a7dd9f6-dfc7-4742-b1fb-059b142eb4b7</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Ftemperatura_2026-06-29_15-06.jpg?alt=media&amp;token=2254981f-76af-4fbf-a15b-49445f8a2ae1</t>
+        </is>
+      </c>
+      <c r="P138" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Fescarchado_2026-06-29_15-06.jpg?alt=media&amp;token=5cd23b8a-aa5f-47fc-8c04-afe7189ba54b</t>
+        </is>
+      </c>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-29%2Festadisticas_2026-06-29_15-06.jpg?alt=media&amp;token=cad1e805-1dd2-40c6-9845-c6928f66b3f7</t>
+        </is>
+      </c>
+      <c r="R138" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B139" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>Jorge Alberto</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:59</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J139" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K139" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L139" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M139" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N139" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fgeneral_2026-06-29_15-00.jpg?alt=media&amp;token=5d44c12c-e2bf-49e0-a20a-1c283ed12ab4</t>
+        </is>
+      </c>
+      <c r="O139" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Ftemperatura_2026-06-29_15-00.jpg?alt=media&amp;token=7827d432-c753-468a-b200-570934dfbfc9</t>
+        </is>
+      </c>
+      <c r="P139" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Fescarchado_2026-06-29_15-00.jpg?alt=media&amp;token=0ebde635-0d6f-4b22-a058-dd54f5abb749</t>
+        </is>
+      </c>
+      <c r="Q139" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-29%2Festadisticas_2026-06-29_15-00.jpg?alt=media&amp;token=ad7363e8-79aa-4c3d-83df-2f4661bfd308</t>
+        </is>
+      </c>
+      <c r="R139" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S139" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T139" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:33</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fgeneral_2026-06-29_14-34.jpg?alt=media&amp;token=dc4a49da-ac41-4cc3-9d36-6039f36a9985</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Ftemperatura_2026-06-29_14-34.jpg?alt=media&amp;token=fecb13fb-6a6c-4819-81a0-76daf9a3dd9e</t>
+        </is>
+      </c>
+      <c r="P140" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Fescarchado_2026-06-29_14-34.jpg?alt=media&amp;token=72b5a505-5bc7-421c-a67d-bb077bbbe1d2</t>
+        </is>
+      </c>
+      <c r="Q140" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-29%2Festadisticas_2026-06-29_14-34.jpg?alt=media&amp;token=d8a8b84a-f5f1-4215-b94f-2c8a10296282</t>
+        </is>
+      </c>
+      <c r="R140" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B141" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C141" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 14:27</t>
+        </is>
+      </c>
+      <c r="F141" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G141" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H141" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I141" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K141" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L141" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M141" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N141" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fgeneral_2026-06-29_14-29.jpg?alt=media&amp;token=81030c0d-24d0-4bfb-a1ab-67769fba0bb0</t>
+        </is>
+      </c>
+      <c r="O141" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Ftemperatura_2026-06-29_14-29.jpg?alt=media&amp;token=b3051a80-701c-48fd-b46a-fd7f30131a5c</t>
+        </is>
+      </c>
+      <c r="P141" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Fescarchado_2026-06-29_14-29.jpg?alt=media&amp;token=2f20e1dd-f5c2-4628-9749-a7747edb7d86</t>
+        </is>
+      </c>
+      <c r="Q141" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-29%2Festadisticas_2026-06-29_14-29.jpg?alt=media&amp;token=9e7a92fc-3ee4-4ef9-aad5-695019521884</t>
+        </is>
+      </c>
+      <c r="R141" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S141" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T141" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>oxxo expo</t>
+        </is>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:57</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fgeneral_2026-06-29_13-58.jpg?alt=media&amp;token=e2c921bc-931a-4fac-8eb5-52d6f28230fe</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Ftemperatura_2026-06-29_13-58.jpg?alt=media&amp;token=e4abca31-0c62-4292-9282-87e5aa1c9e6e</t>
+        </is>
+      </c>
+      <c r="P142" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Fescarchado_2026-06-29_13-58.jpg?alt=media&amp;token=a84bce16-1ae2-4a08-8b0f-fabef931a771</t>
+        </is>
+      </c>
+      <c r="Q142" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-29%2Festadisticas_2026-06-29_13-58.jpg?alt=media&amp;token=34151942-9460-4329-9e27-93e0defda6cf</t>
+        </is>
+      </c>
+      <c r="R142" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B143" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C143" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D143" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:35</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K143" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L143" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M143" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N143" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fgeneral_2026-06-29_13-37.jpg?alt=media&amp;token=96bd855b-7042-4eaf-aa4a-549501f00f4e</t>
+        </is>
+      </c>
+      <c r="O143" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Ftemperatura_2026-06-29_13-37.jpg?alt=media&amp;token=3529a03a-c394-4dcf-9792-c919a6d755ae</t>
+        </is>
+      </c>
+      <c r="P143" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Fescarchado_2026-06-29_13-37.jpg?alt=media&amp;token=e1251aa5-78e1-4573-8f8e-a4204df7f417</t>
+        </is>
+      </c>
+      <c r="Q143" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-29%2Festadisticas_2026-06-29_13-37.jpg?alt=media&amp;token=80512f48-2967-491d-ad57-e553b2bd10a2</t>
+        </is>
+      </c>
+      <c r="R143" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S143" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T143" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/29 13:15</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fgeneral_2026-06-29_13-16.jpg?alt=media&amp;token=a170776c-5fa7-4279-b172-1aa3ee6145b0</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Ftemperatura_2026-06-29_13-16.jpg?alt=media&amp;token=87c6f349-1e70-4b31-9269-abc278df219f</t>
+        </is>
+      </c>
+      <c r="P144" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Fescarchado_2026-06-29_13-16.jpg?alt=media&amp;token=20da4d19-7f3a-4c4c-ac97-d58a0f2617cb</t>
+        </is>
+      </c>
+      <c r="Q144" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-29%2Festadisticas_2026-06-29_13-16.jpg?alt=media&amp;token=a013a128-fd7d-4c99-973d-056c5014c4cb</t>
+        </is>
+      </c>
+      <c r="R144" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B145" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/29 12:07</t>
+        </is>
+      </c>
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J145" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K145" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L145" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M145" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N145" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fgeneral_2026-06-29_12-08.jpg?alt=media&amp;token=f465d9cc-6335-4437-b796-4f2a375bf4cb</t>
+        </is>
+      </c>
+      <c r="O145" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Ftemperatura_2026-06-29_12-08.jpg?alt=media&amp;token=1cc67b62-f577-4573-aad4-652049d092a1</t>
+        </is>
+      </c>
+      <c r="P145" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Fescarchado_2026-06-29_12-08.jpg?alt=media&amp;token=ff468c07-9ef5-470d-840e-9430e8069c89</t>
+        </is>
+      </c>
+      <c r="Q145" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-29%2Festadisticas_2026-06-29_12-08.jpg?alt=media&amp;token=67bc8c9e-c1df-4fc3-a5ad-477de6583e12</t>
+        </is>
+      </c>
+      <c r="R145" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S145" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T145" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/27 13:09</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fgeneral_2026-06-27_13-11.jpg?alt=media&amp;token=d788e6ec-2fef-4a36-84f4-b0883eb592eb</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Ftemperatura_2026-06-27_13-11.jpg?alt=media&amp;token=e85277ef-c4c9-461b-a45d-11d1029faa48</t>
+        </is>
+      </c>
+      <c r="P146" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Fescarchado_2026-06-27_13-11.jpg?alt=media&amp;token=af8163a4-ea5f-4cb8-aa22-e2b6b413ec1c</t>
+        </is>
+      </c>
+      <c r="Q146" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-27%2Festadisticas_2026-06-27_13-11.jpg?alt=media&amp;token=e22a1c87-4874-4fa5-a841-55039329ecba</t>
+        </is>
+      </c>
+      <c r="R146" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B147" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C147" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D147" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E147" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/27 12:40</t>
+        </is>
+      </c>
+      <c r="F147" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G147" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H147" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I147" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J147" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K147" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L147" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M147" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N147" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fgeneral_2026-06-27_12-41.jpg?alt=media&amp;token=822c168f-c2c4-4cae-88f2-01038c676c8c</t>
+        </is>
+      </c>
+      <c r="O147" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Ftemperatura_2026-06-27_12-41.jpg?alt=media&amp;token=a3451dcf-d170-4b18-a91c-b06aadbf1b8f</t>
+        </is>
+      </c>
+      <c r="P147" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Fescarchado_2026-06-27_12-41.jpg?alt=media&amp;token=fd72ca35-238c-4416-b7c2-a126e1ef9331</t>
+        </is>
+      </c>
+      <c r="Q147" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-27%2Festadisticas_2026-06-27_12-41.jpg?alt=media&amp;token=f3ced573-f3c0-42c0-983b-2f914e24efb1</t>
+        </is>
+      </c>
+      <c r="R147" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S147" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T147" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san ángel </t>
+        </is>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/27 11:36</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fgeneral_2026-06-27_11-37.jpg?alt=media&amp;token=39dbdae4-b198-4c76-843f-b8b3f5b26f4d</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Ftemperatura_2026-06-27_11-37.jpg?alt=media&amp;token=a6aa1739-9c40-4e8c-b626-8c86608a85d9</t>
+        </is>
+      </c>
+      <c r="P148" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Fescarchado_2026-06-27_11-37.jpg?alt=media&amp;token=79bb53c9-fc4a-46b9-a814-f1407c48703e</t>
+        </is>
+      </c>
+      <c r="Q148" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-27%2Festadisticas_2026-06-27_11-37.jpg?alt=media&amp;token=e578acc3-358b-4d2a-9856-1c8cbac6696a</t>
+        </is>
+      </c>
+      <c r="R148" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B149" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C149" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D149" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E149" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/27 11:00</t>
+        </is>
+      </c>
+      <c r="F149" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G149" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H149" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I149" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J149" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K149" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L149" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M149" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N149" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fgeneral_2026-06-27_11-01.jpg?alt=media&amp;token=1ef93cd3-fea6-4c9e-823c-122367bbb6d1</t>
+        </is>
+      </c>
+      <c r="O149" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Ftemperatura_2026-06-27_11-01.jpg?alt=media&amp;token=5b0680e3-5183-455e-aabf-adcda2d79595</t>
+        </is>
+      </c>
+      <c r="P149" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Fescarchado_2026-06-27_11-01.jpg?alt=media&amp;token=987fff45-c3d0-46a9-bab0-709bf52031fb</t>
+        </is>
+      </c>
+      <c r="Q149" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-27%2Festadisticas_2026-06-27_11-01.jpg?alt=media&amp;token=0a88748e-b006-4929-a4b2-b441a4869c3f</t>
+        </is>
+      </c>
+      <c r="R149" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S149" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T149" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 15:40</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fgeneral_2026-06-26_15-43.jpg?alt=media&amp;token=bebb8eb3-f7ac-49e0-8158-7ec340462f2d</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Ftemperatura_2026-06-26_15-43.jpg?alt=media&amp;token=6dffb733-bdd8-4269-a3de-d8b267bbde25</t>
+        </is>
+      </c>
+      <c r="P150" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Fescarchado_2026-06-26_15-43.jpg?alt=media&amp;token=5c2bf2b4-cb36-4361-9013-2d57b01d351e</t>
+        </is>
+      </c>
+      <c r="Q150" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-26%2Festadisticas_2026-06-26_15-43.jpg?alt=media&amp;token=3bb4756e-e4a7-4636-930d-a4734f892b9c</t>
+        </is>
+      </c>
+      <c r="R150" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B151" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C151" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 14:57</t>
+        </is>
+      </c>
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I151" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J151" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K151" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L151" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M151" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N151" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fgeneral_2026-06-26_14-59.jpg?alt=media&amp;token=af390976-fa57-457b-afa6-eaf969086ea0</t>
+        </is>
+      </c>
+      <c r="O151" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Ftemperatura_2026-06-26_14-59.jpg?alt=media&amp;token=36390647-97bb-47ff-a7fb-8c9e00295a3b</t>
+        </is>
+      </c>
+      <c r="P151" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Fescarchado_2026-06-26_14-59.jpg?alt=media&amp;token=0e419e1f-cd6f-481a-b785-5c08c9c9e142</t>
+        </is>
+      </c>
+      <c r="Q151" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-26%2Festadisticas_2026-06-26_14-59.jpg?alt=media&amp;token=9dc319f5-8cda-4dcd-a541-269de370804b</t>
+        </is>
+      </c>
+      <c r="R151" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S151" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T151" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 14:09</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fgeneral_2026-06-26_14-10.jpg?alt=media&amp;token=11b959cf-764c-4d10-b76e-e97356bfe151</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Ftemperatura_2026-06-26_14-10.jpg?alt=media&amp;token=4f1dface-3dc8-458f-9100-8ceee875c482</t>
+        </is>
+      </c>
+      <c r="P152" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Fescarchado_2026-06-26_14-10.jpg?alt=media&amp;token=b2555e5c-5440-48c3-ab5a-067d20bc0d0b</t>
+        </is>
+      </c>
+      <c r="Q152" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-26%2Festadisticas_2026-06-26_14-10.jpg?alt=media&amp;token=ac231a82-c9af-4274-a9e0-3f7ff53ef315</t>
+        </is>
+      </c>
+      <c r="R152" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B153" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C153" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D153" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E153" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:42</t>
+        </is>
+      </c>
+      <c r="F153" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H153" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I153" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J153" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K153" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L153" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M153" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N153" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fgeneral_2026-06-26_13-45.jpg?alt=media&amp;token=8a5f2458-49a2-434b-8038-0f18b58d873d</t>
+        </is>
+      </c>
+      <c r="O153" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Ftemperatura_2026-06-26_13-45.jpg?alt=media&amp;token=550872e4-4794-4a47-8370-4758fd1d7a55</t>
+        </is>
+      </c>
+      <c r="P153" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Fescarchado_2026-06-26_13-45.jpg?alt=media&amp;token=8e85f18c-6f98-4a63-8fc3-19da6d83d62e</t>
+        </is>
+      </c>
+      <c r="Q153" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-26%2Festadisticas_2026-06-26_13-45.jpg?alt=media&amp;token=ead663d5-168b-49c2-9f84-737a8290d07a</t>
+        </is>
+      </c>
+      <c r="R153" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S153" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T153" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Texas </t>
+        </is>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:26</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=b5f2ed32-3e5c-426e-b0cd-7a84292df767</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=407c9586-dab4-42bf-b1c8-f06c30622027</t>
+        </is>
+      </c>
+      <c r="P154" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=48424304-e688-49e2-a03d-72b0774f9004</t>
+        </is>
+      </c>
+      <c r="Q154" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-26%2Festadisticas_2026-06-26_13-27.jpg?alt=media&amp;token=bbadb58d-36b0-492c-8756-7b9376227a68</t>
+        </is>
+      </c>
+      <c r="R154" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OXXO Milpa Alta </t>
+        </is>
+      </c>
+      <c r="B155" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C155" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D155" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E155" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:24</t>
+        </is>
+      </c>
+      <c r="F155" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G155" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H155" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I155" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J155" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K155" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L155" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M155" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N155" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fgeneral_2026-06-26_13-27.jpg?alt=media&amp;token=379cf357-70b4-430c-9589-02957ec909f2</t>
+        </is>
+      </c>
+      <c r="O155" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Ftemperatura_2026-06-26_13-27.jpg?alt=media&amp;token=3a355169-0a4e-4a21-bc6d-93f996bb1391</t>
+        </is>
+      </c>
+      <c r="P155" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Fescarchado_2026-06-26_13-27.jpg?alt=media&amp;token=0fba3fd6-c771-4149-8761-d2a5b1beeee9</t>
+        </is>
+      </c>
+      <c r="Q155" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-26%2Festadisticas_2026-06-26_13-27.jpg?alt=media&amp;token=2112950a-f0b4-48bf-841a-d7f756b4145b</t>
+        </is>
+      </c>
+      <c r="R155" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S155" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T155" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 13:03</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fgeneral_2026-06-26_13-05.jpg?alt=media&amp;token=1439de1d-d54e-4737-b752-1063cb7914a5</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Ftemperatura_2026-06-26_13-05.jpg?alt=media&amp;token=c0702438-fb01-4cfa-b18f-b8ad555e069f</t>
+        </is>
+      </c>
+      <c r="P156" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Fescarchado_2026-06-26_13-05.jpg?alt=media&amp;token=e7adc656-15bf-4a82-8a15-bc5d4ebd009b</t>
+        </is>
+      </c>
+      <c r="Q156" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-26%2Festadisticas_2026-06-26_13-05.jpg?alt=media&amp;token=c2afa2db-2342-4d5b-ab31-32f5c1c298a5</t>
+        </is>
+      </c>
+      <c r="R156" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B157" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 12:41</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K157" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L157" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M157" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N157" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fgeneral_2026-06-26_12-42.jpg?alt=media&amp;token=3793c0bf-71bd-4602-8c1e-51f4437f268b</t>
+        </is>
+      </c>
+      <c r="O157" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Ftemperatura_2026-06-26_12-42.jpg?alt=media&amp;token=dc80e10f-da98-4816-8dd8-6f64e4186167</t>
+        </is>
+      </c>
+      <c r="P157" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Fescarchado_2026-06-26_12-42.jpg?alt=media&amp;token=fe898fc6-50a4-4abb-8767-342a89fe290b</t>
+        </is>
+      </c>
+      <c r="Q157" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-26%2Festadisticas_2026-06-26_12-42.jpg?alt=media&amp;token=0d80ce8c-8a85-4c84-8303-02f86dc1a4f9</t>
+        </is>
+      </c>
+      <c r="R157" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S157" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T157" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Galeana </t>
+        </is>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491242</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/26 12:20</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fgeneral_2026-06-26_12-22.jpg?alt=media&amp;token=b5e4e2a9-a22b-4e5a-a258-eaadc5a0910b</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Ftemperatura_2026-06-26_12-22.jpg?alt=media&amp;token=2b569cd6-9cf6-48ed-af3d-5b5f48bf3db8</t>
+        </is>
+      </c>
+      <c r="P158" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Fescarchado_2026-06-26_12-22.jpg?alt=media&amp;token=c7d06f50-2b89-40a7-b875-8ac28a15fdb0</t>
+        </is>
+      </c>
+      <c r="Q158" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491242%2F2026-06-26%2Festadisticas_2026-06-26_12-22.jpg?alt=media&amp;token=75dcebd3-b659-481d-a86a-f10ee2a26438</t>
+        </is>
+      </c>
+      <c r="R158" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>oxxo Kof</t>
+        </is>
+      </c>
+      <c r="B159" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C159" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D159" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E159" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/26 11:10</t>
+        </is>
+      </c>
+      <c r="F159" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G159" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H159" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I159" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J159" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K159" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L159" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M159" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N159" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fgeneral_2026-06-26_11-11.jpg?alt=media&amp;token=10f78ab2-8fd6-441c-a784-c13e46c3dec0</t>
+        </is>
+      </c>
+      <c r="O159" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Ftemperatura_2026-06-26_11-11.jpg?alt=media&amp;token=12a8cde9-c6e0-4715-8bb1-3dc4ea704c1b</t>
+        </is>
+      </c>
+      <c r="P159" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Fescarchado_2026-06-26_11-11.jpg?alt=media&amp;token=d82024be-c43b-41e3-916d-9c7d0eef6e00</t>
+        </is>
+      </c>
+      <c r="Q159" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-26%2Festadisticas_2026-06-26_11-11.jpg?alt=media&amp;token=c3a3c3ce-4c77-458d-a4af-1d09e37ecc72</t>
+        </is>
+      </c>
+      <c r="R159" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S159" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T159" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>oxxo Antonio soliz</t>
+        </is>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A06AC</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 17:36</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fgeneral_2026-06-25_17-38.jpg?alt=media&amp;token=8d3084b6-352d-4981-b3e5-98e01442afd1</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Ftemperatura_2026-06-25_17-38.jpg?alt=media&amp;token=e9a24855-340d-4fac-b3d7-eed137c75ad1</t>
+        </is>
+      </c>
+      <c r="P160" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Fescarchado_2026-06-25_17-38.jpg?alt=media&amp;token=ea32203d-f55e-47eb-aea8-8db5ccf371ad</t>
+        </is>
+      </c>
+      <c r="Q160" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A06AC%2F2026-06-25%2Festadisticas_2026-06-25_17-38.jpg?alt=media&amp;token=22f9cee0-fd01-4111-8223-df18a3f87b61</t>
+        </is>
+      </c>
+      <c r="R160" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo puebla </t>
+        </is>
+      </c>
+      <c r="B161" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E85B</t>
+        </is>
+      </c>
+      <c r="C161" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D161" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 16:38</t>
+        </is>
+      </c>
+      <c r="F161" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H161" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I161" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J161" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K161" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L161" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M161" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N161" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fgeneral_2026-06-25_16-40.jpg?alt=media&amp;token=06d2fc87-b844-464a-b8ad-ec4186457d27</t>
+        </is>
+      </c>
+      <c r="O161" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Ftemperatura_2026-06-25_16-40.jpg?alt=media&amp;token=b8524569-f4c3-403e-998a-5200beaaf514</t>
+        </is>
+      </c>
+      <c r="P161" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Fescarchado_2026-06-25_16-40.jpg?alt=media&amp;token=60112bd6-fa5b-4475-a2a2-225b7f1b8296</t>
+        </is>
+      </c>
+      <c r="Q161" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E85B%2F2026-06-25%2Festadisticas_2026-06-25_16-40.jpg?alt=media&amp;token=14956994-481f-411a-9319-83ac52f042c6</t>
+        </is>
+      </c>
+      <c r="R161" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S161" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T161" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>oxxo san ángel 2</t>
+        </is>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 14:35</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fgeneral_2026-06-25_14-38.jpg?alt=media&amp;token=b6e57f54-6572-4cc7-a1bc-0f68697a6df4</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Ftemperatura_2026-06-25_14-38.jpg?alt=media&amp;token=6697c9ee-b703-497e-a6b1-15c69e38dee9</t>
+        </is>
+      </c>
+      <c r="P162" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Fescarchado_2026-06-25_14-38.jpg?alt=media&amp;token=47644fdc-24a7-4e7b-b6f4-d9d2277fe2e5</t>
+        </is>
+      </c>
+      <c r="Q162" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-25%2Festadisticas_2026-06-25_14-38.jpg?alt=media&amp;token=2f7e27bd-4207-4cc6-abcf-580b98d3391d</t>
+        </is>
+      </c>
+      <c r="R162" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B163" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C163" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D163" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 14:20</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I163" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J163" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K163" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L163" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M163" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N163" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fgeneral_2026-06-25_14-22.jpg?alt=media&amp;token=a662ba03-b150-407c-8c4c-27a20ac97ef8</t>
+        </is>
+      </c>
+      <c r="O163" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Ftemperatura_2026-06-25_14-22.jpg?alt=media&amp;token=e865f723-7cc6-4664-a543-6f0ce76b1229</t>
+        </is>
+      </c>
+      <c r="P163" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Fescarchado_2026-06-25_14-22.jpg?alt=media&amp;token=ad58fdaa-a108-4398-bc5d-72f0aec23c78</t>
+        </is>
+      </c>
+      <c r="Q163" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-25%2Festadisticas_2026-06-25_14-22.jpg?alt=media&amp;token=1f6332ca-c092-4d92-a23d-ac66fc0da9fd</t>
+        </is>
+      </c>
+      <c r="R163" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S163" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T163" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 13:23</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fgeneral_2026-06-25_13-24.jpg?alt=media&amp;token=1fd5df4b-75d5-4c9e-8315-d2c2734eccc5</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Ftemperatura_2026-06-25_13-24.jpg?alt=media&amp;token=1ca76039-b39e-4804-a517-5dc75234d3be</t>
+        </is>
+      </c>
+      <c r="P164" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Fescarchado_2026-06-25_13-24.jpg?alt=media&amp;token=3008edfc-770a-434b-95fd-32e960486ddc</t>
+        </is>
+      </c>
+      <c r="Q164" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-25%2Festadisticas_2026-06-25_13-24.jpg?alt=media&amp;token=6771899e-475c-4e5e-8ba2-31823c94f8e3</t>
+        </is>
+      </c>
+      <c r="R164" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B165" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C165" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D165" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E165" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 12:51</t>
+        </is>
+      </c>
+      <c r="F165" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G165" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H165" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I165" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L165" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M165" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N165" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fgeneral_2026-06-25_12-52.jpg?alt=media&amp;token=e844811b-32f3-4b4d-bc34-d0690db4e774</t>
+        </is>
+      </c>
+      <c r="O165" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Ftemperatura_2026-06-25_12-52.jpg?alt=media&amp;token=5f6356ad-6052-4b84-b703-2088aa5b02cf</t>
+        </is>
+      </c>
+      <c r="P165" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Fescarchado_2026-06-25_12-52.jpg?alt=media&amp;token=4afec637-33e4-4af3-8b7a-9897a505c07e</t>
+        </is>
+      </c>
+      <c r="Q165" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-25%2Festadisticas_2026-06-25_12-52.jpg?alt=media&amp;token=635d9cd2-e662-4134-afb6-36ef948ee1b5</t>
+        </is>
+      </c>
+      <c r="R165" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S165" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T165" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/25 12:00</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G166" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fgeneral_2026-06-25_12-03.jpg?alt=media&amp;token=158408a8-c3b5-4148-949f-2561ee36398d</t>
+        </is>
+      </c>
+      <c r="O166" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Ftemperatura_2026-06-25_12-03.jpg?alt=media&amp;token=e0989914-ed6c-4884-ae92-078ada578af4</t>
+        </is>
+      </c>
+      <c r="P166" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Fescarchado_2026-06-25_12-03.jpg?alt=media&amp;token=400edca1-6132-49a3-8484-eefc7a4cb70a</t>
+        </is>
+      </c>
+      <c r="Q166" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-25%2Festadisticas_2026-06-25_12-03.jpg?alt=media&amp;token=f5a8e63b-55c4-446b-a11b-c92167eafb23</t>
+        </is>
+      </c>
+      <c r="R166" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S166" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T166" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B167" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C167" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D167" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/25 11:30</t>
+        </is>
+      </c>
+      <c r="F167" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G167" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H167" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I167" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J167" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K167" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L167" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M167" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N167" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fgeneral_2026-06-25_11-33.jpg?alt=media&amp;token=b702fd8c-afaf-4870-a921-9fea957839d5</t>
+        </is>
+      </c>
+      <c r="O167" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Ftemperatura_2026-06-25_11-33.jpg?alt=media&amp;token=128cdc01-aba7-400e-84df-3675849c1843</t>
+        </is>
+      </c>
+      <c r="P167" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Fescarchado_2026-06-25_11-33.jpg?alt=media&amp;token=62cf2512-77c0-4cd0-aea3-9ca7a323cfda</t>
+        </is>
+      </c>
+      <c r="Q167" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-25%2Festadisticas_2026-06-25_11-33.jpg?alt=media&amp;token=85a95a11-6c83-49c8-bf37-73ea2ebb69f2</t>
+        </is>
+      </c>
+      <c r="R167" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S167" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T167" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 17:06</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N168" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fgeneral_2026-06-24_17-07.jpg?alt=media&amp;token=3ed007f1-eac0-4f7d-bf24-1018688f6cbc</t>
+        </is>
+      </c>
+      <c r="O168" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Ftemperatura_2026-06-24_17-07.jpg?alt=media&amp;token=d2ddd43d-dcff-474b-9c41-57896d1e777c</t>
+        </is>
+      </c>
+      <c r="P168" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Fescarchado_2026-06-24_17-07.jpg?alt=media&amp;token=e57cd0bd-2bda-432b-910c-e669c46c54b0</t>
+        </is>
+      </c>
+      <c r="Q168" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-24%2Festadisticas_2026-06-24_17-07.jpg?alt=media&amp;token=5fc1a5c3-446c-4677-aae7-b08aaa79082e</t>
+        </is>
+      </c>
+      <c r="R168" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S168" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T168" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B169" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 16:29</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J169" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K169" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L169" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M169" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N169" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fgeneral_2026-06-24_16-30.jpg?alt=media&amp;token=6e331c65-c91f-4944-b0c5-745f42df8bdb</t>
+        </is>
+      </c>
+      <c r="O169" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Ftemperatura_2026-06-24_16-30.jpg?alt=media&amp;token=e96a1f4f-9ee3-4c2a-836c-6c7cc7066d76</t>
+        </is>
+      </c>
+      <c r="P169" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Fescarchado_2026-06-24_16-30.jpg?alt=media&amp;token=df7d66ed-b931-4cdc-ba74-269e6ec57f2e</t>
+        </is>
+      </c>
+      <c r="Q169" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-24%2Festadisticas_2026-06-24_16-30.jpg?alt=media&amp;token=4e5d965b-f016-4fe4-8551-4d9a61260a0e</t>
+        </is>
+      </c>
+      <c r="R169" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S169" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T169" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 15:19</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G170" s="2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I170" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K170" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L170" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N170" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fgeneral_2026-06-24_15-21.jpg?alt=media&amp;token=6e50ec04-42f6-47c8-a48b-1b602c15b12d</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Ftemperatura_2026-06-24_15-21.jpg?alt=media&amp;token=797924e0-0aae-42e9-9ebb-9782162e8e25</t>
+        </is>
+      </c>
+      <c r="P170" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Fescarchado_2026-06-24_15-21.jpg?alt=media&amp;token=edb9fea4-737f-4e71-8686-bd5b0de7c358</t>
+        </is>
+      </c>
+      <c r="Q170" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-24%2Festadisticas_2026-06-24_15-21.jpg?alt=media&amp;token=cc3a3f6d-0d8a-46f9-a713-2c45a4c9c8fa</t>
+        </is>
+      </c>
+      <c r="R170" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S170" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T170" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B171" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C171" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D171" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E171" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 15:13</t>
+        </is>
+      </c>
+      <c r="F171" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G171" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H171" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I171" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J171" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K171" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M171" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N171" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fgeneral_2026-06-24_15-15.jpg?alt=media&amp;token=70e89921-edda-4dcb-8511-4fdabc4a37f3</t>
+        </is>
+      </c>
+      <c r="O171" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Ftemperatura_2026-06-24_15-15.jpg?alt=media&amp;token=ed33eb31-784a-4149-9128-1e2813c380d4</t>
+        </is>
+      </c>
+      <c r="P171" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Fescarchado_2026-06-24_15-15.jpg?alt=media&amp;token=bd93a6a2-0d98-495c-935e-0d8c7c269078</t>
+        </is>
+      </c>
+      <c r="Q171" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-24%2Festadisticas_2026-06-24_15-15.jpg?alt=media&amp;token=e911cb2e-dce1-4d7d-8eb1-265afcef5396</t>
+        </is>
+      </c>
+      <c r="R171" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S171" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T171" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo aeropuerto </t>
+        </is>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49158A</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:29</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I172" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M172" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N172" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fgeneral_2026-06-24_14-38.jpg?alt=media&amp;token=21e0d955-cb20-453c-8614-c1230b1c6bf0</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Ftemperatura_2026-06-24_14-38.jpg?alt=media&amp;token=9a570270-a9c9-4eb7-97f3-1ae4f5784668</t>
+        </is>
+      </c>
+      <c r="P172" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Fescarchado_2026-06-24_14-38.jpg?alt=media&amp;token=b7fbe558-4ff4-4cbb-ba7c-eda4acb33214</t>
+        </is>
+      </c>
+      <c r="Q172" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49158A%2F2026-06-24%2Festadisticas_2026-06-24_14-38.jpg?alt=media&amp;token=77f5526f-7a32-4ae4-82e5-49dd70b4dec7</t>
+        </is>
+      </c>
+      <c r="R172" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S172" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T172" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B173" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C173" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D173" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:18</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J173" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K173" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L173" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M173" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N173" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fgeneral_2026-06-24_14-21.jpg?alt=media&amp;token=a4ffe753-be7f-4420-83fc-5b9b7914c116</t>
+        </is>
+      </c>
+      <c r="O173" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Ftemperatura_2026-06-24_14-21.jpg?alt=media&amp;token=7c439c8e-1041-427f-b1ba-a7a77df36237</t>
+        </is>
+      </c>
+      <c r="P173" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Fescarchado_2026-06-24_14-21.jpg?alt=media&amp;token=65ff8abd-85e7-4028-88df-8f32cbbcebbc</t>
+        </is>
+      </c>
+      <c r="Q173" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-24%2Festadisticas_2026-06-24_14-21.jpg?alt=media&amp;token=9aba84fd-9f67-476b-804c-eb5a5c1bfa54</t>
+        </is>
+      </c>
+      <c r="R173" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S173" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T173" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B174" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C174" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 14:16</t>
+        </is>
+      </c>
+      <c r="F174" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G174" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I174" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K174" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L174" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M174" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N174" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fgeneral_2026-06-24_14-18.jpg?alt=media&amp;token=93c36450-3d39-47ea-a24f-790528b946f6</t>
+        </is>
+      </c>
+      <c r="O174" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Ftemperatura_2026-06-24_14-18.jpg?alt=media&amp;token=a80e4dc1-0d9c-4b34-8aab-5f9364d2a8e6</t>
+        </is>
+      </c>
+      <c r="P174" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Fescarchado_2026-06-24_14-18.jpg?alt=media&amp;token=271d30af-fdf9-4e0c-b9ab-61c2e699d29b</t>
+        </is>
+      </c>
+      <c r="Q174" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-24%2Festadisticas_2026-06-24_14-18.jpg?alt=media&amp;token=a2c4e2b8-6864-410e-8da6-8782c11b1392</t>
+        </is>
+      </c>
+      <c r="R174" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S174" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T174" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B175" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D175" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:41</t>
+        </is>
+      </c>
+      <c r="F175" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J175" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K175" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L175" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M175" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N175" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fgeneral_2026-06-24_13-41.jpg?alt=media&amp;token=47287191-61ef-48e9-b994-58944b6bc200</t>
+        </is>
+      </c>
+      <c r="O175" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Ftemperatura_2026-06-24_13-41.jpg?alt=media&amp;token=980eedec-e39c-41d0-9da9-8d5f0afd4918</t>
+        </is>
+      </c>
+      <c r="P175" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Fescarchado_2026-06-24_13-41.jpg?alt=media&amp;token=f3cfeb8b-0ad0-49fd-b0bf-7a631aa137f2</t>
+        </is>
+      </c>
+      <c r="Q175" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-24%2Festadisticas_2026-06-24_13-41.jpg?alt=media&amp;token=e577efa2-d7cb-4989-ab2b-e6a28ed7198c</t>
+        </is>
+      </c>
+      <c r="R175" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S175" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T175" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C176" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:15</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G176" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I176" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K176" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L176" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M176" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N176" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=31d624b5-2fa9-40fc-89e7-c0f08a85d147</t>
+        </is>
+      </c>
+      <c r="O176" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=c4aa3813-2660-4b4b-917d-87036eb8b144</t>
+        </is>
+      </c>
+      <c r="P176" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dfb002d4-ad96-493d-94f9-a06c65be0313</t>
+        </is>
+      </c>
+      <c r="Q176" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=557d4615-7731-4603-af68-4cb0c755d6e0</t>
+        </is>
+      </c>
+      <c r="R176" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S176" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T176" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B177" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C177" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:14</t>
+        </is>
+      </c>
+      <c r="F177" s="3" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="G177" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H177" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I177" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J177" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K177" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L177" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M177" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N177" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fgeneral_2026-06-24_13-16.jpg?alt=media&amp;token=e537bfcb-7b38-417b-9149-8e4c827bedf4</t>
+        </is>
+      </c>
+      <c r="O177" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Ftemperatura_2026-06-24_13-16.jpg?alt=media&amp;token=6c9aa501-360e-4ce7-aeca-fdfc3e479773</t>
+        </is>
+      </c>
+      <c r="P177" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Fescarchado_2026-06-24_13-16.jpg?alt=media&amp;token=dde429e2-d986-4124-b5be-e45cc58f67d2</t>
+        </is>
+      </c>
+      <c r="Q177" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-24%2Festadisticas_2026-06-24_13-16.jpg?alt=media&amp;token=13e606f9-35b6-47b6-8334-af884a9323fa</t>
+        </is>
+      </c>
+      <c r="R177" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S177" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T177" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B178" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C178" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 13:10</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G178" s="2" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I178" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J178" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K178" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L178" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M178" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N178" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fgeneral_2026-06-24_13-17.jpg?alt=media&amp;token=520c1c1a-7cf6-4821-9d6d-2b22db5d5e13</t>
+        </is>
+      </c>
+      <c r="O178" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Ftemperatura_2026-06-24_13-17.jpg?alt=media&amp;token=be416b50-8ff9-450c-9277-0fff01a5f851</t>
+        </is>
+      </c>
+      <c r="P178" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Fescarchado_2026-06-24_13-17.jpg?alt=media&amp;token=55500f44-ec92-438f-affd-7194847b8cd2</t>
+        </is>
+      </c>
+      <c r="Q178" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-24%2Festadisticas_2026-06-24_13-17.jpg?alt=media&amp;token=49537d97-bf07-4ac4-be2f-36aef34e7bf6</t>
+        </is>
+      </c>
+      <c r="R178" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S178" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T178" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B179" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C179" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D179" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/24 12:48</t>
+        </is>
+      </c>
+      <c r="F179" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G179" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H179" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I179" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J179" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K179" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L179" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M179" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N179" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fgeneral_2026-06-24_12-50.jpg?alt=media&amp;token=995826a6-e4c2-44e4-b413-dd97a3f66972</t>
+        </is>
+      </c>
+      <c r="O179" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Ftemperatura_2026-06-24_12-50.jpg?alt=media&amp;token=980d6c73-802e-4388-99de-9892f9cd8a6b</t>
+        </is>
+      </c>
+      <c r="P179" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Fescarchado_2026-06-24_12-50.jpg?alt=media&amp;token=ea6bd060-6c1f-4b5d-b926-2aed6c5a01c4</t>
+        </is>
+      </c>
+      <c r="Q179" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-24%2Festadisticas_2026-06-24_12-50.jpg?alt=media&amp;token=620cfdd3-e19e-4e7a-a4ec-e8c20fd3f777</t>
+        </is>
+      </c>
+      <c r="R179" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S179" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T179" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/24 12:28</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J180" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K180" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L180" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M180" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N180" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fgeneral_2026-06-24_12-30.jpg?alt=media&amp;token=0ffb8708-d9ca-4398-9300-afe0e9cfbdd6</t>
+        </is>
+      </c>
+      <c r="O180" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Ftemperatura_2026-06-24_12-30.jpg?alt=media&amp;token=40146bca-ff3a-4c9d-ba36-56ea359f95d2</t>
+        </is>
+      </c>
+      <c r="P180" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Fescarchado_2026-06-24_12-30.jpg?alt=media&amp;token=0260cc45-c5c7-44e9-a2c7-acb92b625e5f</t>
+        </is>
+      </c>
+      <c r="Q180" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-24%2Festadisticas_2026-06-24_12-30.jpg?alt=media&amp;token=46c26352-edb6-4603-8930-12e2abc525d3</t>
+        </is>
+      </c>
+      <c r="R180" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S180" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T180" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>oxxo calzada cumbres</t>
+        </is>
+      </c>
+      <c r="B181" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4E5C49</t>
+        </is>
+      </c>
+      <c r="C181" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ricardo tomas rodriguez </t>
+        </is>
+      </c>
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 17:00</t>
+        </is>
+      </c>
+      <c r="F181" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G181" s="3" t="inlineStr">
+        <is>
+          <t>-2.9</t>
+        </is>
+      </c>
+      <c r="H181" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I181" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J181" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K181" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L181" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M181" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N181" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=537ea6a9-5875-457c-b6c2-002b08eac5bd</t>
+        </is>
+      </c>
+      <c r="O181" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=83357e1c-f70f-422b-9eb4-20e0300522d8</t>
+        </is>
+      </c>
+      <c r="P181" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=590ce2f8-01cf-4f84-be36-ec7138c5a1ae</t>
+        </is>
+      </c>
+      <c r="Q181" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4E5C49%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=77afa4e9-9e39-449a-acd7-b62da06358fc</t>
+        </is>
+      </c>
+      <c r="R181" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S181" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T181" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B182" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C182" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D182" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:59</t>
+        </is>
+      </c>
+      <c r="F182" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G182" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I182" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J182" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K182" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L182" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M182" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N182" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fgeneral_2026-06-23_17-04.jpg?alt=media&amp;token=1e2c928f-5176-4988-9134-7d3012a34e0a</t>
+        </is>
+      </c>
+      <c r="O182" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Ftemperatura_2026-06-23_17-04.jpg?alt=media&amp;token=bbfa185d-6afb-4a5d-9529-3e43b588da89</t>
+        </is>
+      </c>
+      <c r="P182" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Fescarchado_2026-06-23_17-04.jpg?alt=media&amp;token=eb79583e-e983-4133-9d06-5e88d68474bc</t>
+        </is>
+      </c>
+      <c r="Q182" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-23%2Festadisticas_2026-06-23_17-04.jpg?alt=media&amp;token=ea90b055-5bc3-4183-a59d-61f9c0852a5e</t>
+        </is>
+      </c>
+      <c r="R182" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S182" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T182" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Monterrey </t>
+        </is>
+      </c>
+      <c r="B183" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05C2</t>
+        </is>
+      </c>
+      <c r="C183" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D183" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E183" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:45</t>
+        </is>
+      </c>
+      <c r="F183" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G183" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H183" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I183" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J183" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K183" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L183" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M183" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N183" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fgeneral_2026-06-23_16-47.jpg?alt=media&amp;token=ce2d797a-4397-44bf-8256-c410f85352bd</t>
+        </is>
+      </c>
+      <c r="O183" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Ftemperatura_2026-06-23_16-47.jpg?alt=media&amp;token=64403b68-fccd-4916-8d4a-b7ad79330042</t>
+        </is>
+      </c>
+      <c r="P183" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Fescarchado_2026-06-23_16-47.jpg?alt=media&amp;token=9c67b14c-91c4-4507-ab62-1bdd779d6f5d</t>
+        </is>
+      </c>
+      <c r="Q183" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05C2%2F2026-06-23%2Festadisticas_2026-06-23_16-47.jpg?alt=media&amp;token=8e88f457-ea26-4b24-bdd2-2a6b90afaaef</t>
+        </is>
+      </c>
+      <c r="R183" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S183" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T183" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="inlineStr">
+        <is>
+          <t>oxxo valle de cumbres</t>
+        </is>
+      </c>
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491405</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D184" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ricardo tomas Rodriguez </t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:43</t>
+        </is>
+      </c>
+      <c r="F184" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G184" s="2" t="inlineStr">
+        <is>
+          <t>-0.8</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I184" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J184" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K184" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L184" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M184" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N184" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fgeneral_2026-06-23_16-45.jpg?alt=media&amp;token=0d2dc1d5-c276-45d3-9b2b-f7de3244e04c</t>
+        </is>
+      </c>
+      <c r="O184" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Ftemperatura_2026-06-23_16-45.jpg?alt=media&amp;token=8942dbde-91e0-41ca-bff9-451ffa27cb91</t>
+        </is>
+      </c>
+      <c r="P184" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Fescarchado_2026-06-23_16-45.jpg?alt=media&amp;token=62588ffd-091a-4ccc-aec2-54df1ee305e4</t>
+        </is>
+      </c>
+      <c r="Q184" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491405%2F2026-06-23%2Festadisticas_2026-06-23_16-45.jpg?alt=media&amp;token=7c889bd0-da4d-4f03-89fc-105c532b1497</t>
+        </is>
+      </c>
+      <c r="R184" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S184" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T184" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo villa del poniente </t>
+        </is>
+      </c>
+      <c r="B185" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4897EC</t>
+        </is>
+      </c>
+      <c r="C185" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D185" s="3" t="inlineStr">
+        <is>
+          <t>ricardo tomas rodriguez</t>
+        </is>
+      </c>
+      <c r="E185" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 16:05</t>
+        </is>
+      </c>
+      <c r="F185" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G185" s="3" t="inlineStr">
+        <is>
+          <t>-0.5</t>
+        </is>
+      </c>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I185" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J185" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K185" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L185" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M185" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N185" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fgeneral_2026-06-23_16-10.jpg?alt=media&amp;token=aca22c1e-b87a-4938-8000-dc2a4c7d85bc</t>
+        </is>
+      </c>
+      <c r="O185" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Ftemperatura_2026-06-23_16-10.jpg?alt=media&amp;token=4d301cc3-5226-40f7-b1f8-3e199a5a88cd</t>
+        </is>
+      </c>
+      <c r="P185" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Fescarchado_2026-06-23_16-10.jpg?alt=media&amp;token=bbadd5cf-d9da-4fe5-b97c-5cbc02f93885</t>
+        </is>
+      </c>
+      <c r="Q185" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4897EC%2F2026-06-23%2Festadisticas_2026-06-23_16-10.jpg?alt=media&amp;token=bf14ce3a-7f8e-4ccb-8d6a-800ddd8abe32</t>
+        </is>
+      </c>
+      <c r="R185" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S185" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T185" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>oxxo parque anahuac</t>
+        </is>
+      </c>
+      <c r="B186" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491343</t>
+        </is>
+      </c>
+      <c r="C186" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D186" s="2" t="inlineStr">
+        <is>
+          <t>ricardo tomas Rodriguez gonzalez</t>
+        </is>
+      </c>
+      <c r="E186" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:38</t>
+        </is>
+      </c>
+      <c r="F186" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G186" s="2" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I186" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J186" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K186" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L186" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M186" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N186" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fgeneral_2026-06-23_14-46.jpg?alt=media&amp;token=4293bebd-50be-4012-a229-9990caff1068</t>
+        </is>
+      </c>
+      <c r="O186" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Ftemperatura_2026-06-23_14-46.jpg?alt=media&amp;token=75a41975-337c-4db1-80dc-3a5a364b2e8d</t>
+        </is>
+      </c>
+      <c r="P186" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Fescarchado_2026-06-23_14-46.jpg?alt=media&amp;token=94e99872-57ea-4da9-bafc-ffa411c331df</t>
+        </is>
+      </c>
+      <c r="Q186" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491343%2F2026-06-23%2Festadisticas_2026-06-23_14-46.jpg?alt=media&amp;token=685f4cfc-cce1-45d9-b4ea-c892999f7e54</t>
+        </is>
+      </c>
+      <c r="R186" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S186" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T186" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B187" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C187" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D187" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:26</t>
+        </is>
+      </c>
+      <c r="F187" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G187" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H187" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I187" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J187" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K187" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L187" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M187" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N187" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fgeneral_2026-06-23_14-31.jpg?alt=media&amp;token=b0b3a47b-7a1f-40df-bbe4-8c1e6105b374</t>
+        </is>
+      </c>
+      <c r="O187" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Ftemperatura_2026-06-23_14-31.jpg?alt=media&amp;token=80a1bd5a-7ea5-4755-a498-76278aa868f7</t>
+        </is>
+      </c>
+      <c r="P187" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Fescarchado_2026-06-23_14-31.jpg?alt=media&amp;token=3f9d1784-67af-4db7-8412-7187aee1de1b</t>
+        </is>
+      </c>
+      <c r="Q187" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-23%2Festadisticas_2026-06-23_14-31.jpg?alt=media&amp;token=ec23ae99-ef2a-421c-8538-8ed8a030ac3b</t>
+        </is>
+      </c>
+      <c r="R187" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S187" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T187" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo KOF CDMX </t>
+        </is>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D188" s="2" t="inlineStr">
+        <is>
+          <t>Toriz bravo</t>
+        </is>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 14:25</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G188" s="2" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I188" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J188" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K188" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L188" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M188" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N188" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fgeneral_2026-06-23_14-32.jpg?alt=media&amp;token=1e88542d-6432-465f-9f94-4ed6d3a1d3e9</t>
+        </is>
+      </c>
+      <c r="O188" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Ftemperatura_2026-06-23_14-32.jpg?alt=media&amp;token=cc02d8b0-718e-4251-8672-ea490ee50175</t>
+        </is>
+      </c>
+      <c r="P188" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Fescarchado_2026-06-23_14-32.jpg?alt=media&amp;token=512414a4-7220-4cf3-9312-22e36227568c</t>
+        </is>
+      </c>
+      <c r="Q188" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-23%2Festadisticas_2026-06-23_14-32.jpg?alt=media&amp;token=f1f6db38-2a60-4f7e-b60e-b08be16528e2</t>
+        </is>
+      </c>
+      <c r="R188" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S188" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T188" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B189" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C189" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D189" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E189" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 13:54</t>
+        </is>
+      </c>
+      <c r="F189" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G189" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H189" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I189" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J189" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L189" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M189" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N189" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fgeneral_2026-06-23_14-04.jpg?alt=media&amp;token=f17ed069-2cf0-43f5-8a97-32003069efc9</t>
+        </is>
+      </c>
+      <c r="O189" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Ftemperatura_2026-06-23_14-04.jpg?alt=media&amp;token=9c4991c8-2c06-48b8-8773-7ddde06ccf85</t>
+        </is>
+      </c>
+      <c r="P189" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Fescarchado_2026-06-23_14-04.jpg?alt=media&amp;token=2733bc5a-3b40-4e02-9a02-2d9d128fd357</t>
+        </is>
+      </c>
+      <c r="Q189" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-23%2Festadisticas_2026-06-23_14-04.jpg?alt=media&amp;token=559de2bd-36cb-4989-854c-b6fb835fb162</t>
+        </is>
+      </c>
+      <c r="R189" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S189" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T189" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D190" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 13:13</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G190" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I190" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J190" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K190" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L190" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M190" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N190" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fgeneral_2026-06-23_13-14.jpg?alt=media&amp;token=f9a0b372-52cc-4db5-9a6c-883b932ca960</t>
+        </is>
+      </c>
+      <c r="O190" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Ftemperatura_2026-06-23_13-14.jpg?alt=media&amp;token=622ee99c-7792-4007-aebf-fc3b3d47e76f</t>
+        </is>
+      </c>
+      <c r="P190" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Fescarchado_2026-06-23_13-14.jpg?alt=media&amp;token=c480420c-c281-4916-ae9c-a9761849c410</t>
+        </is>
+      </c>
+      <c r="Q190" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-23%2Festadisticas_2026-06-23_13-14.jpg?alt=media&amp;token=1b7b6846-b70c-42cc-90a1-f765f3361ca9</t>
+        </is>
+      </c>
+      <c r="R190" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S190" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T190" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B191" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C191" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D191" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E191" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/23 12:45</t>
+        </is>
+      </c>
+      <c r="F191" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G191" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H191" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I191" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J191" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K191" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L191" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M191" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N191" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fgeneral_2026-06-23_12-45.jpg?alt=media&amp;token=fab96691-b7c8-47c3-a1ba-9fa2fad0777d</t>
+        </is>
+      </c>
+      <c r="O191" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Ftemperatura_2026-06-23_12-45.jpg?alt=media&amp;token=f83f2630-b99a-40ab-827d-4e44933cbdef</t>
+        </is>
+      </c>
+      <c r="P191" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Fescarchado_2026-06-23_12-45.jpg?alt=media&amp;token=b3983a66-e04d-43bc-9778-36191af7cc64</t>
+        </is>
+      </c>
+      <c r="Q191" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-23%2Festadisticas_2026-06-23_12-45.jpg?alt=media&amp;token=dde79632-ef90-47b0-8bf2-98c32a40437a</t>
+        </is>
+      </c>
+      <c r="R191" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S191" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T191" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo expo </t>
+        </is>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D192" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/23 11:12</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G192" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I192" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J192" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K192" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M192" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fgeneral_2026-06-23_11-20.jpg?alt=media&amp;token=0ee7bfc8-4e7a-4fb7-aab3-74a2ae46f088</t>
+        </is>
+      </c>
+      <c r="O192" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Ftemperatura_2026-06-23_11-20.jpg?alt=media&amp;token=df4351ee-0b47-49a9-bd94-f4a772544cce</t>
+        </is>
+      </c>
+      <c r="P192" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Fescarchado_2026-06-23_11-20.jpg?alt=media&amp;token=f7ccc581-3acf-4932-ab57-a4954301f6d5</t>
+        </is>
+      </c>
+      <c r="Q192" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-23%2Festadisticas_2026-06-23_11-20.jpg?alt=media&amp;token=41bb6417-7d56-4168-ade5-303de8a999cb</t>
+        </is>
+      </c>
+      <c r="R192" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S192" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T192" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">San ángel 2 </t>
+        </is>
+      </c>
+      <c r="B193" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C193" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D193" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 18:26</t>
+        </is>
+      </c>
+      <c r="F193" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J193" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K193" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L193" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M193" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N193" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fgeneral_2026-06-22_18-28.jpg?alt=media&amp;token=c8c07eb4-c7c4-4c7c-af55-a24ff872b40c</t>
+        </is>
+      </c>
+      <c r="O193" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Ftemperatura_2026-06-22_18-28.jpg?alt=media&amp;token=363834fb-4d08-48e9-b097-f78c3bd12ff6</t>
+        </is>
+      </c>
+      <c r="P193" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Fescarchado_2026-06-22_18-28.jpg?alt=media&amp;token=9aa7a794-ff8b-4015-b57d-5249d3214fa3</t>
+        </is>
+      </c>
+      <c r="Q193" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-22%2Festadisticas_2026-06-22_18-28.jpg?alt=media&amp;token=4b147ddb-e4e4-462e-862d-7589e09b1c25</t>
+        </is>
+      </c>
+      <c r="R193" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S193" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T193" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D194" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 17:42</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G194" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I194" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K194" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L194" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M194" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N194" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fgeneral_2026-06-22_17-44.jpg?alt=media&amp;token=e19a0147-a80e-4b27-9bb8-664ed6a57432</t>
+        </is>
+      </c>
+      <c r="O194" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Ftemperatura_2026-06-22_17-44.jpg?alt=media&amp;token=5677b0a1-a747-418a-9bde-0289ef7e2221</t>
+        </is>
+      </c>
+      <c r="P194" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Fescarchado_2026-06-22_17-44.jpg?alt=media&amp;token=364fef9b-2f69-4d93-90bc-45585ca36deb</t>
+        </is>
+      </c>
+      <c r="Q194" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-22%2Festadisticas_2026-06-22_17-44.jpg?alt=media&amp;token=3c3529c0-f3fb-4265-844f-1b5916f91a07</t>
+        </is>
+      </c>
+      <c r="R194" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S194" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T194" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Copenague </t>
+        </is>
+      </c>
+      <c r="B195" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C195" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D195" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E195" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 17:03</t>
+        </is>
+      </c>
+      <c r="F195" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G195" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H195" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I195" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J195" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K195" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L195" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M195" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N195" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fgeneral_2026-06-22_17-06.jpg?alt=media&amp;token=b4eac064-2a0c-429a-ae36-913af097acaf</t>
+        </is>
+      </c>
+      <c r="O195" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Ftemperatura_2026-06-22_17-06.jpg?alt=media&amp;token=b49eea8a-c52a-4ca8-8155-b7a1d56df18c</t>
+        </is>
+      </c>
+      <c r="P195" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Fescarchado_2026-06-22_17-06.jpg?alt=media&amp;token=daca348b-ae76-4dae-bcbc-eb28ababc109</t>
+        </is>
+      </c>
+      <c r="Q195" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-22%2Festadisticas_2026-06-22_17-06.jpg?alt=media&amp;token=dbb7e17e-dd57-41d3-9ae7-a0c6ae901adf</t>
+        </is>
+      </c>
+      <c r="R195" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S195" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T195" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 16:39</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G196" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I196" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K196" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M196" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N196" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fgeneral_2026-06-22_16-41.jpg?alt=media&amp;token=b832e9ee-7852-4d86-90a1-706c303a111f</t>
+        </is>
+      </c>
+      <c r="O196" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Ftemperatura_2026-06-22_16-41.jpg?alt=media&amp;token=f96c7b11-6e85-44a6-853b-e870a76592b0</t>
+        </is>
+      </c>
+      <c r="P196" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Fescarchado_2026-06-22_16-41.jpg?alt=media&amp;token=b94a00bf-0ac8-4862-a8bd-9db2a5c3a5cd</t>
+        </is>
+      </c>
+      <c r="Q196" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-22%2Festadisticas_2026-06-22_16-41.jpg?alt=media&amp;token=e640e3d2-9b68-496e-a42b-f0e066301d28</t>
+        </is>
+      </c>
+      <c r="R196" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S196" s="2" t="inlineStr">
+        <is>
+          <t>1000ml</t>
+        </is>
+      </c>
+      <c r="T196" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B197" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C197" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D197" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 15:56</t>
+        </is>
+      </c>
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J197" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K197" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L197" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M197" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N197" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fgeneral_2026-06-22_15-58.jpg?alt=media&amp;token=6c9f0f61-0cba-4dee-a06e-ede6db9277d8</t>
+        </is>
+      </c>
+      <c r="O197" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Ftemperatura_2026-06-22_15-58.jpg?alt=media&amp;token=1666d8a2-45b5-4da2-99d2-ae8df0611e6f</t>
+        </is>
+      </c>
+      <c r="P197" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Fescarchado_2026-06-22_15-58.jpg?alt=media&amp;token=b6c53170-bb8e-4e16-8f85-ddd0c999ed2e</t>
+        </is>
+      </c>
+      <c r="Q197" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-22%2Festadisticas_2026-06-22_15-58.jpg?alt=media&amp;token=bc356922-67ad-4e0f-801c-dfbc242528d5</t>
+        </is>
+      </c>
+      <c r="R197" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S197" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T197" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D198" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 15:54</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G198" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J198" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L198" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M198" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N198" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fgeneral_2026-06-22_15-55.jpg?alt=media&amp;token=a89424bc-be8f-4057-92f3-355f344e73c1</t>
+        </is>
+      </c>
+      <c r="O198" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Ftemperatura_2026-06-22_15-55.jpg?alt=media&amp;token=10f3494a-32df-4024-a596-6870786f7baa</t>
+        </is>
+      </c>
+      <c r="P198" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Fescarchado_2026-06-22_15-55.jpg?alt=media&amp;token=dc6f0ea7-6f38-4e02-ba66-ee85e9bd515d</t>
+        </is>
+      </c>
+      <c r="Q198" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-22%2Festadisticas_2026-06-22_15-55.jpg?alt=media&amp;token=a239e472-b9eb-4432-9fd5-7b2077219b9c</t>
+        </is>
+      </c>
+      <c r="R198" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S198" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T198" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B199" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C199" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D199" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E199" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 14:56</t>
+        </is>
+      </c>
+      <c r="F199" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G199" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H199" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I199" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J199" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K199" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L199" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M199" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N199" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fgeneral_2026-06-22_14-58.jpg?alt=media&amp;token=badbcbf5-a12d-4590-aec2-9381f32d2b6c</t>
+        </is>
+      </c>
+      <c r="O199" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Ftemperatura_2026-06-22_14-58.jpg?alt=media&amp;token=2b413496-8d0f-44ce-b50a-41ccebaa45d4</t>
+        </is>
+      </c>
+      <c r="P199" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Fescarchado_2026-06-22_14-58.jpg?alt=media&amp;token=db57263b-00ab-4ce7-8554-9dc89b473027</t>
+        </is>
+      </c>
+      <c r="Q199" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-22%2Festadisticas_2026-06-22_14-58.jpg?alt=media&amp;token=e6d03075-9cf6-4133-9e9d-e83f1624bd44</t>
+        </is>
+      </c>
+      <c r="R199" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S199" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T199" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 14:51</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G200" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I200" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J200" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L200" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M200" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fgeneral_2026-06-22_14-52.jpg?alt=media&amp;token=b2018c5e-45ba-4617-9ffc-b3d8f37fa9a1</t>
+        </is>
+      </c>
+      <c r="O200" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Ftemperatura_2026-06-22_14-52.jpg?alt=media&amp;token=cafdbe7d-900e-40f2-9f43-fe8edc61678a</t>
+        </is>
+      </c>
+      <c r="P200" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Fescarchado_2026-06-22_14-52.jpg?alt=media&amp;token=e638ac5f-d6ae-4256-bc4d-28ae06873939</t>
+        </is>
+      </c>
+      <c r="Q200" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-22%2Festadisticas_2026-06-22_14-52.jpg?alt=media&amp;token=5135a15e-43bc-4024-9110-78e5c8fc3035</t>
+        </is>
+      </c>
+      <c r="R200" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S200" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T200" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">centro refrescante </t>
+        </is>
+      </c>
+      <c r="B201" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C201" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D201" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E201" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:59</t>
+        </is>
+      </c>
+      <c r="F201" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G201" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H201" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I201" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J201" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K201" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L201" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M201" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N201" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fgeneral_2026-06-22_14-03.jpg?alt=media&amp;token=67f30508-9096-4649-8a93-5e48d91fb8d2</t>
+        </is>
+      </c>
+      <c r="O201" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Ftemperatura_2026-06-22_14-03.jpg?alt=media&amp;token=b5b08b35-c271-4b2c-93d9-d8b03aea3c93</t>
+        </is>
+      </c>
+      <c r="P201" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Fescarchado_2026-06-22_14-03.jpg?alt=media&amp;token=11d18afd-d2ac-42f4-b679-59cc075091ae</t>
+        </is>
+      </c>
+      <c r="Q201" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-22%2Festadisticas_2026-06-22_14-03.jpg?alt=media&amp;token=d56a7353-b826-4aaa-b443-27c9a705669e</t>
+        </is>
+      </c>
+      <c r="R201" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S201" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T201" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D202" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:40</t>
+        </is>
+      </c>
+      <c r="F202" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G202" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I202" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J202" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K202" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L202" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M202" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N202" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-41.jpg?alt=media&amp;token=fb010990-a3a8-484c-bb4e-851e8496a8da</t>
+        </is>
+      </c>
+      <c r="O202" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-41.jpg?alt=media&amp;token=5467612c-c2b9-42a2-b29c-9456607874a0</t>
+        </is>
+      </c>
+      <c r="P202" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-41.jpg?alt=media&amp;token=91797364-f0cb-4b5c-938a-a01b514b6ef5</t>
+        </is>
+      </c>
+      <c r="Q202" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-41.jpg?alt=media&amp;token=a1ba7d1d-d889-40c7-bc11-97301a22fb73</t>
+        </is>
+      </c>
+      <c r="R202" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S202" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T202" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B203" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C203" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D203" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 13:32</t>
+        </is>
+      </c>
+      <c r="F203" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G203" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H203" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I203" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J203" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K203" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L203" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M203" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N203" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fgeneral_2026-06-22_13-36.jpg?alt=media&amp;token=cbae5d5c-ce26-44ab-9078-6a03d3c93c81</t>
+        </is>
+      </c>
+      <c r="O203" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Ftemperatura_2026-06-22_13-36.jpg?alt=media&amp;token=07e0b536-1aae-481a-aeb9-8c526d64c996</t>
+        </is>
+      </c>
+      <c r="P203" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Fescarchado_2026-06-22_13-36.jpg?alt=media&amp;token=13dde857-7712-4a72-86c7-be08b58925f6</t>
+        </is>
+      </c>
+      <c r="Q203" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-22%2Festadisticas_2026-06-22_13-36.jpg?alt=media&amp;token=eba77c55-617d-40f2-94a5-1769878d6197</t>
+        </is>
+      </c>
+      <c r="R203" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S203" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T203" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E804</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D204" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/22 12:21</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J204" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M204" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N204" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fgeneral_2026-06-22_12-22.jpg?alt=media&amp;token=5d450ee8-90d4-4bd8-9eee-f4d96ce8cd06</t>
+        </is>
+      </c>
+      <c r="O204" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Ftemperatura_2026-06-22_12-22.jpg?alt=media&amp;token=b74dea82-7bfe-4ff9-8705-4bf8f8bd7240</t>
+        </is>
+      </c>
+      <c r="P204" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Fescarchado_2026-06-22_12-22.jpg?alt=media&amp;token=b394f8b3-0910-4db6-addb-41ee8cafa1e3</t>
+        </is>
+      </c>
+      <c r="Q204" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E804%2F2026-06-22%2Festadisticas_2026-06-22_12-22.jpg?alt=media&amp;token=e343e6f4-f13f-4d81-b126-94cd44fd75aa</t>
+        </is>
+      </c>
+      <c r="R204" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S204" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T204" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B205" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C205" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E205" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/22 11:35</t>
+        </is>
+      </c>
+      <c r="F205" s="3" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="G205" s="3" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="H205" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I205" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J205" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K205" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L205" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M205" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N205" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fgeneral_2026-06-22_11-38.jpg?alt=media&amp;token=e74ee961-1dc3-4c6c-a6a9-7ca592e753b1</t>
+        </is>
+      </c>
+      <c r="O205" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Ftemperatura_2026-06-22_11-38.jpg?alt=media&amp;token=9ef6a892-a23d-40c7-81e1-babdd9013aa3</t>
+        </is>
+      </c>
+      <c r="P205" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Fescarchado_2026-06-22_11-38.jpg?alt=media&amp;token=176922f1-052f-4e9c-b694-6eeb555ad2af</t>
+        </is>
+      </c>
+      <c r="Q205" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-22%2Festadisticas_2026-06-22_11-38.jpg?alt=media&amp;token=8a2ae225-1210-410e-9833-7d711e6fc607</t>
+        </is>
+      </c>
+      <c r="R205" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S205" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T205" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 16:53</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J206" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K206" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L206" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M206" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N206" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fgeneral_2026-06-19_16-55.jpg?alt=media&amp;token=c3bb6652-118c-496f-ac0c-1b443b4b8b84</t>
+        </is>
+      </c>
+      <c r="O206" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Ftemperatura_2026-06-19_16-55.jpg?alt=media&amp;token=b2b06166-08b9-4238-9cc0-19ff763f6daf</t>
+        </is>
+      </c>
+      <c r="P206" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Fescarchado_2026-06-19_16-55.jpg?alt=media&amp;token=e4f4e4b6-c812-430b-bf87-fda0ec1fcd40</t>
+        </is>
+      </c>
+      <c r="Q206" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-19%2Festadisticas_2026-06-19_16-55.jpg?alt=media&amp;token=8724dc57-ef11-4307-a1a6-08e59ab00ece</t>
+        </is>
+      </c>
+      <c r="R206" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S206" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T206" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Centro refrescante </t>
+        </is>
+      </c>
+      <c r="B207" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491189</t>
+        </is>
+      </c>
+      <c r="C207" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D207" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hector Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E207" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 16:11</t>
+        </is>
+      </c>
+      <c r="F207" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G207" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H207" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I207" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J207" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K207" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L207" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M207" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N207" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fgeneral_2026-06-19_16-21.jpg?alt=media&amp;token=ee92b9e3-cd13-404b-a041-ce95d80a4e28</t>
+        </is>
+      </c>
+      <c r="O207" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Ftemperatura_2026-06-19_16-21.jpg?alt=media&amp;token=a79d90ac-cea8-4545-8102-be5d75b5574a</t>
+        </is>
+      </c>
+      <c r="P207" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Fescarchado_2026-06-19_16-21.jpg?alt=media&amp;token=e2ddf000-976f-488e-9b85-94b97a5ff331</t>
+        </is>
+      </c>
+      <c r="Q207" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491189%2F2026-06-19%2Festadisticas_2026-06-19_16-21.jpg?alt=media&amp;token=8aba0cb1-8b60-4a11-af4a-64d7361d224b</t>
+        </is>
+      </c>
+      <c r="R207" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S207" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T207" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D208" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:59</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fgeneral_2026-06-19_16-00.jpg?alt=media&amp;token=d7b8bc82-4766-4694-ad10-38c00dc34f83</t>
+        </is>
+      </c>
+      <c r="O208" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Ftemperatura_2026-06-19_16-00.jpg?alt=media&amp;token=85199771-26b0-4b2a-b75b-449d0ee33b00</t>
+        </is>
+      </c>
+      <c r="P208" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Fescarchado_2026-06-19_16-00.jpg?alt=media&amp;token=ceb95cc6-f853-433a-af98-acee5f974c00</t>
+        </is>
+      </c>
+      <c r="Q208" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-19%2Festadisticas_2026-06-19_16-00.jpg?alt=media&amp;token=3f4aa2cb-6da8-4c46-8394-d7356b3eef32</t>
+        </is>
+      </c>
+      <c r="R208" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S208" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T208" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B209" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:13</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G209" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J209" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K209" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L209" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M209" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N209" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fgeneral_2026-06-19_15-15.jpg?alt=media&amp;token=3c782149-e38e-4700-a17d-042e4f717a5f</t>
+        </is>
+      </c>
+      <c r="O209" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Ftemperatura_2026-06-19_15-15.jpg?alt=media&amp;token=eb1598f9-b5a6-4bff-8c42-ee2f1f0d8fd8</t>
+        </is>
+      </c>
+      <c r="P209" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Fescarchado_2026-06-19_15-15.jpg?alt=media&amp;token=4b3e60eb-7681-4191-8042-c0a4b716ca48</t>
+        </is>
+      </c>
+      <c r="Q209" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-19%2Festadisticas_2026-06-19_15-15.jpg?alt=media&amp;token=72a097a8-44c6-4ed0-99b5-18e2987d3944</t>
+        </is>
+      </c>
+      <c r="R209" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S209" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T209" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro moreno </t>
+        </is>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 15:08</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fgeneral_2026-06-19_15-10.jpg?alt=media&amp;token=106b6280-6d82-43e1-9928-5630889f1243</t>
+        </is>
+      </c>
+      <c r="O210" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Ftemperatura_2026-06-19_15-10.jpg?alt=media&amp;token=869099fc-9f3f-4529-a2a9-5bfec94b7e6d</t>
+        </is>
+      </c>
+      <c r="P210" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Fescarchado_2026-06-19_15-10.jpg?alt=media&amp;token=fd07130c-71e7-4a57-b6d7-81b017a527fc</t>
+        </is>
+      </c>
+      <c r="Q210" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-19%2Festadisticas_2026-06-19_15-10.jpg?alt=media&amp;token=ba57ee16-488f-46f5-9b43-47f0ce6c1116</t>
+        </is>
+      </c>
+      <c r="R210" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S210" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T210" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B211" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C211" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D211" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E211" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 13:19</t>
+        </is>
+      </c>
+      <c r="F211" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G211" s="3" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H211" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I211" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J211" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K211" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L211" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M211" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N211" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fgeneral_2026-06-19_13-21.jpg?alt=media&amp;token=d529ad08-f8b7-4933-80af-4855b9f5ef52</t>
+        </is>
+      </c>
+      <c r="O211" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Ftemperatura_2026-06-19_13-21.jpg?alt=media&amp;token=b9f62d87-45f2-49d8-9bf9-4756e432711a</t>
+        </is>
+      </c>
+      <c r="P211" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Fescarchado_2026-06-19_13-21.jpg?alt=media&amp;token=b676fb9e-bc4d-4379-88cc-fe04b64d59e4</t>
+        </is>
+      </c>
+      <c r="Q211" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-19%2Festadisticas_2026-06-19_13-21.jpg?alt=media&amp;token=750e3134-80ad-4a00-8f22-acc4cdcce24c</t>
+        </is>
+      </c>
+      <c r="R211" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S211" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T211" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 12:37</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fgeneral_2026-06-19_12-40.jpg?alt=media&amp;token=0921b1f2-259e-4f2a-9f48-311f3b29c5a2</t>
+        </is>
+      </c>
+      <c r="O212" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Ftemperatura_2026-06-19_12-40.jpg?alt=media&amp;token=42b8d938-a39f-48d2-b40e-93458e45ab50</t>
+        </is>
+      </c>
+      <c r="P212" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Fescarchado_2026-06-19_12-40.jpg?alt=media&amp;token=22251073-a60a-4032-903a-ed81a626c51f</t>
+        </is>
+      </c>
+      <c r="Q212" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-19%2Festadisticas_2026-06-19_12-40.jpg?alt=media&amp;token=ff3944a8-9a0b-47bc-b1b7-4ae685aca698</t>
+        </is>
+      </c>
+      <c r="R212" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S212" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T212" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B213" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C213" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D213" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 12:33</t>
+        </is>
+      </c>
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N213" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fgeneral_2026-06-19_12-35.jpg?alt=media&amp;token=fc4756f0-f342-4a1b-b0ca-94d488972112</t>
+        </is>
+      </c>
+      <c r="O213" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Ftemperatura_2026-06-19_12-35.jpg?alt=media&amp;token=b5682f96-b48f-4e7a-b7a6-72333d012893</t>
+        </is>
+      </c>
+      <c r="P213" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Fescarchado_2026-06-19_12-35.jpg?alt=media&amp;token=a3631caa-5b8e-4103-a3a1-ad2b4dcfaf05</t>
+        </is>
+      </c>
+      <c r="Q213" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-19%2Festadisticas_2026-06-19_12-35.jpg?alt=media&amp;token=46ba56d9-c4b6-463e-a8c0-18a31661c57d</t>
+        </is>
+      </c>
+      <c r="R213" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S213" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/19 11:46</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fgeneral_2026-06-19_11-48.jpg?alt=media&amp;token=b1368293-92b1-428e-8607-335d4c82ae71</t>
+        </is>
+      </c>
+      <c r="O214" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Ftemperatura_2026-06-19_11-48.jpg?alt=media&amp;token=15563969-84bc-41f9-b1a0-930afc7bbc8f</t>
+        </is>
+      </c>
+      <c r="P214" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Fescarchado_2026-06-19_11-48.jpg?alt=media&amp;token=daf2c520-1f38-45bf-b5b2-05e107e3e99f</t>
+        </is>
+      </c>
+      <c r="Q214" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-19%2Festadisticas_2026-06-19_11-48.jpg?alt=media&amp;token=406a9199-3e0b-4f70-b03e-532a4cd8f465</t>
+        </is>
+      </c>
+      <c r="R214" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S214" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T214" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B215" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A172B</t>
+        </is>
+      </c>
+      <c r="C215" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D215" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E215" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/19 11:08</t>
+        </is>
+      </c>
+      <c r="F215" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G215" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H215" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I215" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J215" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K215" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L215" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M215" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N215" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fgeneral_2026-06-19_11-10.jpg?alt=media&amp;token=7524ad89-91b6-4d58-b2a0-43276a2dc3a0</t>
+        </is>
+      </c>
+      <c r="O215" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Ftemperatura_2026-06-19_11-10.jpg?alt=media&amp;token=8bd19efd-f559-48ca-9304-f3f5907f3015</t>
+        </is>
+      </c>
+      <c r="P215" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Fescarchado_2026-06-19_11-10.jpg?alt=media&amp;token=44c0fcc5-90ea-44b2-af3a-7eea8026c929</t>
+        </is>
+      </c>
+      <c r="Q215" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-19%2Festadisticas_2026-06-19_11-10.jpg?alt=media&amp;token=f360dab9-4765-48eb-aeca-0d2942aa70ba</t>
+        </is>
+      </c>
+      <c r="R215" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S215" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T215" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo casiopea </t>
+        </is>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/18 16:55</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fgeneral_2026-06-18_17-00.jpg?alt=media&amp;token=777ed704-f410-46a7-96cd-31851a510c90</t>
+        </is>
+      </c>
+      <c r="O216" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Ftemperatura_2026-06-18_17-00.jpg?alt=media&amp;token=5c35c012-79c2-4ac3-b68e-10cde9592d01</t>
+        </is>
+      </c>
+      <c r="P216" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Fescarchado_2026-06-18_17-00.jpg?alt=media&amp;token=fdf974f9-1abd-4f3d-8852-02138e3c1219</t>
+        </is>
+      </c>
+      <c r="Q216" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-18%2Festadisticas_2026-06-18_17-00.jpg?alt=media&amp;token=9c4f1a8c-114f-4c3b-a508-6b132d4d18d8</t>
+        </is>
+      </c>
+      <c r="R216" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S216" s="2" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T216" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Expo gdl </t>
+        </is>
+      </c>
+      <c r="B217" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A05E2</t>
+        </is>
+      </c>
+      <c r="C217" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D217" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E217" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/18 16:26</t>
+        </is>
+      </c>
+      <c r="F217" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G217" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I217" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J217" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K217" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L217" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M217" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N217" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fgeneral_2026-06-18_16-35.jpg?alt=media&amp;token=86532846-7c77-4bcf-97eb-d191dc17bc1b</t>
+        </is>
+      </c>
+      <c r="O217" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Ftemperatura_2026-06-18_16-35.jpg?alt=media&amp;token=1c7138c4-ee9f-47f0-9771-64d93f939517</t>
+        </is>
+      </c>
+      <c r="P217" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Fescarchado_2026-06-18_16-35.jpg?alt=media&amp;token=5aa49a66-a2de-4713-921b-c9fc9fc6e19d</t>
+        </is>
+      </c>
+      <c r="Q217" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A05E2%2F2026-06-18%2Festadisticas_2026-06-18_16-35.jpg?alt=media&amp;token=f20dfe49-fa05-4cfb-8d0c-40b964ed412c</t>
+        </is>
+      </c>
+      <c r="R217" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S217" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T217" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jore Alberto </t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/18 15:32</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-41.jpg?alt=media&amp;token=3a08e540-31ab-427e-803a-79add96f6e99</t>
+        </is>
+      </c>
+      <c r="O218" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-41.jpg?alt=media&amp;token=f9d57833-f702-4cb0-bc00-11cc5df68290</t>
+        </is>
+      </c>
+      <c r="P218" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-41.jpg?alt=media&amp;token=6aa3376d-745d-4f7b-9e74-6b3235dbe347</t>
+        </is>
+      </c>
+      <c r="Q218" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-41.jpg?alt=media&amp;token=f9706664-4a05-498d-9595-e98e04d62835</t>
+        </is>
+      </c>
+      <c r="R218" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S218" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T218" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo la paz </t>
+        </is>
+      </c>
+      <c r="B219" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C219" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D219" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E219" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/18 15:26</t>
+        </is>
+      </c>
+      <c r="F219" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G219" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H219" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I219" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J219" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K219" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L219" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M219" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N219" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fgeneral_2026-06-18_15-29.jpg?alt=media&amp;token=2a521eaf-5556-43bd-ab01-e9ce6f29b3a2</t>
+        </is>
+      </c>
+      <c r="O219" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Ftemperatura_2026-06-18_15-29.jpg?alt=media&amp;token=fc9f41db-f135-44ad-b7a3-8a58772692ac</t>
+        </is>
+      </c>
+      <c r="P219" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Fescarchado_2026-06-18_15-29.jpg?alt=media&amp;token=9a9e0050-f0b0-4bdd-b080-d4b6563e8838</t>
+        </is>
+      </c>
+      <c r="Q219" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-18%2Festadisticas_2026-06-18_15-29.jpg?alt=media&amp;token=fb74434d-bdd4-4554-96e7-fa0b310a4d32</t>
+        </is>
+      </c>
+      <c r="R219" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S219" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T219" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 15:22</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fgeneral_2026-06-17_15-24.jpg?alt=media&amp;token=d9762905-9a45-4811-ad30-a55c5062f006</t>
+        </is>
+      </c>
+      <c r="O220" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Ftemperatura_2026-06-17_15-24.jpg?alt=media&amp;token=7bd0b1c5-6d6e-4800-952b-46d8e46c1a24</t>
+        </is>
+      </c>
+      <c r="P220" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Fescarchado_2026-06-17_15-24.jpg?alt=media&amp;token=40a33436-4589-4ed5-9626-3e3ed405821a</t>
+        </is>
+      </c>
+      <c r="Q220" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-17%2Festadisticas_2026-06-17_15-24.jpg?alt=media&amp;token=c124d85a-c515-4c90-b3f6-93c03a7a818a</t>
+        </is>
+      </c>
+      <c r="R220" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S220" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T220" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo texas </t>
+        </is>
+      </c>
+      <c r="B221" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C221" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D221" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E221" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:56</t>
+        </is>
+      </c>
+      <c r="F221" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G221" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H221" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I221" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J221" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M221" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N221" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fgeneral_2026-06-17_14-57.jpg?alt=media&amp;token=1ccb5c32-e82d-4d31-9f3f-f1d846c05eb0</t>
+        </is>
+      </c>
+      <c r="O221" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Ftemperatura_2026-06-17_14-57.jpg?alt=media&amp;token=460609df-c1f7-4069-9e37-7561f626b309</t>
+        </is>
+      </c>
+      <c r="P221" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Fescarchado_2026-06-17_14-57.jpg?alt=media&amp;token=a66ecd31-b167-4d7b-a41b-29d3baa97d29</t>
+        </is>
+      </c>
+      <c r="Q221" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-17%2Festadisticas_2026-06-17_14-57.jpg?alt=media&amp;token=318b4fca-7cc8-45db-a9cc-f3ec2cbecffe</t>
+        </is>
+      </c>
+      <c r="R221" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S221" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T221" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:31</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fgeneral_2026-06-17_14-34.jpg?alt=media&amp;token=c9cd0a85-18a5-4d96-872e-8349113353ad</t>
+        </is>
+      </c>
+      <c r="O222" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Ftemperatura_2026-06-17_14-34.jpg?alt=media&amp;token=359509a2-7a83-4b4d-9f43-c69a0c706193</t>
+        </is>
+      </c>
+      <c r="P222" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Fescarchado_2026-06-17_14-34.jpg?alt=media&amp;token=a3a065fb-761d-4694-80fb-7a98b49ad2ee</t>
+        </is>
+      </c>
+      <c r="Q222" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-17%2Festadisticas_2026-06-17_14-34.jpg?alt=media&amp;token=c9d6f56f-103c-4a23-a8af-6d26badf745c</t>
+        </is>
+      </c>
+      <c r="R222" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S222" s="2" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T222" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Reforma </t>
+        </is>
+      </c>
+      <c r="B223" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C223" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D223" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:24</t>
+        </is>
+      </c>
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J223" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K223" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L223" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M223" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N223" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fgeneral_2026-06-17_14-26.jpg?alt=media&amp;token=3f5c023a-123e-4160-92a6-8b20f77a9dce</t>
+        </is>
+      </c>
+      <c r="O223" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Ftemperatura_2026-06-17_14-26.jpg?alt=media&amp;token=05f1092d-4877-4bcf-9b48-93719e30e832</t>
+        </is>
+      </c>
+      <c r="P223" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Fescarchado_2026-06-17_14-26.jpg?alt=media&amp;token=401311bb-46dc-486a-9e6e-fcf4d3c7fbb1</t>
+        </is>
+      </c>
+      <c r="Q223" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-17%2Festadisticas_2026-06-17_14-26.jpg?alt=media&amp;token=c34fdb15-1cc4-4753-8fe0-544730e13277</t>
+        </is>
+      </c>
+      <c r="R223" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S223" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T223" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cubos </t>
+        </is>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto </t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 14:04</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fgeneral_2026-06-17_14-07.jpg?alt=media&amp;token=7876631e-5524-4f4c-9dad-e82977c28bba</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Ftemperatura_2026-06-17_14-07.jpg?alt=media&amp;token=2fccfe4d-8ccd-4327-ab61-fd909888c1dc</t>
+        </is>
+      </c>
+      <c r="P224" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Fescarchado_2026-06-17_14-07.jpg?alt=media&amp;token=5be90125-1d9e-4ba9-9798-d7edaf177d73</t>
+        </is>
+      </c>
+      <c r="Q224" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-17%2Festadisticas_2026-06-17_14-07.jpg?alt=media&amp;token=69280172-3599-4f0b-8b2d-e9dd55ee2bda</t>
+        </is>
+      </c>
+      <c r="R224" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S224" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T224" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B225" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C225" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D225" s="3" t="inlineStr">
+        <is>
+          <t>Jorge alberto</t>
+        </is>
+      </c>
+      <c r="E225" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 13:05</t>
+        </is>
+      </c>
+      <c r="F225" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G225" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H225" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I225" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J225" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L225" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M225" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N225" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fgeneral_2026-06-17_13-10.jpg?alt=media&amp;token=c0df9a43-9bee-4ddf-999b-bb41130ea5fe</t>
+        </is>
+      </c>
+      <c r="O225" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Ftemperatura_2026-06-17_13-10.jpg?alt=media&amp;token=78a1d97a-8222-4946-b83d-343a6845e612</t>
+        </is>
+      </c>
+      <c r="P225" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Fescarchado_2026-06-17_13-10.jpg?alt=media&amp;token=f4772049-086a-4d30-985b-933089d6ab1e</t>
+        </is>
+      </c>
+      <c r="Q225" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-17%2Festadisticas_2026-06-17_13-10.jpg?alt=media&amp;token=2a2e45ae-5b05-4f4c-973d-7b1239aa5917</t>
+        </is>
+      </c>
+      <c r="R225" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S225" s="3" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T225" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Chapultepec </t>
+        </is>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E915</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto Escobar </t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 12:38</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fgeneral_2026-06-17_12-39.jpg?alt=media&amp;token=a4f197db-49f1-4114-bd94-628872094bd3</t>
+        </is>
+      </c>
+      <c r="O226" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Ftemperatura_2026-06-17_12-39.jpg?alt=media&amp;token=163744d7-f889-4faf-b878-d585d35f6638</t>
+        </is>
+      </c>
+      <c r="P226" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Fescarchado_2026-06-17_12-39.jpg?alt=media&amp;token=2f5e5d0d-b557-4bce-b307-9d60caf8efdf</t>
+        </is>
+      </c>
+      <c r="Q226" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E915%2F2026-06-17%2Festadisticas_2026-06-17_12-39.jpg?alt=media&amp;token=0d734a5c-be11-4fe4-afec-4526c114e75c</t>
+        </is>
+      </c>
+      <c r="R226" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S226" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T226" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Copenhague </t>
+        </is>
+      </c>
+      <c r="B227" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C227" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D227" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 12:35</t>
+        </is>
+      </c>
+      <c r="F227" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J227" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K227" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L227" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M227" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N227" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fgeneral_2026-06-17_12-37.jpg?alt=media&amp;token=bfa25b83-ddfc-41de-a1a0-bb152a40be61</t>
+        </is>
+      </c>
+      <c r="O227" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Ftemperatura_2026-06-17_12-37.jpg?alt=media&amp;token=eacd7594-87e4-4197-981e-a01b2b46eef4</t>
+        </is>
+      </c>
+      <c r="P227" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Fescarchado_2026-06-17_12-37.jpg?alt=media&amp;token=12d0e82b-b795-4b7f-99ef-d5a25ea552aa</t>
+        </is>
+      </c>
+      <c r="Q227" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-17%2Festadisticas_2026-06-17_12-37.jpg?alt=media&amp;token=b9adb1db-a2e2-4e56-95ad-939844a7dd7d</t>
+        </is>
+      </c>
+      <c r="R227" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S227" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T227" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo magno </t>
+        </is>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Alberto Escobar </t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/17 11:28</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>-33</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fgeneral_2026-06-17_11-34.jpg?alt=media&amp;token=e72d296b-2497-44a8-9f66-8e738c41473b</t>
+        </is>
+      </c>
+      <c r="O228" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Ftemperatura_2026-06-17_11-34.jpg?alt=media&amp;token=716d9b7f-13ce-487f-ba5b-2114d6a723d0</t>
+        </is>
+      </c>
+      <c r="P228" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Fescarchado_2026-06-17_11-34.jpg?alt=media&amp;token=25e7ced5-d190-46f5-be24-0a22a64bc262</t>
+        </is>
+      </c>
+      <c r="Q228" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-17%2Festadisticas_2026-06-17_11-34.jpg?alt=media&amp;token=68532e59-c7b9-4353-a37e-d33f6ba2c7ca</t>
+        </is>
+      </c>
+      <c r="R228" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S228" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T228" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo san angel 2</t>
+        </is>
+      </c>
+      <c r="B229" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E91C</t>
+        </is>
+      </c>
+      <c r="C229" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D229" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E229" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/17 11:20</t>
+        </is>
+      </c>
+      <c r="F229" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G229" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H229" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I229" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J229" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K229" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L229" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M229" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N229" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fgeneral_2026-06-17_11-23.jpg?alt=media&amp;token=76aeafee-9637-40bd-b271-928a48da5adb</t>
+        </is>
+      </c>
+      <c r="O229" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Ftemperatura_2026-06-17_11-23.jpg?alt=media&amp;token=78dc9f95-b897-4dae-be8a-272f5d9adaad</t>
+        </is>
+      </c>
+      <c r="P229" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Fescarchado_2026-06-17_11-23.jpg?alt=media&amp;token=3dc62f7a-e578-4e89-a0ba-9cd81d46f935</t>
+        </is>
+      </c>
+      <c r="Q229" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E91C%2F2026-06-17%2Festadisticas_2026-06-17_11-23.jpg?alt=media&amp;token=1c301c70-a251-4ce3-9a29-3e37425d69cf</t>
+        </is>
+      </c>
+      <c r="R229" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S229" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T229" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="inlineStr">
+        <is>
+          <t>oxxo chapultepec</t>
+        </is>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>jorge alberto</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 19:26</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fgeneral_2026-06-16_19-28.jpg?alt=media&amp;token=b2aa53fe-5b10-459e-baf9-08aea3a12be3</t>
+        </is>
+      </c>
+      <c r="O230" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Ftemperatura_2026-06-16_19-28.jpg?alt=media&amp;token=8c31e335-e7a8-4bd8-8cc8-26803c6c24e6</t>
+        </is>
+      </c>
+      <c r="P230" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Fescarchado_2026-06-16_19-28.jpg?alt=media&amp;token=7914ac3b-e503-4197-9f44-7b6df09b7b2b</t>
+        </is>
+      </c>
+      <c r="Q230" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-16%2Festadisticas_2026-06-16_19-28.jpg?alt=media&amp;token=ab35f203-2c7a-4a17-a3da-703517030a8f</t>
+        </is>
+      </c>
+      <c r="R230" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S230" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T230" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>oxxo casiopea</t>
+        </is>
+      </c>
+      <c r="B231" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E912</t>
+        </is>
+      </c>
+      <c r="C231" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D231" s="3" t="inlineStr">
+        <is>
+          <t>jorge alberto escobar</t>
+        </is>
+      </c>
+      <c r="E231" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 18:13</t>
+        </is>
+      </c>
+      <c r="F231" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G231" s="3" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H231" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I231" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J231" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K231" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L231" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M231" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N231" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fgeneral_2026-06-16_18-16.jpg?alt=media&amp;token=09ada5d1-0a67-4f9f-811e-555b57fcd775</t>
+        </is>
+      </c>
+      <c r="O231" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Ftemperatura_2026-06-16_18-16.jpg?alt=media&amp;token=963e6c3e-2d5e-4e00-a0c7-aa5bee9afa3e</t>
+        </is>
+      </c>
+      <c r="P231" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Fescarchado_2026-06-16_18-16.jpg?alt=media&amp;token=917704ac-d60d-4fce-b2d6-2d49e7832413</t>
+        </is>
+      </c>
+      <c r="Q231" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E912%2F2026-06-16%2Festadisticas_2026-06-16_18-16.jpg?alt=media&amp;token=f4a6d54b-0e27-49c8-8e30-bbb3a729af09</t>
+        </is>
+      </c>
+      <c r="R231" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S231" s="3" t="inlineStr">
+        <is>
+          <t>700ml</t>
+        </is>
+      </c>
+      <c r="T231" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo centro histórico </t>
+        </is>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4912FE</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hector Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 16:12</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fgeneral_2026-06-16_16-15.jpg?alt=media&amp;token=d566a43d-7dec-40f4-b011-80587daaa85a</t>
+        </is>
+      </c>
+      <c r="O232" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Ftemperatura_2026-06-16_16-15.jpg?alt=media&amp;token=54e318cd-114e-4db1-8e2f-85949e37455b</t>
+        </is>
+      </c>
+      <c r="P232" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Fescarchado_2026-06-16_16-15.jpg?alt=media&amp;token=22abe50f-e265-41d5-82a3-cf25b97f21fe</t>
+        </is>
+      </c>
+      <c r="Q232" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4912FE%2F2026-06-16%2Festadisticas_2026-06-16_16-15.jpg?alt=media&amp;token=7757af31-6d45-435f-8f9a-608c4f393494</t>
+        </is>
+      </c>
+      <c r="R232" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S232" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T232" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo valle real </t>
+        </is>
+      </c>
+      <c r="B233" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C233" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D233" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorge alberto escobar </t>
+        </is>
+      </c>
+      <c r="E233" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 16:12</t>
+        </is>
+      </c>
+      <c r="F233" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G233" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H233" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I233" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J233" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K233" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L233" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M233" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N233" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fgeneral_2026-06-16_16-26.jpg?alt=media&amp;token=9d252570-df72-4659-b98b-3b12622dcaa4</t>
+        </is>
+      </c>
+      <c r="O233" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Ftemperatura_2026-06-16_16-26.jpg?alt=media&amp;token=38f87078-0702-48e5-8565-86602ede8cb2</t>
+        </is>
+      </c>
+      <c r="P233" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Fescarchado_2026-06-16_16-26.jpg?alt=media&amp;token=a1b48caf-2dcf-4038-962a-98d3d99c5761</t>
+        </is>
+      </c>
+      <c r="Q233" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-16%2Festadisticas_2026-06-16_16-26.jpg?alt=media&amp;token=5f55ec38-10fa-4272-9f56-a365e42a037e</t>
+        </is>
+      </c>
+      <c r="R233" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S233" s="3" t="inlineStr">
+        <is>
+          <t>700ml</t>
+        </is>
+      </c>
+      <c r="T233" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A172B</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr">
+        <is>
+          <t>jorge alberto escobar</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/16 15:13</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fgeneral_2026-06-16_15-22.jpg?alt=media&amp;token=a7c35934-31ce-4dfb-a3c6-269f10b5837d</t>
+        </is>
+      </c>
+      <c r="O234" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Ftemperatura_2026-06-16_15-22.jpg?alt=media&amp;token=abceec9a-b8db-41fa-8270-dc1b308a843c</t>
+        </is>
+      </c>
+      <c r="P234" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Fescarchado_2026-06-16_15-22.jpg?alt=media&amp;token=abfdaac7-0dde-4f75-8549-48f43e369b53</t>
+        </is>
+      </c>
+      <c r="Q234" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A172B%2F2026-06-16%2Festadisticas_2026-06-16_15-22.jpg?alt=media&amp;token=d6a0a8ef-00f7-48ff-b8ce-ccf2d900fa07</t>
+        </is>
+      </c>
+      <c r="R234" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S234" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T234" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo pino Suárez </t>
+        </is>
+      </c>
+      <c r="B235" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E95C</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodríguez García </t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/16 15:09</t>
+        </is>
+      </c>
+      <c r="F235" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I235" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J235" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K235" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L235" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M235" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N235" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fgeneral_2026-06-16_15-13.jpg?alt=media&amp;token=981588f7-1ce3-47ec-b4d1-d8a8a4c0c016</t>
+        </is>
+      </c>
+      <c r="O235" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Ftemperatura_2026-06-16_15-13.jpg?alt=media&amp;token=e349a372-bc74-45bf-b64e-5c0b566880d8</t>
+        </is>
+      </c>
+      <c r="P235" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Fescarchado_2026-06-16_15-13.jpg?alt=media&amp;token=fc4bb016-d215-4f4b-adcb-41b5c8e8f2d5</t>
+        </is>
+      </c>
+      <c r="Q235" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E95C%2F2026-06-16%2Festadisticas_2026-06-16_15-13.jpg?alt=media&amp;token=38771331-caa4-42a8-8245-a7fff4fb1bb9</t>
+        </is>
+      </c>
+      <c r="R235" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S235" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T235" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo cuba </t>
+        </is>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49124D</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D236" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Héctor Hugo Rodriguez García </t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/15 15:19</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fgeneral_2026-06-15_15-22.jpg?alt=media&amp;token=1cf02a3a-fab0-482f-97eb-a6ceac3896a6</t>
+        </is>
+      </c>
+      <c r="O236" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Ftemperatura_2026-06-15_15-22.jpg?alt=media&amp;token=98e04faf-9a78-4b60-b1fc-3b8274be5b0d</t>
+        </is>
+      </c>
+      <c r="P236" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Fescarchado_2026-06-15_15-22.jpg?alt=media&amp;token=ef94b08d-b6d2-4da7-86b5-d90c7c8c552c</t>
+        </is>
+      </c>
+      <c r="Q236" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49124D%2F2026-06-15%2Festadisticas_2026-06-15_15-22.jpg?alt=media&amp;token=397710bb-48d0-42ab-9ada-ba1843828a3c</t>
+        </is>
+      </c>
+      <c r="R236" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S236" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T236" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B237" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C237" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D237" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/15 09:52</t>
+        </is>
+      </c>
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J237" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K237" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L237" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M237" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N237" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fgeneral_2026-06-15_09-58.jpg?alt=media&amp;token=aff8c077-54e2-4559-bc78-a86208cec085</t>
+        </is>
+      </c>
+      <c r="O237" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Ftemperatura_2026-06-15_09-58.jpg?alt=media&amp;token=a1924637-e0af-4dc2-9e2e-4ef442e8ac65</t>
+        </is>
+      </c>
+      <c r="P237" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Fescarchado_2026-06-15_09-58.jpg?alt=media&amp;token=d4745324-5c96-4a81-8351-f176c8d6aaae</t>
+        </is>
+      </c>
+      <c r="Q237" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-15%2Festadisticas_2026-06-15_09-58.jpg?alt=media&amp;token=9447f023-f16b-4c40-9907-196b3dfb0ba2</t>
+        </is>
+      </c>
+      <c r="R237" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S237" s="3" t="inlineStr">
+        <is>
+          <t>300ml</t>
+        </is>
+      </c>
+      <c r="T237" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo puebla</t>
+        </is>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E7F9</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/09 16:15</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fgeneral_2026-06-09_16-21.jpg?alt=media&amp;token=3221f26e-c599-48c5-a59f-875cc8c1a296</t>
+        </is>
+      </c>
+      <c r="O238" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Ftemperatura_2026-06-09_16-21.jpg?alt=media&amp;token=f24e5e1d-5477-4e89-ba70-6fe9128c5a1e</t>
+        </is>
+      </c>
+      <c r="P238" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Fescarchado_2026-06-09_16-21.jpg?alt=media&amp;token=a23e1a48-ae60-4851-9a44-173155e8515f</t>
+        </is>
+      </c>
+      <c r="Q238" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E7F9%2F2026-06-09%2Festadisticas_2026-06-09_16-21.jpg?alt=media&amp;token=1ce2f2fa-ac99-4951-9aed-f022d7b070cc</t>
+        </is>
+      </c>
+      <c r="R238" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S238" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T238" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san angel </t>
+        </is>
+      </c>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB48A24A</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D239" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge escobar jr </t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/09 15:43</t>
+        </is>
+      </c>
+      <c r="F239" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J239" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K239" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L239" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M239" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N239" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fgeneral_2026-06-09_15-48.jpg?alt=media&amp;token=67cc0b6a-8327-49ae-b08b-4fa76327a513</t>
+        </is>
+      </c>
+      <c r="O239" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Ftemperatura_2026-06-09_15-48.jpg?alt=media&amp;token=f33af8cb-35bb-492b-aa28-a4fb8e93149f</t>
+        </is>
+      </c>
+      <c r="P239" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Fescarchado_2026-06-09_15-48.jpg?alt=media&amp;token=45ae91dd-6d8b-473f-9407-8a51f1d7a94b</t>
+        </is>
+      </c>
+      <c r="Q239" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A24A%2F2026-06-09%2Festadisticas_2026-06-09_15-48.jpg?alt=media&amp;token=a779c849-2db8-4d05-9642-c9d046f3b2b8</t>
+        </is>
+      </c>
+      <c r="R239" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S239" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T239" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo santa fé</t>
+        </is>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB489A04</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/09 13:48</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fgeneral_2026-06-09_13-55.jpg?alt=media&amp;token=54328481-87df-43ff-8c80-8cf5604bd3fa</t>
+        </is>
+      </c>
+      <c r="O240" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Ftemperatura_2026-06-09_13-55.jpg?alt=media&amp;token=e85ec3ff-c849-481d-899a-7db9a3441eca</t>
+        </is>
+      </c>
+      <c r="P240" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Fescarchado_2026-06-09_13-55.jpg?alt=media&amp;token=0ae865a5-f819-4e23-ae8f-af8c2ce9997e</t>
+        </is>
+      </c>
+      <c r="Q240" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489A04%2F2026-06-09%2Festadisticas_2026-06-09_13-55.jpg?alt=media&amp;token=e32efd70-033d-4cbe-84f2-b3a8876228f9</t>
+        </is>
+      </c>
+      <c r="R240" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S240" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T240" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Copenhague </t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491365</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge escobar jr </t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/09 10:18</t>
+        </is>
+      </c>
+      <c r="F241" s="3" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I241" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J241" s="3" t="inlineStr">
+        <is>
+          <t>chubby dentro de la olla</t>
+        </is>
+      </c>
+      <c r="K241" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="L241" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M241" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N241" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fgeneral_2026-06-09_10-21.jpg?alt=media&amp;token=1ccb9047-1279-43f9-bcf9-be818b38844d</t>
+        </is>
+      </c>
+      <c r="O241" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Ftemperatura_2026-06-09_10-21.jpg?alt=media&amp;token=aae835ba-0fea-452b-ab7b-f8a11ff4f542</t>
+        </is>
+      </c>
+      <c r="P241" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Fescarchado_2026-06-09_10-21.jpg?alt=media&amp;token=529e3be0-ba15-4e27-ac6e-281531a47900</t>
+        </is>
+      </c>
+      <c r="Q241" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491365%2F2026-06-09%2Festadisticas_2026-06-09_10-21.jpg?alt=media&amp;token=8f99140b-0284-450f-9c2c-414ac476e0db</t>
+        </is>
+      </c>
+      <c r="R241" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S241" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T241" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo reforma </t>
+        </is>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8A7</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>Jorge escobar jr</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/09 09:39</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fgeneral_2026-06-09_09-40.jpg?alt=media&amp;token=719a989e-abaa-487d-95ae-7fb6ea300ebc</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Ftemperatura_2026-06-09_09-40.jpg?alt=media&amp;token=5a957239-2e3f-4ac2-bc81-6c549a154206</t>
+        </is>
+      </c>
+      <c r="P242" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Fescarchado_2026-06-09_09-40.jpg?alt=media&amp;token=49e11d3a-42bd-4b7b-866d-f0f724f3c237</t>
+        </is>
+      </c>
+      <c r="Q242" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8A7%2F2026-06-09%2Festadisticas_2026-06-09_09-40.jpg?alt=media&amp;token=f1bb21d9-1252-4584-8ce3-6751f8a1aa58</t>
+        </is>
+      </c>
+      <c r="R242" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S242" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T242" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>Oxxo la paz</t>
+        </is>
+      </c>
+      <c r="B243" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491223</t>
+        </is>
+      </c>
+      <c r="C243" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D243" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/08 15:09</t>
+        </is>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M243" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N243" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fgeneral_2026-06-08_15-14.jpg?alt=media&amp;token=74445082-878d-4c73-af2f-16c692ac7876</t>
+        </is>
+      </c>
+      <c r="O243" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Ftemperatura_2026-06-08_15-14.jpg?alt=media&amp;token=78a1780f-9f02-4a9a-987d-2d57980e36c3</t>
+        </is>
+      </c>
+      <c r="P243" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Fescarchado_2026-06-08_15-14.jpg?alt=media&amp;token=5aec9d1a-8bd1-4ac0-906f-366959d7fda3</t>
+        </is>
+      </c>
+      <c r="Q243" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491223%2F2026-06-08%2Festadisticas_2026-06-08_15-14.jpg?alt=media&amp;token=20a3df0b-0207-4ac3-b423-5595ceeadcbe</t>
+        </is>
+      </c>
+      <c r="R243" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S243" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T243" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro Moreno </t>
+        </is>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB48A20D</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/08 14:31</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fgeneral_2026-06-08_14-36.jpg?alt=media&amp;token=d8b6b7b6-8b4c-416d-8818-e60225c15cf5</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Ftemperatura_2026-06-08_14-36.jpg?alt=media&amp;token=3813a6e3-f848-4601-82e0-6aad85597a1f</t>
+        </is>
+      </c>
+      <c r="P244" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Fescarchado_2026-06-08_14-36.jpg?alt=media&amp;token=07cddf0e-1713-4f81-911a-ddfbb22d9367</t>
+        </is>
+      </c>
+      <c r="Q244" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB48A20D%2F2026-06-08%2Festadisticas_2026-06-08_14-36.jpg?alt=media&amp;token=9b056c22-e8b2-4e92-a6b4-95c68aa78d3a</t>
+        </is>
+      </c>
+      <c r="R244" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S244" s="2" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T244" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D245" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E245" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/05 16:36</t>
+        </is>
+      </c>
+      <c r="F245" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G245" s="3" t="inlineStr">
+        <is>
+          <t>-.9</t>
+        </is>
+      </c>
+      <c r="H245" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I245" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J245" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M245" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N245" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fgeneral_2026-06-05_16-40.jpg?alt=media&amp;token=52be4aa0-ee43-4653-835c-f2e893fd04e0</t>
+        </is>
+      </c>
+      <c r="O245" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Ftemperatura_2026-06-05_16-40.jpg?alt=media&amp;token=2cdf2468-e26f-4750-9cda-03a1a3b3c151</t>
+        </is>
+      </c>
+      <c r="P245" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Fescarchado_2026-06-05_16-40.jpg?alt=media&amp;token=5e4c7fb4-5d5b-4ef5-96ae-97d34d5ab75b</t>
+        </is>
+      </c>
+      <c r="Q245" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-06-05%2Festadisticas_2026-06-05_16-40.jpg?alt=media&amp;token=734bfa67-7ba7-403d-9989-db7b03a0bc99</t>
+        </is>
+      </c>
+      <c r="R245" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S245" s="3" t="inlineStr">
+        <is>
+          <t>300ml</t>
+        </is>
+      </c>
+      <c r="T245" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/05 15:37</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>-.9</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Fgeneral_2026-06-05_15-53.jpg?alt=media&amp;token=093c44e8-f510-4589-a742-446faa288dd5</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Ftemperatura_2026-06-05_15-53.jpg?alt=media&amp;token=1d26fb4f-835a-4f19-8321-1f416abe6d7f</t>
+        </is>
+      </c>
+      <c r="P246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Fescarchado_2026-06-05_15-53.jpg?alt=media&amp;token=5273dee8-657a-4d50-b244-38d77214c252</t>
+        </is>
+      </c>
+      <c r="Q246" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-06-05%2Festadisticas_2026-06-05_15-53.jpg?alt=media&amp;token=994e0a7e-6310-45c0-8b0b-16b69f997683</t>
+        </is>
+      </c>
+      <c r="R246" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S246" s="2" t="inlineStr">
+        <is>
+          <t>2.5 lts</t>
+        </is>
+      </c>
+      <c r="T246" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/05 13:49</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>-1.4</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L247" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M247" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N247" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fgeneral_2026-06-05_13-58.jpg?alt=media&amp;token=cb8d12b5-b059-44d2-a73e-3e683cdb3ed2</t>
+        </is>
+      </c>
+      <c r="O247" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Ftemperatura_2026-06-05_13-58.jpg?alt=media&amp;token=104d64dc-1feb-4570-8e68-362594ee9b69</t>
+        </is>
+      </c>
+      <c r="P247" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Fescarchado_2026-06-05_13-58.jpg?alt=media&amp;token=7c9e517f-bcaa-4715-84b1-06b04982e1cc</t>
+        </is>
+      </c>
+      <c r="Q247" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-06-05%2Festadisticas_2026-06-05_13-58.jpg?alt=media&amp;token=13b42450-5eba-4652-9dc7-c83fc268497d</t>
+        </is>
+      </c>
+      <c r="R247" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S247" s="3" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T247" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/04 17:06</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>-.4</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fgeneral_2026-06-04_17-13.jpg?alt=media&amp;token=fa8a0c3f-0e60-4bb8-9f7d-1965637eaeed</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Ftemperatura_2026-06-04_17-13.jpg?alt=media&amp;token=6b123a2f-2d68-4cbb-8bb8-2df5c6be9c4d</t>
+        </is>
+      </c>
+      <c r="P248" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Fescarchado_2026-06-04_17-13.jpg?alt=media&amp;token=d72856e6-674e-4bf2-a00c-577aedacd2c3</t>
+        </is>
+      </c>
+      <c r="Q248" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-06-04%2Festadisticas_2026-06-04_17-13.jpg?alt=media&amp;token=7a9c378e-b530-48fc-8c7c-7dd6604a30a6</t>
+        </is>
+      </c>
+      <c r="R248" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S248" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T248" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo terminal nacional </t>
+        </is>
+      </c>
+      <c r="B249" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489628</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/04 15:55</t>
+        </is>
+      </c>
+      <c r="F249" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
+        <is>
+          <t>-1.1</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I249" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J249" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K249" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L249" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M249" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N249" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fgeneral_2026-06-04_16-11.jpg?alt=media&amp;token=54b0d22f-fe82-47c0-9382-0738ab8f7d6e</t>
+        </is>
+      </c>
+      <c r="O249" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Ftemperatura_2026-06-04_16-11.jpg?alt=media&amp;token=fc9ea9a2-8fe9-44bb-9c07-0f18fdea7cc8</t>
+        </is>
+      </c>
+      <c r="P249" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Fescarchado_2026-06-04_16-11.jpg?alt=media&amp;token=9dcc1ca4-cf94-4129-a0a9-1e24937c4d8a</t>
+        </is>
+      </c>
+      <c r="Q249" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-06-04%2Festadisticas_2026-06-04_16-11.jpg?alt=media&amp;token=7c51db4b-f89c-45aa-9d21-fc5660c573f3</t>
+        </is>
+      </c>
+      <c r="R249" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S249" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T249" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E941</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/04 14:22</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>-1.2</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fgeneral_2026-06-04_14-29.jpg?alt=media&amp;token=9b4e8e2c-61a4-4179-87ce-d68aa51b6f89</t>
+        </is>
+      </c>
+      <c r="O250" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Ftemperatura_2026-06-04_14-29.jpg?alt=media&amp;token=c9236fe8-17d7-48a2-902b-1738463d5472</t>
+        </is>
+      </c>
+      <c r="P250" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Fescarchado_2026-06-04_14-29.jpg?alt=media&amp;token=1ff5c3bc-2e4d-4af0-a518-ad766a9a732f</t>
+        </is>
+      </c>
+      <c r="Q250" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-06-04%2Festadisticas_2026-06-04_14-29.jpg?alt=media&amp;token=63110df5-7cc3-4789-87a4-24a9bbf23470</t>
+        </is>
+      </c>
+      <c r="R250" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S250" s="2" t="inlineStr">
+        <is>
+          <t>400ml</t>
+        </is>
+      </c>
+      <c r="T250" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo los cubos </t>
+        </is>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4913FC</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/03 17:23</t>
+        </is>
+      </c>
+      <c r="F251" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G251" s="3" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I251" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J251" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M251" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N251" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fgeneral_2026-06-03_17-28.jpg?alt=media&amp;token=46ab10a9-61e8-428c-ad27-69d6f0c04f45</t>
+        </is>
+      </c>
+      <c r="O251" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Ftemperatura_2026-06-03_17-28.jpg?alt=media&amp;token=0bb68627-c957-4a86-b5c8-b912bfb620b7</t>
+        </is>
+      </c>
+      <c r="P251" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Fescarchado_2026-06-03_17-28.jpg?alt=media&amp;token=e81c52e0-ff7f-4797-b170-3f37df443b70</t>
+        </is>
+      </c>
+      <c r="Q251" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4913FC%2F2026-06-03%2Festadisticas_2026-06-03_17-28.jpg?alt=media&amp;token=379db3fb-5b56-4c4b-92c1-577c92d61cce</t>
+        </is>
+      </c>
+      <c r="R251" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S251" s="3" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T251" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo jacarandas </t>
+        </is>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E907</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/03 16:48</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fgeneral_2026-06-03_16-50.jpg?alt=media&amp;token=269c77c4-472b-4f4b-b9d0-8d3d06fdf434</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Ftemperatura_2026-06-03_16-50.jpg?alt=media&amp;token=7d58622d-8913-4ef3-b779-a3c38ead6e6d</t>
+        </is>
+      </c>
+      <c r="P252" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Fescarchado_2026-06-03_16-50.jpg?alt=media&amp;token=c7a26b66-9057-4d1e-b8b5-3558239a675e</t>
+        </is>
+      </c>
+      <c r="Q252" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E907%2F2026-06-03%2Festadisticas_2026-06-03_16-50.jpg?alt=media&amp;token=d9e1326d-5a82-41db-a3f9-cb18f9adebd6</t>
+        </is>
+      </c>
+      <c r="R252" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S252" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T252" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>oxxo texas</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E80B</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>2026/06/03 16:07</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L253" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M253" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N253" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fgeneral_2026-06-03_16-14.jpg?alt=media&amp;token=9f428e3f-d4ac-4b27-8fbf-55a52631b247</t>
+        </is>
+      </c>
+      <c r="O253" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Ftemperatura_2026-06-03_16-14.jpg?alt=media&amp;token=9f4b1d14-e634-4a9a-9ed6-2030911a0fda</t>
+        </is>
+      </c>
+      <c r="P253" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Fescarchado_2026-06-03_16-14.jpg?alt=media&amp;token=87c13b93-874e-4daa-a4fe-ddb9597bb88a</t>
+        </is>
+      </c>
+      <c r="Q253" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E80B%2F2026-06-03%2Festadisticas_2026-06-03_16-14.jpg?alt=media&amp;token=49308f92-5a21-4ac8-9498-d37f254e113a</t>
+        </is>
+      </c>
+      <c r="R253" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S253" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T253" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>Oxxo valle real</t>
+        </is>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0618</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>2026/06/03 15:05</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fgeneral_2026-06-03_15-11.jpg?alt=media&amp;token=20880c56-8997-4177-8e1d-b9d3531f2c16</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Ftemperatura_2026-06-03_15-11.jpg?alt=media&amp;token=79598270-abb2-4026-a05b-756dc96a4aa0</t>
+        </is>
+      </c>
+      <c r="P254" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Fescarchado_2026-06-03_15-11.jpg?alt=media&amp;token=62f65eb7-f9a0-4275-9519-86a2f12eec35</t>
+        </is>
+      </c>
+      <c r="Q254" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0618%2F2026-06-03%2Festadisticas_2026-06-03_15-11.jpg?alt=media&amp;token=ba485ab9-724a-49f3-8bc6-227480bad0d9</t>
+        </is>
+      </c>
+      <c r="R254" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S254" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T254" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B255" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E255" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/30 23:41</t>
+        </is>
+      </c>
+      <c r="F255" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G255" s="3" t="inlineStr">
+        <is>
+          <t>-.8</t>
+        </is>
+      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I255" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J255" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K255" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L255" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M255" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N255" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fgeneral_2026-05-30_23-47.jpg?alt=media&amp;token=1287e79d-443e-46f1-a4b5-6260d1f6aeab</t>
+        </is>
+      </c>
+      <c r="O255" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Ftemperatura_2026-05-30_23-47.jpg?alt=media&amp;token=63491c88-328c-455f-91bd-2e6b40c651f7</t>
+        </is>
+      </c>
+      <c r="P255" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Fescarchado_2026-05-30_23-47.jpg?alt=media&amp;token=a1c2affa-3fce-421c-b1ed-68ae0961a4e2</t>
+        </is>
+      </c>
+      <c r="Q255" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-30%2Festadisticas_2026-05-30_23-47.jpg?alt=media&amp;token=cd8912e8-cc14-4c30-b5df-306eb7e789a7</t>
+        </is>
+      </c>
+      <c r="R255" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S255" s="3" t="inlineStr">
+        <is>
+          <t>800ml</t>
+        </is>
+      </c>
+      <c r="T255" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Pedro Moreno </t>
+        </is>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4917A5</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/29 15:25</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fgeneral_2026-05-29_15-35.jpg?alt=media&amp;token=2b6514ae-39ed-47cd-8898-a838d169ae00</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Ftemperatura_2026-05-29_15-35.jpg?alt=media&amp;token=0b8c9908-55c9-475f-a3b4-ace369b5897c</t>
+        </is>
+      </c>
+      <c r="P256" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Fescarchado_2026-05-29_15-35.jpg?alt=media&amp;token=fcb44714-5453-4472-9215-bd4b1892dd85</t>
+        </is>
+      </c>
+      <c r="Q256" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4917A5%2F2026-05-29%2Festadisticas_2026-05-29_15-35.jpg?alt=media&amp;token=24a1b377-f3d1-4fdf-93b0-7fc562b7ab59</t>
+        </is>
+      </c>
+      <c r="R256" s="2" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S256" s="2" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T256" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>oxxo magno</t>
+        </is>
+      </c>
+      <c r="B257" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4915A7</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="inlineStr">
+        <is>
+          <t>jorgescobar</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/29 14:27</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J257" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L257" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M257" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N257" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fgeneral_2026-05-29_14-31.jpg?alt=media&amp;token=2ab93a6e-534a-4e12-9912-e07ec2558423</t>
+        </is>
+      </c>
+      <c r="O257" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Ftemperatura_2026-05-29_14-31.jpg?alt=media&amp;token=c8403370-2110-4de8-8cc2-ba9a0cb2dc7a</t>
+        </is>
+      </c>
+      <c r="P257" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Fescarchado_2026-05-29_14-31.jpg?alt=media&amp;token=66c9140c-d1cc-4745-90f6-30978aa26d98</t>
+        </is>
+      </c>
+      <c r="Q257" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-29%2Festadisticas_2026-05-29_14-31.jpg?alt=media&amp;token=dc14601d-573e-4b97-8e74-27acc8f3b8f2</t>
+        </is>
+      </c>
+      <c r="R257" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S257" s="3" t="inlineStr">
+        <is>
+          <t>200ml</t>
+        </is>
+      </c>
+      <c r="T257" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/29 12:56</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>-1.6</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fgeneral_2026-05-29_13-02.jpg?alt=media&amp;token=46309dec-1193-4018-8044-e83bd2bfaf5d</t>
+        </is>
+      </c>
+      <c r="O258" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Ftemperatura_2026-05-29_13-02.jpg?alt=media&amp;token=80d91249-6bac-4e59-9d8a-d43b438565ea</t>
+        </is>
+      </c>
+      <c r="P258" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Fescarchado_2026-05-29_13-02.jpg?alt=media&amp;token=23502da4-47a2-400d-a348-4309d52b3170</t>
+        </is>
+      </c>
+      <c r="Q258" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-29%2Festadisticas_2026-05-29_13-02.jpg?alt=media&amp;token=1916c657-3e06-4f5e-a473-5e7c6ab2720f</t>
+        </is>
+      </c>
+      <c r="R258" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S258" s="2" t="inlineStr">
+        <is>
+          <t>600ml</t>
+        </is>
+      </c>
+      <c r="T258" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>oxxo jvc</t>
+        </is>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB49E941</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/28 20:23</t>
+        </is>
+      </c>
+      <c r="F259" s="3" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>-1.3</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J259" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K259" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L259" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M259" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N259" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fgeneral_2026-05-28_20-31.jpg?alt=media&amp;token=7e5fa923-31cb-47ca-a8ad-6eba1334da49</t>
+        </is>
+      </c>
+      <c r="O259" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Ftemperatura_2026-05-28_20-31.jpg?alt=media&amp;token=4a8f8c85-0c9a-4c3e-b56b-90256c1d3b47</t>
+        </is>
+      </c>
+      <c r="P259" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Fescarchado_2026-05-28_20-31.jpg?alt=media&amp;token=8dd7c58e-dae1-4395-9fb9-b5317e13dad1</t>
+        </is>
+      </c>
+      <c r="Q259" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E941%2F2026-05-28%2Festadisticas_2026-05-28_20-31.jpg?alt=media&amp;token=25dc9c1c-7754-4d67-9f22-3b0470cd82d5</t>
+        </is>
+      </c>
+      <c r="R259" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S259" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T259" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Bernardo </t>
+        </is>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4A0713</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">jorgescobar </t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/28 19:03</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fgeneral_2026-05-28_19-08.jpg?alt=media&amp;token=13841822-fa1e-4b4d-87d7-015230cf2d9b</t>
+        </is>
+      </c>
+      <c r="O260" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Ftemperatura_2026-05-28_19-08.jpg?alt=media&amp;token=576d6f28-16d6-4baa-945c-41c759ba9059</t>
+        </is>
+      </c>
+      <c r="P260" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Fescarchado_2026-05-28_19-08.jpg?alt=media&amp;token=21e89674-3f43-4915-a2ea-94fe888feb69</t>
+        </is>
+      </c>
+      <c r="Q260" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4A0713%2F2026-05-28%2Festadisticas_2026-05-28_19-08.jpg?alt=media&amp;token=8ce55b6d-4e61-4da5-95fd-b4f4d18238dd</t>
+        </is>
+      </c>
+      <c r="R260" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S260" s="2" t="inlineStr">
+        <is>
+          <t>1500ml</t>
+        </is>
+      </c>
+      <c r="T260" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Avandaro </t>
+        </is>
+      </c>
+      <c r="B261" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB4DFF34</t>
+        </is>
+      </c>
+      <c r="C261" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="inlineStr">
+        <is>
+          <t>Gus</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/27 12:12</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>-0.7</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">se rompe la boquilla </t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="M261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="N261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Fgeneral_2026-05-27_12-16.jpg?alt=media&amp;token=05a2f2bc-a257-498b-b264-8f25b49847d8</t>
+        </is>
+      </c>
+      <c r="O261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Ftemperatura_2026-05-27_12-16.jpg?alt=media&amp;token=7faa1021-815b-4c6d-8c92-1e06c0b61b78</t>
+        </is>
+      </c>
+      <c r="P261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Fescarchado_2026-05-27_12-16.jpg?alt=media&amp;token=2ddf3431-7410-49d2-b893-f5d2b65b668b</t>
+        </is>
+      </c>
+      <c r="Q261" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-27%2Festadisticas_2026-05-27_12-16.jpg?alt=media&amp;token=5d03bb10-4de6-4f9d-9fb0-5d3246192177</t>
+        </is>
+      </c>
+      <c r="R261" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S261" s="3" t="inlineStr">
+        <is>
+          <t>600ml</t>
+        </is>
+      </c>
+      <c r="T261" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">boquilla nueva </t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo Terminal Aeropuerto Nacional </t>
+        </is>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB4DFF34</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gustavo Octavio Ramírez Bueno </t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/25 11:09</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>-0.5</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fgeneral_2026-05-25_11-12.jpg?alt=media&amp;token=f0d618c7-1e0b-46dd-aa6f-f929f8b33bd3</t>
+        </is>
+      </c>
+      <c r="O262" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Ftemperatura_2026-05-25_11-12.jpg?alt=media&amp;token=76eebfde-fdb5-4207-a809-01a520fa107a</t>
+        </is>
+      </c>
+      <c r="P262" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Fescarchado_2026-05-25_11-12.jpg?alt=media&amp;token=79d8ce76-42d2-407a-a35a-d354f0bdc420</t>
+        </is>
+      </c>
+      <c r="Q262" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4DFF34%2F2026-05-25%2Festadisticas_2026-05-25_11-12.jpg?alt=media&amp;token=a0ad5229-b739-4173-97ba-42c9683c897c</t>
+        </is>
+      </c>
+      <c r="R262" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S262" s="2" t="inlineStr">
+        <is>
+          <t>2.5 lts</t>
+        </is>
+      </c>
+      <c r="T262" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>oxxo terminal nacional</t>
+        </is>
+      </c>
+      <c r="B263" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB489628</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D263" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E263" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/24 01:20</t>
+        </is>
+      </c>
+      <c r="F263" s="3" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="G263" s="3" t="inlineStr">
+        <is>
+          <t>-.7</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I263" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J263" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K263" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L263" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M263" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N263" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fgeneral_2026-05-24_01-25.jpg?alt=media&amp;token=c476b007-33f4-4d09-a6dc-854eafe42f13</t>
+        </is>
+      </c>
+      <c r="O263" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Ftemperatura_2026-05-24_01-25.jpg?alt=media&amp;token=708398a1-94f7-4d04-a77f-321cfb189cf4</t>
+        </is>
+      </c>
+      <c r="P263" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Fescarchado_2026-05-24_01-25.jpg?alt=media&amp;token=c59c8266-55cb-42c7-9f09-f102c810913a</t>
+        </is>
+      </c>
+      <c r="Q263" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB489628%2F2026-05-24%2Festadisticas_2026-05-24_01-25.jpg?alt=media&amp;token=4566100e-fb9b-4416-845b-9cce65d28093</t>
+        </is>
+      </c>
+      <c r="R263" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S263" s="3" t="inlineStr">
+        <is>
+          <t>1500ml</t>
+        </is>
+      </c>
+      <c r="T263" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oxxo Fernando Espinoza </t>
+        </is>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>B4A2EB49E8FF</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>2026/05/23 23:09</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>-.5</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fgeneral_2026-05-23_23-16.jpg?alt=media&amp;token=128d0b1c-ffbf-4ec9-92bc-71ddc2c092a4</t>
+        </is>
+      </c>
+      <c r="O264" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Ftemperatura_2026-05-23_23-16.jpg?alt=media&amp;token=407f1ce4-bcd2-4edf-80d6-53c8769753c8</t>
+        </is>
+      </c>
+      <c r="P264" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Fescarchado_2026-05-23_23-16.jpg?alt=media&amp;token=e92a19c5-6303-4a01-a6f8-9c3a2da3445a</t>
+        </is>
+      </c>
+      <c r="Q264" s="2" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB49E8FF%2F2026-05-23%2Festadisticas_2026-05-23_23-16.jpg?alt=media&amp;token=87048030-a76b-4a98-b403-90ed7f794cf6</t>
+        </is>
+      </c>
+      <c r="R264" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S264" s="2" t="inlineStr">
+        <is>
+          <t>500ml</t>
+        </is>
+      </c>
+      <c r="T264" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oxxo san Ignacio </t>
+        </is>
+      </c>
+      <c r="B265" s="3" t="inlineStr">
+        <is>
+          <t>B4A2EB491271</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jorge Escobar </t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>2026/05/23 14:29</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>-.6</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M265" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N265" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fgeneral_2026-05-23_14-36.jpg?alt=media&amp;token=441b4625-63c6-4278-99fe-bf003e1b4cd3</t>
+        </is>
+      </c>
+      <c r="O265" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Ftemperatura_2026-05-23_14-36.jpg?alt=media&amp;token=169b18b7-4611-45c2-987c-a034f3e8aff6</t>
+        </is>
+      </c>
+      <c r="P265" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Fescarchado_2026-05-23_14-36.jpg?alt=media&amp;token=90ce3a3e-8b25-415f-9b9b-96e470504c33</t>
+        </is>
+      </c>
+      <c r="Q265" s="3" t="inlineStr">
+        <is>
+          <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB491271%2F2026-05-23%2Festadisticas_2026-05-23_14-36.jpg?alt=media&amp;token=98173784-ab69-4597-8cdb-b7b24f04031b</t>
+        </is>
+      </c>
+      <c r="R265" s="3" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S265" s="3" t="inlineStr">
+        <is>
+          <t>0ml</t>
+        </is>
+      </c>
+      <c r="T265" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
           <t>OXXO Magno</t>
         </is>
       </c>
-      <c r="B6" s="2" t="inlineStr">
+      <c r="B266" s="2" t="inlineStr">
         <is>
           <t>B4A2EB4915A7</t>
         </is>
       </c>
-      <c r="C6" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D6" s="2" t="inlineStr">
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
         <is>
           <t>Jorge Escobar</t>
         </is>
       </c>
-      <c r="E6" s="2" t="inlineStr">
+      <c r="E266" s="2" t="inlineStr">
         <is>
           <t>2026/05/22 15:00</t>
         </is>
       </c>
-      <c r="F6" s="2" t="inlineStr">
+      <c r="F266" s="2" t="inlineStr">
         <is>
           <t>-28</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
+      <c r="G266" s="2" t="inlineStr">
         <is>
           <t>-5</t>
         </is>
       </c>
-      <c r="H6" s="2" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N6" s="2" t="inlineStr">
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Fgeneral_2026-05-22_15-06.jpg?alt=media&amp;token=25b23c72-da5f-446b-9fc9-7a61f67ac976</t>
         </is>
       </c>
-      <c r="O6" s="2" t="inlineStr">
+      <c r="O266" s="2" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Ftemperatura_2026-05-22_15-06.jpg?alt=media&amp;token=36bf591d-51fc-4603-84aa-10e28dac1c08</t>
         </is>
       </c>
-      <c r="P6" s="2" t="inlineStr">
+      <c r="P266" s="2" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Fescarchado_2026-05-22_15-06.jpg?alt=media&amp;token=266cf536-f760-42cd-b2ec-39362d0b29fb</t>
         </is>
       </c>
-      <c r="Q6" s="2" t="inlineStr">
+      <c r="Q266" s="2" t="inlineStr">
         <is>
           <t>https://firebasestorage.googleapis.com/v0/b/producto-401f2.appspot.com/o/InspeccionesArtica%2FB4A2EB4915A7%2F2026-05-22%2Festadisticas_2026-05-22_15-06.jpg?alt=media&amp;token=4a8d1bcd-5d69-4376-8e1f-1498c50efb75</t>
         </is>
       </c>
-      <c r="R6" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S6" s="2" t="inlineStr">
+      <c r="R266" s="2" t="inlineStr">
+        <is>
+          <t>SÍ</t>
+        </is>
+      </c>
+      <c r="S266" s="2" t="inlineStr">
         <is>
           <t>300ml</t>
         </is>
       </c>
-      <c r="T6" s="2" t="inlineStr">
+      <c r="T266" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>